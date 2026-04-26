--- v0 (2026-03-16)
+++ v1 (2026-04-26)
@@ -815,936 +815,936 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04029744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles pratiques d’élevage pour piloter la qualité des carcasses et de la viande au cours de la vie des génisses ?</w:t>
+                <w:t xml:space="preserve">Does the Rearing Management following by Charolais Cull Cows Influence the Qualities of Carcass and Beef Meat?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Soulat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Sibra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2022.35.3.7173⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (18), pp.2889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods11182889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03961539v1</w:t>
+                <w:t xml:space="preserve">hal-03800977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quantitative review of on-farm feeding practices to enhance the quality of grassland-based ruminant dairy and meat products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cabiddu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cabiddu</w:t>
+                <w:t xml:space="preserve">G. Peratoner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Peratoner</w:t>
+                <w:t xml:space="preserve">B. Valenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16 (Supplement 1), pp.100375. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03414225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Four Rearing Managements and Their Influence on Carcass and Meat Qualities in Charolais Heifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (9), pp.1262. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/foods11091262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03683002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Rearing Management Applied throughout the Charolais Young Bulls’ Life on Carcass and Meat Quality</w:t>
+                <w:t xml:space="preserve">Quelles pratiques d’élevage pour piloter la qualité des carcasses et de la viande au cours de la vie des génisses ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sibra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (18), pp.2878. </w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (3), pp.187 - 200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods11182878⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2022.35.3.7173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03801023v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey data of rearing practices applied throughout the life of beef heifers from 45 mountain farms in France and main parameters of the related carcasses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Rearing Management Applied throughout the Charolais Young Bulls’ Life on Carcass and Meat Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Soulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Sibra</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 41, pp.107850. </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (18), pp.2878. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.107850⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods11182878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03579418v1</w:t>
+                <w:t xml:space="preserve">hal-03801023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the Rearing Management following by Charolais Cull Cows Influence the Qualities of Carcass and Beef Meat?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Survey data of rearing practices applied throughout the life of beef heifers from 45 mountain farms in France and main parameters of the related carcasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sibra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (18), pp.2889. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41, pp.107850. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods11182889⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.107850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03800977v1</w:t>
+                <w:t xml:space="preserve">hal-03579418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the impact of the rearing management applied during the heifers' whole life on the toughness of five raw rib muscles in relation with carcass traits?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of rearing practices combinations increasing the carcase weight according to the heifers slaughter age by the decision tree method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sibra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Picard</w:t>
+                <w:t xml:space="preserve">Claire Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2021.108533⟩</w:t>
+              <w:t xml:space="preserve">Italian Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (1), pp.1851-1862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1828051X.2021.1988738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03227819v1</w:t>
+                <w:t xml:space="preserve">hal-03414157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of rearing practices combinations increasing the carcase weight according to the heifers slaughter age by the decision tree method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What is the impact of the rearing management applied during the heifers' whole life on the toughness of five raw rib muscles in relation with carcass traits?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Soulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Sibra</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Laurent</w:t>
+                <w:t xml:space="preserve">S. Papillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italian Journal of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 20 (1), pp.1851-1862. </w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 179, pp.108533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1828051X.2021.1988738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2021.108533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414157v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de l’UMT SeSAM. L’UMT SeSAM étudie les services rendus par les Systèmes allaitants multiperformants.</w:t>
               </w:r>
@@ -2087,785 +2087,785 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02519464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of cattle inter-individual cluster variability: the potential of continuum data from the farm-to-fork for ultimate beef tenderness management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of key rearing factors to manage cattle carcass fatness and conformation scores during the fattening period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Soulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monteils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
+                <w:t xml:space="preserve">Stéphanie Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 99 (8), </w:t>
+              <w:t xml:space="preserve">Italian Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (1), pp.1192-1204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jsfa.9643⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/1828051X.2019.1632750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02048854v1</w:t>
+                <w:t xml:space="preserve">hal-02586004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of combinations of influential rearing practices applied during the heifers’ whole life on the carcass quality by the decision tree method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of cattle inter-individual cluster variability: the potential of continuum data from the farm-to-fork for ultimate beef tenderness management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Sibra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2019.103823⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.9643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02570405v1</w:t>
+                <w:t xml:space="preserve">hal-02048854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beef tenderness prediction by a combination of statistical methods: Chemometrics and supervised learning to manage integrative farm-to-meat continuum data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of combinations of influential rearing practices applied during the heifers’ whole life on the carcass quality by the decision tree method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Picard</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sibra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (7), pp.274. </w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 230, pp.103823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods8070274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2019.103823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629129v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the rearing managements applied during heifers’ whole life on quality traits of five muscles of the beef rib</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Soulat</w:t>
+                <w:t xml:space="preserve">Beef tenderness prediction by a combination of statistical methods: Chemometrics and supervised learning to manage integrative farm-to-meat continuum data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 8 (5), pp.157. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods8050157⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 8 (7), pp.274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods8070274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154612v1</w:t>
+                <w:t xml:space="preserve">hal-02629129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision tree, a learning tool for the prediction of beef tenderness using rearing factors and carcass characteristics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
+                <w:t xml:space="preserve">Effect of the rearing managements applied during heifers’ whole life on quality traits of five muscles of the beef rib</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (5), pp.157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods8050157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jsfa.9301⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01860022v1</w:t>
+                <w:t xml:space="preserve">hal-02154612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rearing practices in each life period of beef heifers can be used to influence the carcass characteristics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decision tree, a learning tool for the prediction of beef tenderness using rearing factors and carcass characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Sibra</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italian Journal of Animal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (3), pp.1275-1283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.9301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1828051X.2019.1569486⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02586003v1</w:t>
+                <w:t xml:space="preserve">hal-01860022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of key rearing factors to manage cattle carcass fatness and conformation scores during the fattening period</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rearing practices in each life period of beef heifers can be used to influence the carcass characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Picard</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sibra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italian Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 18 (1), pp.1192-1204. </w:t>
+              <w:t xml:space="preserve">, 2019, 18 (1), pp.734-745. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1828051X.2019.1632750⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/1828051X.2019.1569486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586004v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering of sensory eating qualities of beef: consistencies and differences within carcass, muscle, animal characteristics and rearing factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2938,51 +2938,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data from the farmgate-to-meat continuum including omics-based biomarkers to better understand the variability of beef tenderness: An integromics approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3301,77 +3301,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en relation des pratiques d’élevage avec les propriétés des carcasses et de la viande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3409,51 +3409,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations among animal, carcass, muscle characteristics, and fresh meat color traits in Charolais cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3507,347 +3507,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01727156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construction of an assessment method of the environmental sustainability for cattle farms involved in a Protected Designation of Origin (PDO) cheese value chain, Cantal PDO</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of biomarkers associated with the rearing practices, carcass characteristics, and beef quality: An integrative approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monteils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Picard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2017.01.035⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.7b03239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01607128v1</w:t>
+                <w:t xml:space="preserve">hal-01588029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of biomarkers associated with the rearing practices, carcass characteristics, and beef quality: An integrative approach</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Co-construction of an assessment method of the environmental sustainability for cattle farms involved in a Protected Designation of Origin (PDO) cheese value chain, Cantal PDO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Agabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Chassaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76, pp.357-365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.7b03239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2017.01.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588029v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'un complément au système EUROP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sibra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3902,77 +3902,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A set of indicators to better characterize beef carcasses at the slaughterhouse level in addition to the EUROP system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sibra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de La Torre Capitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4402,1809 +4402,1809 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of activities of the ruminal ecosystem and its bacterial and protozoan composition during repeated dietary changes in cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse comparée des écosystèmes digestifs du rumen de la vache et du caecum du lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rory Michelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Bayourthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (5), pp.395-406</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642559v1</w:t>
+                <w:t xml:space="preserve">hal-02642370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishment of ruminal enzyme activities and fermentation capacity in dairy calves birth through weaning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francis Enjalbert</w:t>
+                <w:t xml:space="preserve">Live yeast stability in rabbit digestive tract : Consequences on the caecal ecosystem, digestion, growth and digestive health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Kimse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Bayourthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 173 (3-4), pp.235-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2012.01.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2011-4902⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02650309v1</w:t>
+                <w:t xml:space="preserve">hal-02650603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse comparée des écosystèmes digestifs du rumen de la vache et du caecum du lapin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rory Michelland</w:t>
+                <w:t xml:space="preserve">Modification of activities of the ruminal ecosystem and its bacterial and protozoan composition during repeated dietary changes in cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monteils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90 (12), pp.4431-4440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2011-4321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02642370v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live yeast stability in rabbit digestive tract : Consequences on the caecal ecosystem, digestion, growth and digestive health</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corine Bayourthe</w:t>
+                <w:t xml:space="preserve">Establishment of ruminal enzyme activities and fermentation capacity in dairy calves birth through weaning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 95 (3), pp.1500-1512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2011-4902⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2012.01.012⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02650603v1</w:t>
+                <w:t xml:space="preserve">hal-02650309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes over time in the bacterial communities associated with fluid and food particles and the ruminal parameters in the bovine rumen before and after a dietary change</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Random changes in the heifer rumen in bacterial community structure, physico-chemical and fermentation parameters, and in vitro fiber degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Combes</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+                <w:t xml:space="preserve">Annabelle Troegeler-Meynadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 57 (8), pp.629-637. </w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 141 (2-3), pp.104-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/W11-053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.LIVSCI.2011.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647485v1</w:t>
+                <w:t xml:space="preserve">hal-02645940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid adaptation of the bacterial community in the growing rabbit caecum after a change in dietary fibre supply</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Changes over time in the bacterial communities associated with fluid and food particles and the ruminal parameters in the bovine rumen before and after a dietary change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rory Michelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monteils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731111001005⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 57 (8), pp.629-637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/W11-053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650069v1</w:t>
+                <w:t xml:space="preserve">hal-02647485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postnatal development of the rabbit caecal microbiota composition and activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid adaptation of the bacterial community in the growing rabbit caecum after a change in dietary fibre supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rory Michelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Soulié</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 77 (3), pp.680-689. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (11), pp.1761-1768. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2011.01148.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731111001005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647613v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random changes in the heifer rumen in bacterial community structure, physico-chemical and fermentation parameters, and in vitro fiber degradation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Postnatal development of the rabbit caecal microbiota composition and activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rory Michelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Troegeler-Meynadier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
+                <w:t xml:space="preserve">Vincent Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 141 (2-3), pp.104-112. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 77 (3), pp.680-689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.LIVSCI.2011.05.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2011.01148.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645940v1</w:t>
+                <w:t xml:space="preserve">hal-02647613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular analysis of the bacterial community in digestive tract of rabbit</w:t>
+                <w:t xml:space="preserve">Comparison of the archaeal community in the fermentative compartment and faeces of the cow and the rabbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. J. Michelland</w:t>
+                <w:t xml:space="preserve">Rory Julien Michelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anaerobe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 16 (2), pp.61-65. </w:t>
+              <w:t xml:space="preserve">, 2010, 16 (4), pp.396-401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anaerobe.2009.05.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anaerobe.2010.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658284v1</w:t>
+                <w:t xml:space="preserve">hal-02665214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of varying proportions of concentrates on ruminal-reducing power and bacterial community structure in dry dairy cows fed hay-based diets</w:t>
+                <w:t xml:space="preserve">Molecular analysis of the bacterial community in digestive tract of rabbit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Julien</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Etienne Auclair</w:t>
+                <w:t xml:space="preserve">R. J. Michelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monteils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731110000972⟩</w:t>
+              <w:t xml:space="preserve">Anaerobe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (2), pp.61-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anaerobe.2009.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668680v1</w:t>
+                <w:t xml:space="preserve">hal-02658284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the archaeal community in the fermentative compartment and faeces of the cow and the rabbit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of varying proportions of concentrates on ruminal-reducing power and bacterial community structure in dry dairy cows fed hay-based diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Marden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bonnefont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rory Julien Michelland</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+                <w:t xml:space="preserve">Raymond Moncoulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anaerobe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anaerobe.2010.04.004⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (10), pp.1641-1646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731110000972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02665214v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal variations of the bacterial community in the bovine digestive tract</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. J. Michelland</w:t>
+                <w:t xml:space="preserve">A new method to measure the redox potential (Eh) in rabbit caecum : relationship with pH and fermentation pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Kimse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Bayourthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">World Rabbit Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (2), pp.63-70</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655667v1</w:t>
+                <w:t xml:space="preserve">hal-02655710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method to measure the redox potential (Eh) in rabbit caecum : relationship with pH and fermentation pattern</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moussa Kimse</w:t>
+                <w:t xml:space="preserve">Spatial and temporal variations of the bacterial community in the bovine digestive tract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. J. Michelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Zened</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Rabbit Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 107, pp.1642-1650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2009.04346.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655710v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does live yeast differ from sodium bicarbonate to stabilize ruminal pH in high-yielding dairy cows ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Marden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moncoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6307,51 +6307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 66 (3), pp.620-629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6379,200 +6379,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruminal degradability of corn forages depending on the processing method employed</w:t>
+                <w:t xml:space="preserve">Ruminal degradability of corn forages depending on processing method employed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Jurjanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 54 (1), pp.3-15</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 54, pp.3-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/animres:2004041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00890010v1</w:t>
+                <w:t xml:space="preserve">hal-02678034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruminal degradability of corn forages depending on processing method employed</w:t>
+                <w:t xml:space="preserve">Ruminal degradability of corn forages depending on the processing method employed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Jurjanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 54, pp.3-15. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 54 (1), pp.3-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/animres:2004041⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02678034v1</w:t>
+                <w:t xml:space="preserve">hal-00890010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations of trans octadecenoic acid in milk fat induced by feeding different starch-based diets to cows</w:t>
               </w:r>
@@ -6681,373 +6681,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02674836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen utilisation by dairy cows fed diets differing in crude protein level with a deficit in ruminal fermentable nitrogen</w:t>
+                <w:t xml:space="preserve">Kinetics of ruminal degradation of wheat and potato starches in total mixed rations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Jurjanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">O. Colin-Shoellen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gérard Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 42, pp.545-557</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 80, pp.235-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02672167v1</w:t>
+                <w:t xml:space="preserve">hal-02674441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of ruminal degradation of wheat and potato starches in total mixed rations</w:t>
+                <w:t xml:space="preserve">Nitrogen utilisation by dairy cows fed diets differing in crude protein level with a deficit in ruminal fermentable nitrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Jurjanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Laurent</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 42 (6), pp.545-557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/rnd:2002040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674441v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00900422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen utilisation by dairy cows fed diets differing in crude protein level with a deficit in ruminal fermentable nitrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jurjanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Laurent</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 42 (6), pp.545-557. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 42, pp.545-557</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/rnd:2002040⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00900422v1</w:t>
+                <w:t xml:space="preserve">hal-02672167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen utilisation by dairy cows fed diets differing in crude protein level with a deficit in ruminal fermentable nitrogen</w:t>
               </w:r>
@@ -7072,87 +7072,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéfan Jurjanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Blanchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reproduction Nutrition Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 42 (6), pp.545-557. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/rnd:2002040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02924989v1</w:t>
@@ -7379,381 +7379,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03620266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet ProBA, Produire des bovins allaitants répondant aux attentes des abatteurs de la région Auvergne-Rhône-Alpes</w:t>
+                <w:t xml:space="preserve">Projet Fleur d'Aubrac L'influence des pratiques d'élevage sur la qualité des carcasses et de la viande Fleur d'Aubrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Soulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Au tour des prairies du Massif central" 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Lempdes, France</w:t>
+              <w:t xml:space="preserve">AG de l'Association Fleur d'Aubrac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Antrenas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03119502v1</w:t>
+                <w:t xml:space="preserve">hal-03119505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Fleur d'Aubrac L'influence des pratiques d'élevage sur la qualité des carcasses et de la viande Fleur d'Aubrac</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Picard</w:t>
+                <w:t xml:space="preserve">Assessing and predicting carcass and meat quality traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Conanec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AG de l'Association Fleur d'Aubrac</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Antrenas, France</w:t>
+              <w:t xml:space="preserve">Congrès Annuel de l'EAAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03119505v1</w:t>
+                <w:t xml:space="preserve">hal-02734443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing and predicting carcass and meat quality traits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Ellies</w:t>
+                <w:t xml:space="preserve">Projet ProBA, Produire des bovins allaitants répondant aux attentes des abatteurs de la région Auvergne-Rhône-Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Soulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Annuel de l'EAAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">Colloque "Au tour des prairies du Massif central" 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Lempdes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734443v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre les pratiques d’élevage et les performances des bovins, les propriétés des carcasses et les qualités des viandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7785,152 +7785,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemometrics and supervised learning for cows shear force prediction using the continuum data from farmgate to meat</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Apport de l'analyse des bases de données pour la gestion / prédiction des qualités des carcasses et des viandes bovines par les pratiques d'élevages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. International Congress of Meat Science and Technology (ICOMST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">Comité Bovin Viande FranceAgrimer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734375v1</w:t>
+                <w:t xml:space="preserve">hal-02786849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport des bases de données individuelles et du continuum de l’élevage à la viande, pour piloter la qualité de la viande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8005,152 +8005,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04736696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l'analyse des bases de données pour la gestion / prédiction des qualités des carcasses et des viandes bovines par les pratiques d'élevages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemometrics and supervised learning for cows shear force prediction using the continuum data from farmgate to meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monteils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comité Bovin Viande FranceAgrimer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">64. International Congress of Meat Science and Technology (ICOMST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786849v1</w:t>
+                <w:t xml:space="preserve">hal-02734375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The farm-to-table continuum as an innovative trade-off approach for optimal management decisions in the beef sector: flavour clustering of young bull meat cuts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8201,77 +8201,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding of beef tenderness variability based on the continuum data using Chemometrics: A proof-of-concept study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8309,51 +8309,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du continuum pratiques d'élevage des bovins – carcasse – muscle – viande pour une gestion optimale des qualités des produits : stratégies statistiques applicables pour l’analyse de métadonnées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8398,342 +8398,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restitution étude Fleur d'Aubrac</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Engraissement au pâturage et qualité de la viande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de restitution des résultats de l'étude Fleur d'Aubrac</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Antrenas, France</w:t>
+              <w:t xml:space="preserve">Journée d’échanges sur l’agriculture économe et autonome en Massif Central. Réseau ADMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Lempdes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03119500v1</w:t>
+                <w:t xml:space="preserve">hal-02734163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of beef carcass quality clusters from muscle biomarkers</w:t>
+                <w:t xml:space="preserve">Restitution étude Fleur d'Aubrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63. International Congress of Meat Science and Technology (ICoMST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">Journée de restitution des résultats de l'étude Fleur d'Aubrac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Antrenas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734510v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engraissement au pâturage et qualité de la viande</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Picard</w:t>
+                <w:t xml:space="preserve">Prediction of beef carcass quality clusters from muscle biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Prache</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Leanne de Koning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’échanges sur l’agriculture économe et autonome en Massif Central. Réseau ADMM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Lempdes, France</w:t>
+              <w:t xml:space="preserve">63. International Congress of Meat Science and Technology (ICoMST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734163v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lien conduite d’élevage Qualité carasses et viandes</w:t>
               </w:r>
@@ -8814,51 +8814,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rearing practices and carcass and meat properties: a clustering approach in PDO Maine-Anjou cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8939,51 +8939,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress proteins in cull cows: relationships with transport and lairage durations but not with meat tenderness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9419,51 +9419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9501,51 +9501,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Need to conciliate beef quality, farm efficiency, environment preservation and animal welfare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Doreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9751,77 +9751,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation physiopathologique et microbiologique d'entéropathie non spécifique chez le lapin en croissance - premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Kimse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10086,622 +10086,622 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantation du microbiote cæcal chez le lapin : structure et diversité de la communauté bactérienne.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rory Michelland</w:t>
+                <w:t xml:space="preserve">Conséquences de la présence d'une flore exogène sur l'écosystème digestif : approche comparée entre le cæcum et le rumen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Bayourthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Kimse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2010, Tours, France. 12 diapo</w:t>
+              <w:t xml:space="preserve">, Oct 2010, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02822872v1</w:t>
+                <w:t xml:space="preserve">hal-02816076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences de la présence d'une flore exogène sur l'écosystème digestif : approche comparée entre le cæcum et le rumen</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Moussa Kimse</w:t>
+                <w:t xml:space="preserve">Implantation du microbiote cæcal chez le lapin : structure et diversité de la communauté bactérienne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rory Michelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2010, Tours, France</w:t>
+              <w:t xml:space="preserve">, Oct 2010, Tours, France. 12 diapo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816076v1</w:t>
+                <w:t xml:space="preserve">hal-02822872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure in vitro de l'activité de la communauté bactérienne ruminale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mid to long term stability of ruminal physicochemistry in dairy cows fed a fibre- or a starch-based diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées d'Animation Scientifique INRA-PHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Tours, France. pp.0</w:t>
+              <w:t xml:space="preserve">11. International Symposium on Ruminan Physiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04044242v1</w:t>
+                <w:t xml:space="preserve">hal-02752085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence d'une déficience en fibres alimentaires sur l'écosystème cæcal du lapereau. Modulation par l'apport de levures probiotiques.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moussa Kimse</w:t>
+                <w:t xml:space="preserve">Mesure in vitro de l'activité de la communauté bactérienne ruminale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Troegeler-Meynadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Monteils</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Chemit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Journées de la Recherche Cunicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Le Mans, France</w:t>
+              <w:t xml:space="preserve">3èmes Journées d'Animation Scientifique INRA-PHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Tours, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753400v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04044242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid to long term stability of ruminal physicochemistry in dairy cows fed a fibre- or a starch-based diet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incidence d'une déficience en fibres alimentaires sur l'écosystème cæcal du lapereau. Modulation par l'apport de levures probiotiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Kimse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Bayourthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Symposium on Ruminan Physiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">13. Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752085v1</w:t>
+                <w:t xml:space="preserve">hal-02753400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution spontanée de la communauté bactérienne ruminale selon la nature de la ration.</w:t>
               </w:r>
@@ -10782,51 +10782,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation rapide de la communauté bactérienne cæcale du lapin à une réduction du taux de fibres alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rory Michelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10834,51 +10834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
@@ -10901,1256 +10901,1256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of archaeal community in the digestive ecosystem of the rabbit and cow gut reveals strong host species and compartment effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Characterization of bacterial communities in caecum, hard and soft feces of rabbit using 16S rRNA genes capillary electrophoresis single-strand conformation polymorphism (CE-SSCP).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rory Michelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. INRA-RRI Symposium Gut Microbiome Functionality, interaction with host and impact on the environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">9th World Rabbit Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Vérone, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750953v1</w:t>
+                <w:t xml:space="preserve">hal-02756236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of bacterial communities in caecum, hard and soft feces of rabbit using 16S rRNA genes capillary electrophoresis single-strand conformation polymorphism (CE-SSCP).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Comparative study of archaeal community in the digestive ecosystem of the rabbit and cow gut reveals strong host species and compartment effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rory Michelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th World Rabbit Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Vérone, Italy</w:t>
+              <w:t xml:space="preserve">6. INRA-RRI Symposium Gut Microbiome Functionality, interaction with host and impact on the environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756236v1</w:t>
+                <w:t xml:space="preserve">hal-02750953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure du potentiel redox dans le cæcum du lapin : premiers résultats méthodologiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Caractérisation comparée des communautés bactériennes du contenu cæcal, des cæcotrophes et des fæces dures chez le lapin adulte par CE-SSCP des gènes codant pour l'ARN16S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rory Michelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Journées de la Recherche Cunicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751015v1</w:t>
+                <w:t xml:space="preserve">hal-02750978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire des bactéries caecales du lapin par clonage aléatoire : résultats et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation comparée des communautés bactériennes du contenu cæcal, des cæcotrophes et des fæces dures chez le lapin par PCR-SSCP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rory Michelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Combes</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de la Recherche Cunicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Le Mans, France</w:t>
+              <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département Physiologie Animale et Système d'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752881v1</w:t>
+                <w:t xml:space="preserve">hal-02752481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d'un apport oral de composés aromatiques sur la valeur azotée d'une ration à base d'ensilage de maïs chez la vache laitière</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Noirot</w:t>
+                <w:t xml:space="preserve">Comparative molecular inventory of two microbial digestive ecosystems : the rabbit caecum and the dairy cow rumen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corine Bayourthe</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">1. Reunion cientifica : Avances Moetodologicos en el Estudio de la Microbiologia Digestiva</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Zaragoza, Spain. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751616v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02812706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire moleculaire de l'écosystème caecal du lapin : résultats préliminaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+                <w:t xml:space="preserve">Effet d'un apport oral de composés aromatiques sur la valeur azotée d'une ration à base d'ensilage de maïs chez la vache laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Bayourthe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Restitution du Département PHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Tours, France. n.p</w:t>
+              <w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02813148v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des communautés bactériennes dans le rumen et les feces de bovins adultes par PCR-SSCP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rory Michelland</w:t>
+                <w:t xml:space="preserve">Mesure du potentiel redox dans le cæcum du lapin : premiers résultats méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Kimse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Bayourthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Colloque d'Ecologie Microbienne (AFEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, La Grande Motte, France. 1 p</w:t>
+              <w:t xml:space="preserve">12. Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817719v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation comparée des communautés bactériennes du contenu cæcal, des cæcotrophes et des fæces dures chez le lapin par PCR-SSCP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rory Michelland</w:t>
+                <w:t xml:space="preserve">Inventaire des bactéries caecales du lapin par clonage aléatoire : résultats et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monteils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Mastin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département Physiologie Animale et Système d'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">12. Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752481v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation comparée des communautés bactériennes du contenu cæcal, des cæcotrophes et des fæces dures chez le lapin adulte par CE-SSCP des gènes codant pour l'ARN16S</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">Caractérisation des communautés bactériennes dans le rumen et les feces de bovins adultes par PCR-SSCP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rory Michelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monteils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Zened</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de la Recherche Cunicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Le Mans, France</w:t>
+              <w:t xml:space="preserve">3. Colloque d'Ecologie Microbienne (AFEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, La Grande Motte, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750978v1</w:t>
+                <w:t xml:space="preserve">hal-02817719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative molecular inventory of two microbial digestive ecosystems : the rabbit caecum and the dairy cow rumen</w:t>
+                <w:t xml:space="preserve">Inventaire moleculaire de l'écosystème caecal du lapin : résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monteils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Mastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Reunion cientifica : Avances Moetodologicos en el Estudio de la Microbiologia Digestiva</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Zaragoza, Spain. 2 p</w:t>
+              <w:t xml:space="preserve">Journées de Restitution du Département PHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Tours, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02812706v1</w:t>
+                <w:t xml:space="preserve">hal-02813148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-weaning maturation of rabbit caecal microbial communities: impact of live yeast intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12253,64 +12253,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Bayourthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Joint RRI-INRA Gastrointestinal Tract Microbiology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12393,51 +12393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12609,51 +12609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12941,51 +12941,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of cow diet on the ruminal microflora and its in vitro fatty acid production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Troegeler-Meynadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Palagiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13215,379 +13215,379 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des conduites d'élevage sur la qualité des carcasses et de la noix de côte en race Charolaise - Cas des vache de réforme</w:t>
+                <w:t xml:space="preserve">Effet des conduites d'élevage sur la qualité des carcasses et de la noix de côte en race Charolaise - Cas des jeunes bovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monteils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756216v1</w:t>
+                <w:t xml:space="preserve">hal-04756210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produire des bovins allaitants répondant aux attentes des abatteurs de la région Auvergne-Rhône-Alpes</w:t>
+                <w:t xml:space="preserve">Effet des conduites d'élevage sur la qualité des carcasses et de la noix de côte en race Charolaise - Cas des génisses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monteils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03961533v1</w:t>
+                <w:t xml:space="preserve">hal-04756201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des conduites d'élevage sur la qualité des carcasses et de la noix de côte en race Charolaise - Cas des génisses</w:t>
+                <w:t xml:space="preserve">Produire des bovins allaitants répondant aux attentes des abatteurs de la région Auvergne-Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756201v1</w:t>
+                <w:t xml:space="preserve">hal-03961533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des conduites d'élevage sur la qualité des carcasses et de la noix de côte en race Charolaise - Cas des jeunes bovins</w:t>
+                <w:t xml:space="preserve">Effet des conduites d'élevage sur la qualité des carcasses et de la noix de côte en race Charolaise - Cas des vache de réforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756210v1</w:t>
+                <w:t xml:space="preserve">hal-04756216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les résultats marquants du projet PSDR New-DEAL en 30 fiches illustrées</w:t>
               </w:r>
@@ -13848,51 +13848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donato Andueza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13979,51 +13979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -14097,51 +14097,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -14313,51 +14313,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résumé narratif des résultats obtenus dans le projet BIOM-PROBA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14605,51 +14605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève G. Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Botreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2017, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -14962,51 +14962,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BA7D7D65"/>
+    <w:nsid w:val="1822ADDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15193,51 +15193,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-monteils" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9234-3451" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07509939X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04882175v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen-Ba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veysset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monteils" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101423" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140495v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soulat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2025.105751" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727689v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051X.2024.2407968" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628051v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051X.2024.2346261" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920495v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.117147" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04029744v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051X.2023.2182720" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961539v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sibra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.3.7173" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03414225v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabiddu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peratoner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Valenti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100375" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03683002v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bord" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11091262" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03801023v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11182878" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579418v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.107850" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800977v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11182889" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227819v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Papillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2021.108533" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03414157v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laurent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051X.2021.1988738" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03237655v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madrange Pauline" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimon Philippe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurance G&#233;raldine&#178;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Legrand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02861475v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2020.108204" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02519464v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boudon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Ounaissi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Viala" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2020.103685" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048854v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.9643" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570405v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2019.103823" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629129v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couvreur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8070274" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154612v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8050157" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860022v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.9301" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586003v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051X.2019.1569486" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586004v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie L&#233;ger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051X.2019.1632750" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824994v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2018.06.011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950463v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b05744" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623831v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2018.03.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TJ4GFCV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621787v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods7100160" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722037v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727156v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2018.03.004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607128v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hulin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Agabriel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chassaing" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.01.035" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588029v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.7b03239" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621767v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607184v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre Capitan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2017.05.017" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636833v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-0164" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641546v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Rey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Enjalbert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bouchez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12405" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652349v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Commun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113001705" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642559v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-4321" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650309v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4902" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642370v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Michelland" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bayourthe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650603v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Kimse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2012.01.012" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8HP7PQS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647485v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/W11-053" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650069v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111001005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647613v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Souli&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01148.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645940v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Troegeler-Meynadier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.LIVSCI.2011.05.008" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658284v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Michelland" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2009.05.002" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28GSWPX5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668680v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Julien" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Marden" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Moncoulon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Auclair" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000972" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665214v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Julien Michelland" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2010.04.004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3G40ND9S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655667v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zened" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2009.04346.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655710v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665041v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Marden" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moncoulon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2007-0889" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667528v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2008.00611.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00890010v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jurjanz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678034v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2004041" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674836v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Juaneda" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-004-1196-4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/86D5ECB9229A4D78869B8E7D6C9B33E2DA01FEA9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672167v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jurjanz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Blanchart" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674441v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Colin-Shoellen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900422v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2002040" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924989v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Jurjanz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04756175v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620266v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119502v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119505v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734443v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Conanec" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790426v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734375v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736696v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe De Francesco" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponsot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bosch" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786849v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734238v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734371v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738212v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119500v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734510v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne de Koning" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734163v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786848v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785891v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couvreur" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Bec" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aminot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607294v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Couvreur" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3921/978-90-8686-860-5" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795884v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794500v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740828v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741643v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749650v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747503v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746099v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041512v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rey" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822936v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822872v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816076v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044242v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Chemit" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753400v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752085v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752068v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756861v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750953v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756236v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751015v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752881v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Mastin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751616v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Noirot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813148v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817719v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752481v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750978v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812706v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758431v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennegadi-Laurent" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bayourthe" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fonty" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757135v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734519v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741704v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809301v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805484v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751546v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044769v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Palagiano" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264360v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/viande-bovine/ellies/descriptif-9782743023317" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04756216v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961533v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04756201v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04756210v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04968061v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bigot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vollet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965527v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bigot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04971078v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02474542v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607332v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andueza" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Bigot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02474720v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Besson" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonhiver" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841100v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taillandier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086053v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606328v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749773v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002INPL100N" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02797900v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-monteils" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9234-3451" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07509939X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04882175v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen-Ba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veysset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monteils" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101423" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140495v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soulat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2025.105751" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727689v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051X.2024.2407968" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628051v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051X.2024.2346261" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920495v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.117147" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04029744v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051X.2023.2182720" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800977v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11182889" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03414225v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabiddu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peratoner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Valenti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100375" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03683002v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bord" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11091262" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961539v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sibra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.3.7173" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03801023v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11182878" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579418v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.107850" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03414157v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laurent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051X.2021.1988738" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227819v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Papillon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2021.108533" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03237655v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madrange Pauline" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimon Philippe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurance G&#233;raldine&#178;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Legrand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02861475v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2020.108204" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02519464v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boudon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Ounaissi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Viala" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2020.103685" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586004v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie L&#233;ger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051X.2019.1632750" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048854v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.9643" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570405v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2019.103823" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629129v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couvreur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8070274" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154612v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8050157" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860022v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.9301" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586003v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051X.2019.1569486" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824994v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2018.06.011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950463v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b05744" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623831v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2018.03.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TJ4GFCV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621787v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods7100160" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722037v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727156v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2018.03.004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588029v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.7b03239" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607128v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hulin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Agabriel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chassaing" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.01.035" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621767v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607184v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre Capitan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2017.05.017" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636833v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-0164" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641546v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Rey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Enjalbert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bouchez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12405" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652349v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Commun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113001705" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642370v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Michelland" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bayourthe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650603v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Kimse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2012.01.012" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8HP7PQS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642559v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-4321" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650309v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4902" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645940v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Troegeler-Meynadier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.LIVSCI.2011.05.008" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647485v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/W11-053" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650069v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111001005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647613v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Souli&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01148.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665214v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Julien Michelland" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2010.04.004" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3G40ND9S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658284v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Michelland" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2009.05.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28GSWPX5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668680v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Julien" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Marden" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Moncoulon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Auclair" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000972" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655710v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655667v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zened" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2009.04346.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665041v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Marden" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moncoulon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2007-0889" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667528v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2008.00611.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678034v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jurjanz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2004041" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00890010v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674836v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Juaneda" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-004-1196-4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/86D5ECB9229A4D78869B8E7D6C9B33E2DA01FEA9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674441v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jurjanz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Colin-Shoellen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Blanchart" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900422v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2002040" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672167v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924989v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Jurjanz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04756175v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620266v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119505v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734443v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Conanec" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119502v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790426v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786849v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736696v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe De Francesco" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponsot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bosch" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734375v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734238v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734371v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738212v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734163v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119500v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734510v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne de Koning" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786848v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785891v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couvreur" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Bec" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aminot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607294v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Couvreur" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3921/978-90-8686-860-5" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795884v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794500v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740828v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741643v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749650v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747503v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746099v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041512v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rey" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822936v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816076v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822872v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752085v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044242v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Chemit" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753400v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752068v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756861v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756236v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750953v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750978v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752481v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812706v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751616v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Noirot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751015v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752881v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Mastin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817719v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813148v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758431v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennegadi-Laurent" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bayourthe" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fonty" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757135v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734519v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741704v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809301v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805484v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751546v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044769v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Palagiano" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264360v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/viande-bovine/ellies/descriptif-9782743023317" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04756210v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04756201v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961533v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04756216v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04968061v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bigot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vollet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965527v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bigot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04971078v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02474542v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607332v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andueza" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Bigot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02474720v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Besson" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonhiver" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841100v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taillandier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086053v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606328v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749773v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002INPL100N" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02797900v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>