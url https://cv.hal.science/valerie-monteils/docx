--- v1 (2026-04-26)
+++ v2 (2026-05-16)
@@ -815,936 +815,936 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04029744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the Rearing Management following by Charolais Cull Cows Influence the Qualities of Carcass and Beef Meat?</w:t>
+                <w:t xml:space="preserve">Characterization of Four Rearing Managements and Their Influence on Carcass and Meat Qualities in Charolais Heifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 11 (18), pp.2889. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods11182889⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 11 (9), pp.1262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods11091262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03800977v1</w:t>
+                <w:t xml:space="preserve">hal-03683002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quantitative review of on-farm feeding practices to enhance the quality of grassland-based ruminant dairy and meat products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cabiddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Peratoner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Valenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16 (Supplement 1), pp.100375. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03414225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Four Rearing Managements and Their Influence on Carcass and Meat Qualities in Charolais Heifers</w:t>
+                <w:t xml:space="preserve">Quelles pratiques d’élevage pour piloter la qualité des carcasses et de la viande au cours de la vie des génisses ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sibra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods11091262⟩</w:t>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35 (3), pp.187 - 200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2022.35.3.7173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03683002v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles pratiques d’élevage pour piloter la qualité des carcasses et de la viande au cours de la vie des génisses ?</w:t>
+                <w:t xml:space="preserve">Effects of Rearing Management Applied throughout the Charolais Young Bulls’ Life on Carcass and Meat Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Sibra</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 35 (3), pp.187 - 200. </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (18), pp.2878. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2022.35.3.7173⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods11182878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03961539v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03801023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Rearing Management Applied throughout the Charolais Young Bulls’ Life on Carcass and Meat Quality</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Survey data of rearing practices applied throughout the life of beef heifers from 45 mountain farms in France and main parameters of the related carcasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Picard</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sibra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (18), pp.2878. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 41, pp.107850. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods11182878⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.107850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03801023v1</w:t>
+                <w:t xml:space="preserve">hal-03579418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Survey data of rearing practices applied throughout the life of beef heifers from 45 mountain farms in France and main parameters of the related carcasses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does the Rearing Management following by Charolais Cull Cows Influence the Qualities of Carcass and Beef Meat?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Soulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Sibra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 41, pp.107850. </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (18), pp.2889. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.107850⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods11182889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03579418v1</w:t>
+                <w:t xml:space="preserve">hal-03800977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of rearing practices combinations increasing the carcase weight according to the heifers slaughter age by the decision tree method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What is the impact of the rearing management applied during the heifers' whole life on the toughness of five raw rib muscles in relation with carcass traits?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Soulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Laurent</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Papillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italian Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1828051X.2021.1988738⟩</w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 179, pp.108533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2021.108533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03414157v1</w:t>
+                <w:t xml:space="preserve">hal-03227819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the impact of the rearing management applied during the heifers' whole life on the toughness of five raw rib muscles in relation with carcass traits?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of rearing practices combinations increasing the carcase weight according to the heifers slaughter age by the decision tree method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sibra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Papillon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Picard</w:t>
+                <w:t xml:space="preserve">Claire Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 179, pp.108533. </w:t>
+              <w:t xml:space="preserve">Italian Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (1), pp.1851-1862. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2021.108533⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/1828051X.2021.1988738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03227819v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de l’UMT SeSAM. L’UMT SeSAM étudie les services rendus par les Systèmes allaitants multiperformants.</w:t>
               </w:r>
@@ -2087,785 +2087,785 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02519464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of key rearing factors to manage cattle carcass fatness and conformation scores during the fattening period</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of combinations of influential rearing practices applied during the heifers’ whole life on the carcass quality by the decision tree method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Picard</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sibra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Italian Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1828051X.2019.1632750⟩</w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 230, pp.103823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2019.103823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02586004v1</w:t>
+                <w:t xml:space="preserve">hal-02570405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of cattle inter-individual cluster variability: the potential of continuum data from the farm-to-fork for ultimate beef tenderness management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 99 (8), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jsfa.9643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of combinations of influential rearing practices applied during the heifers’ whole life on the carcass quality by the decision tree method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beef tenderness prediction by a combination of statistical methods: Chemometrics and supervised learning to manage integrative farm-to-meat continuum data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Sibra</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Couvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 230, pp.103823. </w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (7), pp.274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2019.103823⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/foods8070274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02570405v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beef tenderness prediction by a combination of statistical methods: Chemometrics and supervised learning to manage integrative farm-to-meat continuum data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
+                <w:t xml:space="preserve">Effect of the rearing managements applied during heifers’ whole life on quality traits of five muscles of the beef rib</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 8 (7), pp.274. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods8070274⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 8 (5), pp.157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods8050157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02629129v1</w:t>
+                <w:t xml:space="preserve">hal-02154612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the rearing managements applied during heifers’ whole life on quality traits of five muscles of the beef rib</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Soulat</w:t>
+                <w:t xml:space="preserve">Decision tree, a learning tool for the prediction of beef tenderness using rearing factors and carcass characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods8050157⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (3), pp.1275-1283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.9301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154612v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision tree, a learning tool for the prediction of beef tenderness using rearing factors and carcass characteristics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rearing practices in each life period of beef heifers can be used to influence the carcass characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Picard</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sibra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jsfa.9301⟩</w:t>
+              <w:t xml:space="preserve">Italian Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (1), pp.734-745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1828051X.2019.1569486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01860022v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rearing practices in each life period of beef heifers can be used to influence the carcass characteristics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of key rearing factors to manage cattle carcass fatness and conformation scores during the fattening period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Soulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Sibra</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Italian Journal of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 18 (1), pp.734-745. </w:t>
+              <w:t xml:space="preserve">, 2019, 18 (1), pp.1192-1204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1828051X.2019.1569486⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/1828051X.2019.1632750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586003v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering of sensory eating qualities of beef: consistencies and differences within carcass, muscle, animal characteristics and rearing factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2938,51 +2938,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data from the farmgate-to-meat continuum including omics-based biomarkers to better understand the variability of beef tenderness: An integromics approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3301,77 +3301,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en relation des pratiques d’élevage avec les propriétés des carcasses et de la viande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3409,51 +3409,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations among animal, carcass, muscle characteristics, and fresh meat color traits in Charolais cattle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3513,77 +3513,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of biomarkers associated with the rearing practices, carcass characteristics, and beef quality: An integrative approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Couvreur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3630,51 +3630,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-construction of an assessment method of the environmental sustainability for cattle farms involved in a Protected Designation of Origin (PDO) cheese value chain, Cantal PDO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3777,51 +3777,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'un complément au système EUROP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sibra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3902,51 +3902,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A set of indicators to better characterize beef carcasses at the slaughterhouse level in addition to the EUROP system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sibra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4402,1072 +4402,1072 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse comparée des écosystèmes digestifs du rumen de la vache et du caecum du lapin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rory Michelland</w:t>
+                <w:t xml:space="preserve">Modification of activities of the ruminal ecosystem and its bacterial and protozoan composition during repeated dietary changes in cows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monteils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90 (12), pp.4431-4440. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/jas.2011-4321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02642370v1</w:t>
+                <w:t xml:space="preserve">hal-02642559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Live yeast stability in rabbit digestive tract : Consequences on the caecal ecosystem, digestion, growth and digestive health</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corine Bayourthe</w:t>
+                <w:t xml:space="preserve">Establishment of ruminal enzyme activities and fermentation capacity in dairy calves birth through weaning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Enjalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2012.01.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 95 (3), pp.1500-1512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3168/jds.2011-4902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02650603v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of activities of the ruminal ecosystem and its bacterial and protozoan composition during repeated dietary changes in cows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse comparée des écosystèmes digestifs du rumen de la vache et du caecum du lapin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rory Michelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Bayourthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (5), pp.395-406</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02642559v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishment of ruminal enzyme activities and fermentation capacity in dairy calves birth through weaning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francis Enjalbert</w:t>
+                <w:t xml:space="preserve">Live yeast stability in rabbit digestive tract : Consequences on the caecal ecosystem, digestion, growth and digestive health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Kimse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Bayourthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 173 (3-4), pp.235-243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2012.01.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3168/jds.2011-4902⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02650309v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random changes in the heifer rumen in bacterial community structure, physico-chemical and fermentation parameters, and in vitro fiber degradation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes over time in the bacterial communities associated with fluid and food particles and the ruminal parameters in the bovine rumen before and after a dietary change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rory Michelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mikael Rey</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Troegeler-Meynadier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 141 (2-3), pp.104-112. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 57 (8), pp.629-637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.LIVSCI.2011.05.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/W11-053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645940v1</w:t>
+                <w:t xml:space="preserve">hal-02647485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes over time in the bacterial communities associated with fluid and food particles and the ruminal parameters in the bovine rumen before and after a dietary change</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Rapid adaptation of the bacterial community in the growing rabbit caecum after a change in dietary fibre supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rory Michelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/W11-053⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (11), pp.1761-1768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731111001005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647485v1</w:t>
+                <w:t xml:space="preserve">hal-02650069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid adaptation of the bacterial community in the growing rabbit caecum after a change in dietary fibre supply</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Postnatal development of the rabbit caecal microbiota composition and activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rory Michelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 5 (11), pp.1761-1768. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 77 (3), pp.680-689. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731111001005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2011.01148.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650069v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postnatal development of the rabbit caecal microbiota composition and activity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Random changes in the heifer rumen in bacterial community structure, physico-chemical and fermentation parameters, and in vitro fiber degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Soulié</w:t>
+                <w:t xml:space="preserve">Annabelle Troegeler-Meynadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Silberberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 77 (3), pp.680-689. </w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 141 (2-3), pp.104-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2011.01148.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.LIVSCI.2011.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02647613v1</w:t>
+                <w:t xml:space="preserve">hal-02645940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the archaeal community in the fermentative compartment and faeces of the cow and the rabbit</w:t>
               </w:r>
@@ -5505,51 +5505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anaerobe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 16 (4), pp.396-401. </w:t>
@@ -5651,51 +5651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anaerobe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 16 (2), pp.61-65. </w:t>
@@ -5873,706 +5873,706 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method to measure the redox potential (Eh) in rabbit caecum : relationship with pH and fermentation pattern</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moussa Kimse</w:t>
+                <w:t xml:space="preserve">Spatial and temporal variations of the bacterial community in the bovine digestive tract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. J. Michelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Zened</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Rabbit Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 107, pp.1642-1650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2009.04346.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655710v1</w:t>
+                <w:t xml:space="preserve">hal-02655667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal variations of the bacterial community in the bovine digestive tract</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. J. Michelland</w:t>
+                <w:t xml:space="preserve">A new method to measure the redox potential (Eh) in rabbit caecum : relationship with pH and fermentation pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Kimse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Bayourthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">World Rabbit Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (2), pp.63-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2009.04346.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02655667v1</w:t>
+                <w:t xml:space="preserve">hal-02655710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does live yeast differ from sodium bicarbonate to stabilize ruminal pH in high-yielding dairy cows ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential core species and satellite species in the bacterial community within the rabbit caecum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monteils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Marden</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3168/jds.2007-0889⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 66 (3), pp.620-629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2008.00611.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665041v1</w:t>
+                <w:t xml:space="preserve">hal-02667528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential core species and satellite species in the bacterial community within the rabbit caecum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How does live yeast differ from sodium bicarbonate to stabilize ruminal pH in high-yielding dairy cows ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Marden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Combes</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Moncoulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 66 (3), pp.620-629. </w:t>
+              <w:t xml:space="preserve">Journal of Dairy Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 91 (9), pp.3528-3535. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6941.2008.00611.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3168/jds.2007-0889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667528v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruminal degradability of corn forages depending on processing method employed</w:t>
+                <w:t xml:space="preserve">Ruminal degradability of corn forages depending on the processing method employed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Jurjanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 54, pp.3-15. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2005, 54 (1), pp.3-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678034v1</w:t>
+                <w:t xml:space="preserve">hal-00890010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruminal degradability of corn forages depending on the processing method employed</w:t>
+                <w:t xml:space="preserve">Ruminal degradability of corn forages depending on processing method employed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Jurjanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 54 (1), pp.3-15</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 54, pp.3-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/animres:2004041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00890010v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations of trans octadecenoic acid in milk fat induced by feeding different starch-based diets to cows</w:t>
               </w:r>
@@ -7379,243 +7379,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03620266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Fleur d'Aubrac L'influence des pratiques d'élevage sur la qualité des carcasses et de la viande Fleur d'Aubrac</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Picard</w:t>
+                <w:t xml:space="preserve">Assessing and predicting carcass and meat quality traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ellies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Conanec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AG de l'Association Fleur d'Aubrac</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Antrenas, France</w:t>
+              <w:t xml:space="preserve">Congrès Annuel de l'EAAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03119505v1</w:t>
+                <w:t xml:space="preserve">hal-02734443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing and predicting carcass and meat quality traits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Ellies</w:t>
+                <w:t xml:space="preserve">Projet Fleur d'Aubrac L'influence des pratiques d'élevage sur la qualité des carcasses et de la viande Fleur d'Aubrac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Soulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Annuel de l'EAAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">AG de l'Association Fleur d'Aubrac</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Antrenas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734443v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet ProBA, Produire des bovins allaitants répondant aux attentes des abatteurs de la région Auvergne-Rhône-Alpes</w:t>
               </w:r>
@@ -7709,51 +7709,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre les pratiques d’élevage et les performances des bovins, les propriétés des carcasses et les qualités des viandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7804,51 +7804,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de l'analyse des bases de données pour la gestion / prédiction des qualités des carcasses et des viandes bovines par les pratiques d'élevages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7886,51 +7886,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport des bases de données individuelles et du continuum de l’élevage à la viande, pour piloter la qualité de la viande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8011,51 +8011,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemometrics and supervised learning for cows shear force prediction using the continuum data from farmgate to meat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8106,51 +8106,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The farm-to-table continuum as an innovative trade-off approach for optimal management decisions in the beef sector: flavour clustering of young bull meat cuts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8201,77 +8201,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding of beef tenderness variability based on the continuum data using Chemometrics: A proof-of-concept study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hocquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8309,51 +8309,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du continuum pratiques d'élevage des bovins – carcasse – muscle – viande pour une gestion optimale des qualités des produits : stratégies statistiques applicables pour l’analyse de métadonnées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8814,51 +8814,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rearing practices and carcass and meat properties: a clustering approach in PDO Maine-Anjou cows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8939,51 +8939,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress proteins in cull cows: relationships with transport and lairage durations but not with meat tenderness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Gagaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Terlouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9419,51 +9419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte B. Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9751,77 +9751,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation physiopathologique et microbiologique d'entéropathie non spécifique chez le lapin en croissance - premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Kimse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fortun-Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10092,77 +10092,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conséquences de la présence d'une flore exogène sur l'écosystème digestif : approche comparée entre le cæcum et le rumen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Bayourthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Kimse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10230,90 +10230,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implantation du microbiote cæcal chez le lapin : structure et diversité de la communauté bactérienne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rory Michelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Animation des Crédits Incitatifs du Département de Physiologie Animale et Systèmes d’Elevage (JACI Phase)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Tours, France. 12 diapo</w:t>
@@ -10368,51 +10368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Symposium on Ruminan Physiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10437,51 +10437,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure in vitro de l'activité de la communauté bactérienne ruminale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Troegeler-Meynadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10562,90 +10562,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence d'une déficience en fibres alimentaires sur l'écosystème cæcal du lapereau. Modulation par l'apport de levures probiotiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Kimse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Bayourthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10782,51 +10782,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation rapide de la communauté bactérienne cæcale du lapin à une réduction du taux de fibres alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rory Michelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10834,51 +10834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Tours, France</w:t>
@@ -10901,1256 +10901,1256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of bacterial communities in caecum, hard and soft feces of rabbit using 16S rRNA genes capillary electrophoresis single-strand conformation polymorphism (CE-SSCP).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Comparative study of archaeal community in the digestive ecosystem of the rabbit and cow gut reveals strong host species and compartment effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rory Michelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th World Rabbit Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Vérone, Italy</w:t>
+              <w:t xml:space="preserve">6. INRA-RRI Symposium Gut Microbiome Functionality, interaction with host and impact on the environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756236v1</w:t>
+                <w:t xml:space="preserve">hal-02750953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of archaeal community in the digestive ecosystem of the rabbit and cow gut reveals strong host species and compartment effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Characterization of bacterial communities in caecum, hard and soft feces of rabbit using 16S rRNA genes capillary electrophoresis single-strand conformation polymorphism (CE-SSCP).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rory Michelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. INRA-RRI Symposium Gut Microbiome Functionality, interaction with host and impact on the environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">9th World Rabbit Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Vérone, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750953v1</w:t>
+                <w:t xml:space="preserve">hal-02756236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation comparée des communautés bactériennes du contenu cæcal, des cæcotrophes et des fæces dures chez le lapin adulte par CE-SSCP des gènes codant pour l'ARN16S</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+                <w:t xml:space="preserve">Effet d'un apport oral de composés aromatiques sur la valeur azotée d'une ration à base d'ensilage de maïs chez la vache laitière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Bayourthe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de la Recherche Cunicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Le Mans, France</w:t>
+              <w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02750978v1</w:t>
+                <w:t xml:space="preserve">hal-02751616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation comparée des communautés bactériennes du contenu cæcal, des cæcotrophes et des fæces dures chez le lapin par PCR-SSCP</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+                <w:t xml:space="preserve">Mesure du potentiel redox dans le cæcum du lapin : premiers résultats méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Kimse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Bayourthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département Physiologie Animale et Système d'Elevage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
+              <w:t xml:space="preserve">12. Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752481v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative molecular inventory of two microbial digestive ecosystems : the rabbit caecum and the dairy cow rumen</w:t>
+                <w:t xml:space="preserve">Inventaire des bactéries caecales du lapin par clonage aléatoire : résultats et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monteils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Mastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Reunion cientifica : Avances Moetodologicos en el Estudio de la Microbiologia Digestiva</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Zaragoza, Spain. 2 p</w:t>
+              <w:t xml:space="preserve">12. Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02812706v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d'un apport oral de composés aromatiques sur la valeur azotée d'une ration à base d'ensilage de maïs chez la vache laitière</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Noirot</w:t>
+                <w:t xml:space="preserve">Caractérisation des communautés bactériennes dans le rumen et les feces de bovins adultes par PCR-SSCP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rory Michelland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Zened</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">3. Colloque d'Ecologie Microbienne (AFEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, La Grande Motte, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751616v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure du potentiel redox dans le cæcum du lapin : premiers résultats méthodologiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Corine Bayourthe</w:t>
+                <w:t xml:space="preserve">Inventaire moleculaire de l'écosystème caecal du lapin : résultats préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Mastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de la Recherche Cunicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Journées de Restitution du Département PHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Tours, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751015v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire des bactéries caecales du lapin par clonage aléatoire : résultats et perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation comparée des communautés bactériennes du contenu cæcal, des cæcotrophes et des fæces dures chez le lapin par PCR-SSCP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rory Michelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Combes</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de la Recherche Cunicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Le Mans, France</w:t>
+              <w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département Physiologie Animale et Système d'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752881v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des communautés bactériennes dans le rumen et les feces de bovins adultes par PCR-SSCP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rory Michelland</w:t>
+                <w:t xml:space="preserve">Comparative molecular inventory of two microbial digestive ecosystems : the rabbit caecum and the dairy cow rumen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Colloque d'Ecologie Microbienne (AFEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, La Grande Motte, France. 1 p</w:t>
+              <w:t xml:space="preserve">1. Reunion cientifica : Avances Moetodologicos en el Estudio de la Microbiologia Digestiva</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Zaragoza, Spain. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02817719v1</w:t>
+                <w:t xml:space="preserve">hal-02812706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire moleculaire de l'écosystème caecal du lapin : résultats préliminaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation comparée des communautés bactériennes du contenu cæcal, des cæcotrophes et des fæces dures chez le lapin adulte par CE-SSCP des gènes codant pour l'ARN16S</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rory Michelland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Restitution du Département PHASE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Tours, France. n.p</w:t>
+              <w:t xml:space="preserve">12. Journées de la Recherche Cunicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02813148v1</w:t>
+                <w:t xml:space="preserve">hal-02750978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-weaning maturation of rabbit caecal microbial communities: impact of live yeast intake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Bennegadi-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12266,51 +12266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Bayourthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Joint RRI-INRA Gastrointestinal Tract Microbiology Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12941,51 +12941,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of cow diet on the ruminal microflora and its in vitro fatty acid production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Troegeler-Meynadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Palagiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13215,51 +13215,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des conduites d'élevage sur la qualité des carcasses et de la noix de côte en race Charolaise - Cas des jeunes bovins</w:t>
+                <w:t xml:space="preserve">Effet des conduites d'élevage sur la qualité des carcasses et de la noix de côte en race Charolaise - Cas des génisses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
@@ -13279,163 +13279,163 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756210v1</w:t>
+                <w:t xml:space="preserve">hal-04756201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des conduites d'élevage sur la qualité des carcasses et de la noix de côte en race Charolaise - Cas des génisses</w:t>
+                <w:t xml:space="preserve">Produire des bovins allaitants répondant aux attentes des abatteurs de la région Auvergne-Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Monteils</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756201v1</w:t>
+                <w:t xml:space="preserve">hal-03961533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produire des bovins allaitants répondant aux attentes des abatteurs de la région Auvergne-Rhône-Alpes</w:t>
+                <w:t xml:space="preserve">Effet des conduites d'élevage sur la qualité des carcasses et de la noix de côte en race Charolaise - Cas des vache de réforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
@@ -13455,139 +13455,139 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03961533v1</w:t>
+                <w:t xml:space="preserve">hal-04756216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des conduites d'élevage sur la qualité des carcasses et de la noix de côte en race Charolaise - Cas des vache de réforme</w:t>
+                <w:t xml:space="preserve">Effet des conduites d'élevage sur la qualité des carcasses et de la noix de côte en race Charolaise - Cas des jeunes bovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Monteils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Picard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756216v1</w:t>
+                <w:t xml:space="preserve">hal-04756210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les résultats marquants du projet PSDR New-DEAL en 30 fiches illustrées</w:t>
               </w:r>
@@ -14962,51 +14962,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1822ADDB"/>
+    <w:nsid w:val="FCA9DE96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15193,51 +15193,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-monteils" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9234-3451" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07509939X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04882175v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen-Ba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veysset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monteils" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101423" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140495v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soulat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2025.105751" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727689v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051X.2024.2407968" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628051v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051X.2024.2346261" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920495v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.117147" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04029744v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051X.2023.2182720" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800977v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11182889" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03414225v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabiddu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peratoner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Valenti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100375" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03683002v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bord" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11091262" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961539v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sibra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.3.7173" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03801023v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11182878" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579418v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.107850" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03414157v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laurent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051X.2021.1988738" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227819v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Papillon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2021.108533" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03237655v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madrange Pauline" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimon Philippe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurance G&#233;raldine&#178;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Legrand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02861475v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2020.108204" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02519464v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boudon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Ounaissi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Viala" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2020.103685" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586004v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie L&#233;ger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051X.2019.1632750" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048854v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.9643" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570405v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2019.103823" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629129v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couvreur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8070274" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154612v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8050157" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860022v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.9301" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586003v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051X.2019.1569486" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824994v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2018.06.011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950463v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b05744" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623831v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2018.03.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TJ4GFCV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621787v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods7100160" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722037v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727156v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2018.03.004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588029v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.7b03239" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607128v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hulin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Agabriel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chassaing" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.01.035" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621767v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607184v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre Capitan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2017.05.017" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636833v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-0164" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641546v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Rey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Enjalbert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bouchez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12405" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652349v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Commun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113001705" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642370v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Michelland" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bayourthe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650603v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Kimse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2012.01.012" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8HP7PQS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642559v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-4321" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650309v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4902" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645940v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Troegeler-Meynadier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.LIVSCI.2011.05.008" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647485v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/W11-053" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650069v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111001005" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647613v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Souli&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01148.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665214v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Julien Michelland" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2010.04.004" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3G40ND9S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658284v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Michelland" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2009.05.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28GSWPX5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668680v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Julien" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Marden" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Moncoulon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Auclair" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000972" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655710v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655667v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zened" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2009.04346.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665041v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Marden" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moncoulon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2007-0889" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667528v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2008.00611.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678034v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jurjanz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2004041" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00890010v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674836v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Juaneda" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-004-1196-4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/86D5ECB9229A4D78869B8E7D6C9B33E2DA01FEA9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674441v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jurjanz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Colin-Shoellen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Blanchart" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900422v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2002040" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672167v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924989v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Jurjanz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04756175v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620266v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119505v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734443v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Conanec" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119502v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790426v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786849v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736696v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe De Francesco" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponsot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bosch" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734375v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734238v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734371v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738212v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734163v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119500v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734510v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne de Koning" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786848v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785891v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couvreur" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Bec" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aminot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607294v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Couvreur" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3921/978-90-8686-860-5" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795884v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794500v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740828v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741643v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749650v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747503v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746099v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041512v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rey" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822936v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816076v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822872v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752085v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044242v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Chemit" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753400v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752068v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756861v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756236v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750953v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750978v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752481v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812706v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751616v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Noirot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751015v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752881v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Mastin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817719v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813148v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758431v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennegadi-Laurent" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bayourthe" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fonty" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757135v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734519v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741704v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809301v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805484v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751546v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044769v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Palagiano" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264360v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/viande-bovine/ellies/descriptif-9782743023317" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04756210v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04756201v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961533v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04756216v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04968061v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bigot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vollet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965527v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bigot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04971078v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02474542v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607332v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andueza" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Bigot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02474720v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Besson" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonhiver" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841100v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taillandier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086053v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606328v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749773v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002INPL100N" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02797900v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-monteils" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9234-3451" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07509939X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04882175v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen-Ba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veysset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monteils" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101423" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140495v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soulat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2025.105751" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04727689v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051X.2024.2407968" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628051v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051X.2024.2346261" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920495v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2024.117147" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04029744v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051X.2023.2182720" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03683002v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bord" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11091262" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03414225v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabiddu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Peratoner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Valenti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100375" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961539v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sibra" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.3.7173" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03801023v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11182878" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03579418v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.107850" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800977v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11182889" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227819v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Papillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2021.108533" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03414157v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laurent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051X.2021.1988738" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03237655v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madrange Pauline" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimon Philippe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleurance G&#233;raldine&#178;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Legrand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02861475v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2020.108204" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02519464v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Boudon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Ounaissi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Viala" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2020.103685" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570405v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2019.103823" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048854v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.9643" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629129v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Couvreur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8070274" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154612v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8050157" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860022v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.9301" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586003v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051X.2019.1569486" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586004v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie L&#233;ger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051X.2019.1632750" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824994v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2018.06.011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950463v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.8b05744" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623831v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2018.03.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TJ4GFCV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621787v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods7100160" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722037v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727156v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2018.03.004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588029v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.7b03239" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607128v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hulin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Agabriel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Chassaing" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.01.035" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621767v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607184v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre Capitan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2017.05.017" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636833v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2015-0164" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641546v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Rey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Enjalbert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Bouchez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12405" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652349v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Silberberg" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chaucheyras-Durand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Commun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731113001705" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642559v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2011-4321" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650309v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2011-4902" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642370v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Michelland" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Bayourthe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650603v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Kimse" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fortun-Lamothe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2012.01.012" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J8HP7PQS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647485v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/W11-053" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650069v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731111001005" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647613v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Souli&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01148.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645940v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Troegeler-Meynadier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.LIVSCI.2011.05.008" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665214v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rory Julien Michelland" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2010.04.004" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3G40ND9S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658284v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Michelland" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anaerobe.2009.05.002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28GSWPX5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668680v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Julien" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Marden" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bonnefont" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Moncoulon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Auclair" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000972" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655667v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Zened" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2009.04346.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655710v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667528v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Godon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2008.00611.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665041v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Marden" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moncoulon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2007-0889" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00890010v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jurjanz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678034v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/animres:2004041" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674836v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Juaneda" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Laurent" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-004-1196-4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/86D5ECB9229A4D78869B8E7D6C9B33E2DA01FEA9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674441v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jurjanz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Colin-Shoellen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Blanchart" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laurent" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900422v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2002040" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672167v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924989v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;fan Jurjanz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04756175v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620266v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734443v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Conanec" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119505v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119502v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790426v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786849v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736696v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe De Francesco" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ponsot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bosch" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734375v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734238v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734371v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738212v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734163v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119500v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734510v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne de Koning" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786848v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785891v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Couvreur" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Bec" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aminot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607294v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Couvreur" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3921/978-90-8686-860-5" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795884v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794500v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740828v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741643v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749650v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747503v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746099v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041512v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rey" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822936v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816076v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822872v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752085v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044242v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Chemit" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753400v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752068v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756861v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750953v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756236v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751616v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Noirot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751015v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752881v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Mastin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817719v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813148v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752481v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812706v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750978v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758431v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennegadi-Laurent" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bayourthe" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Fonty" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757135v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734519v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741704v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809301v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805484v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751546v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04044769v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Palagiano" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264360v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/viande-bovine/ellies/descriptif-9782743023317" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04756201v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961533v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04756216v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04756210v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04968061v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rapey" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bigot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vollet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965527v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bigot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04971078v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02474542v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607332v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Andueza" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G. Bigot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02474720v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F Besson" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonhiver" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841100v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taillandier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Imbert" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086053v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Fleurance" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606328v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749773v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002INPL100N" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02797900v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>