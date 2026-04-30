--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -508,317 +508,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Deirdre O’Mahony, artiste et archéologue des savoirs techniques indigènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Morisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études irlandaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (1), pp.49-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudesirlandaises.12558⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03641181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jeux de Formats. Avant Propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Morisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interfaces : image, texte, language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Jeux de Formats, 46, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/interfaces.3245⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/interfaces.3245⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03540758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Deirdre O’Mahony, artiste et archéologue des savoirs techniques indigènes</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’urbex : déchiffrage / défrichage critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Morisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études irlandaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 47 (1), pp.49-64. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/etudesirlandaises.12558⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 46-1, pp.93-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/etudesirlandaises.10599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aymes-Stokes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...125 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candice Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Morisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -859,321 +859,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03312403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Autoportraits photographiques de femmes : images intimes, privées, secrètes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Morisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes &amp; Contextes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Costumed doubles and avatars in Janieta Eyre’s photographic self-portraits”, in Catherine Delfyer (dir.), Cross-dressing in Fact, Fiction and Fantasy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Morisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-rea - Revue électronique d’études sur le monde anglophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16.2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/erea.7864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’avoir lieu à l’être-lieu : parcours dans l’œuvre de Dorothy Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Morisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sillages Critiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sillagescritiques.8468⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« David George’s Nightscapes: Interartial Sanctuaries of Darkness»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Morisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polysèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02439303v1</w:t>
-              </w:r>
-[...223 lines deleted...]
-                <w:t xml:space="preserve">hal-02439289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques de l’artboratoire : Les artistes en résidence à SymbioticA (Perth, Australia)</w:t>
               </w:r>
@@ -1828,165 +1828,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'utopie touristique de John Hinde (1916-1998) : la photographie couleur entre fantasme et réalité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Morisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de civilisation britannique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Utopie, Ville et Paysage dans le Monde Anglophone, 30, pp.126-138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01100720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modernisme et celticité: Les spectres excavés de Louis Le Brocquy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Morisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Babel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Les Nations celtiques et le monde contemporain, 27 (VIII), pp.167-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01100575v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01100720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un parodiste moderne</w:t>
               </w:r>
@@ -3077,246 +3077,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01670272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Silence et mutisme dans les performances durationnelles d'Helena Walsh et Amanda Coogan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Morisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Pavec et Adrienne Boutang. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Silence dans les arts visuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Michel Houdiard, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eoin O'Conaill's photographic works</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Morisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Estelle Epinoux, Frank Healy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Post Celtic Tiger Ireland, Exploring New Cultural Places</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Scholars, pp.105-125, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poïetic adriftness in Ailbhe Ni Bhriain's video art: dissolved points</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Morisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascale Tollance et Laurence Petit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Point, Dot, Period.. The Dynamics of Punctuation in Text and Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Scholars, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434314v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01434308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negotiating the Scarred Landscape of Ulster: Post-conflict Photography in Northern Ireland</w:t>
               </w:r>
@@ -3905,51 +3905,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Morisson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409341v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morisson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/textures.279" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409199v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410614v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540758v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Lemaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.3245" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641181v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.12558" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409318v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.10599" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312403v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aymes-Stokes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.2003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439303v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439321v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439294v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.7864" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439289v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.8468" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095917v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.11324" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01670265v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.3878" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434178v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.3401" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434190v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.906" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434321v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434346v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434443v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100588v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.6113" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434327v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.1850" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100575v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100720v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100721v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.415" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01276549v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/comicalites.603" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100592v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071119v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979320v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641188v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409264v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18222" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290952v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.809" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01670269v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641239v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641233v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439299v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095918v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01670258v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01670272v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01434126v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434314v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434308v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434479v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434475v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434349v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01334876v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100726v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01334880v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Morisson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409341v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Morisson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/textures.279" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409199v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410614v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641181v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.12558" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540758v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Lemaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.3245" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409318v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesirlandaises.10599" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03312403v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aymes-Stokes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.2003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439321v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439294v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/erea.7864" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439289v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sillagescritiques.8468" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439303v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095917v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/miranda.11324" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01670265v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.3878" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434178v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.3401" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434190v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/polysemes.906" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434321v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434346v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434443v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100588v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lisa.6113" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434327v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ebc.1850" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100720v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100575v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100721v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aes.415" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01276549v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/comicalites.603" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100592v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071119v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979320v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641188v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409264v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b18222" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290952v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interfaces.809" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01670269v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641239v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03641233v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439299v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095918v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01670258v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01670272v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434308v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01434126v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434314v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434479v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434475v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434349v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01334876v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100726v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01334880v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>