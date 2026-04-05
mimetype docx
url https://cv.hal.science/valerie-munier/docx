--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1528,230 +1528,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des réponses d'enseignants à deux questions ouvertes sur les conceptions des élèves. Approche linguistique et didactique, implications méthodologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cadres conceptuels et méthodologiques pour l’analyse de corpus de formation. Elaboration d’une grille d’analyse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lepareur,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cross</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Lepareur,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Munier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes journées scientifiques de l’ARDIST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01939334v1</w:t>
+                <w:t xml:space="preserve">halshs-02005483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadres conceptuels et méthodologiques pour l’analyse de corpus de formation. Elaboration d’une grille d’analyse.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude des réponses d'enseignants à deux questions ouvertes sur les conceptions des élèves. Approche linguistique et didactique, implications méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lepareur,</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Munier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes journées scientifiques de l’ARDIST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02005483v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01939334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching energy in the light of the history and epistemology of the concept</w:t>
               </w:r>
@@ -4811,51 +4811,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285121v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tartas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mauroux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Clayette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel B&#228;chtold" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285177v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lorenzi Bailly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassef Hammami" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285286v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191846v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Antoine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Bentahila" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Edane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jalabert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Justo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908025v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Modeste" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819824v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Boyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fossati" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie de La Forest" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284905v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258340v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Kaminski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819813v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Landois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881860v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cross" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducamp" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pelissier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881802v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Venturini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799214v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lepareur," TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Molvinger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939334v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Farge" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005483v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896965v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guedj" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lerouge Alain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranquet Andr&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305449v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352770v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Hosson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Blanquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Picholle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delserieys" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905691v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaput Brigitte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860506v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maleyrot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430687v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17219-0_2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070135v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/collections/pratiques-techniques/epistemologie-didactique.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098377v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Munier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787219v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Pallar&#232;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin de Checchi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tea.21816" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488620v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542056v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lepareur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3730" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697800v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie de la Forest" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perine Landois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/mje.3868" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429761v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11165-019-09904-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961615v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Pallares" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3573" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896958v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tea.21522" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005448v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1496" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F07FQM96-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435040v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9120/51/4/045004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364908v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Molvinger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chesnais" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1501" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3DNW5N0F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02536855v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jameau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305323v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.932" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-V2JKV7H2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364006v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363999v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00829981v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Devichi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090965v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Merle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danie Brehelin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500693.2011.640360" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516240v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500690802272082" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066995v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Merle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5951/TCM.14.7.0402" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693702v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285121v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tartas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mauroux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Clayette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel B&#228;chtold" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285177v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lorenzi Bailly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassef Hammami" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285286v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191846v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Antoine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Bentahila" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Edane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jalabert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Justo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908025v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Modeste" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819824v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Boyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fossati" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie de La Forest" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284905v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258340v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Kaminski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819813v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Landois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881860v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cross" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducamp" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pelissier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881802v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Venturini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799214v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lepareur," TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Molvinger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005483v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939334v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Farge" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896965v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guedj" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lerouge Alain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranquet Andr&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305449v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352770v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Hosson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Blanquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Picholle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delserieys" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905691v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaput Brigitte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860506v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maleyrot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430687v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17219-0_2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070135v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/collections/pratiques-techniques/epistemologie-didactique.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098377v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Munier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787219v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Pallar&#232;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin de Checchi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tea.21816" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488620v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542056v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lepareur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3730" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697800v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie de la Forest" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perine Landois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/mje.3868" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429761v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11165-019-09904-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961615v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Pallares" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3573" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896958v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tea.21522" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005448v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1496" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F07FQM96-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435040v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9120/51/4/045004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364908v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Molvinger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chesnais" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1501" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3DNW5N0F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02536855v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jameau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305323v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.932" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-V2JKV7H2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364006v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363999v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00829981v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Devichi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090965v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Merle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danie Brehelin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500693.2011.640360" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516240v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500690802272082" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066995v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Merle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5951/TCM.14.7.0402" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693702v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>