--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -475,247 +475,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Besoin d'Un tout petit coup de main pour enseigner la masse ? Utilisation d'un album jeunesse aux cycles 1 et 2</w:t>
+                <w:t xml:space="preserve">Développement professionnel d’enseignantes dans le cadre d’un dispositif collaboratif sur l’enseignement de la masse à partir d’albums jeunesse : place de la schématisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmine Bentahila</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simon Modeste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Telling Science Drawing Science 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Angoulême, France</w:t>
+              <w:t xml:space="preserve">13èmes rencontres scientifiques de l'ARDIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montpellier, France. pp.113-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05191846v1</w:t>
+                <w:t xml:space="preserve">hal-04908025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement professionnel d’enseignantes dans le cadre d’un dispositif collaboratif sur l’enseignement de la masse à partir d’albums jeunesse : place de la schématisation</w:t>
+                <w:t xml:space="preserve">Besoin d'Un tout petit coup de main pour enseigner la masse ? Utilisation d'un album jeunesse aux cycles 1 et 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Munier</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Bentahila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Edane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Jalabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Modeste</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delphine Justo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes rencontres scientifiques de l'ARDIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montpellier, France. pp.113-121</w:t>
+              <w:t xml:space="preserve">Telling Science Drawing Science 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Angoulême, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04908025v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05191846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages par les formateurs d'outils utilisés en formation initiale des professeurs des écoles en sciences et technologie.</w:t>
               </w:r>
@@ -1053,381 +1053,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04258340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilité perçue et usages envisagés par les étudiants d’outils didactiques utilisés en formation des professeurs des écoles en sciences.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonin Boyer</w:t>
+                <w:t xml:space="preserve">Le travail de groupe en classe de Physique : une source de différentiation didactique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ducamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Venturini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12 e Rencontres scientifiques de l’ARDIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">4èmes journées des INSPE d'Occitanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Agde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04819813v1</w:t>
+                <w:t xml:space="preserve">hal-03881802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement professionnel d'une enseignante dans le cadre d'un dispositif collaboratif. Un exemple portant sur la quantité de matière en seconde</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Cross</w:t>
+                <w:t xml:space="preserve">Utilité perçue et usages envisagés par les étudiants d’outils didactiques utilisés en formation des professeurs des écoles en sciences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lionel Pelissier</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie de La Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fossati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Périne Landois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème rencontres scientifiques de l’Association pour les Recherches en Didactique des Sciences et des Technologies (ARDiST)</w:t>
+              <w:t xml:space="preserve">12 e Rencontres scientifiques de l’ARDIST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881860v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail de groupe en classe de Physique : une source de différentiation didactique.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Développement professionnel d'une enseignante dans le cadre d'un dispositif collaboratif. Un exemple portant sur la quantité de matière en seconde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ducamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pelissier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes journées des INSPE d'Occitanie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Agde, France</w:t>
+              <w:t xml:space="preserve">12ème rencontres scientifiques de l’Association pour les Recherches en Didactique des Sciences et des Technologies (ARDiST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881802v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'impact d'un parcours de formation sur les apprentissages des élèves et les connaissances et pratiques d'enseignants du 1er degré en sciences. Réflexions sur les modèles de formation.</w:t>
               </w:r>
@@ -1528,230 +1528,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadres conceptuels et méthodologiques pour l’analyse de corpus de formation. Elaboration d’une grille d’analyse.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude des réponses d'enseignants à deux questions ouvertes sur les conceptions des élèves. Approche linguistique et didactique, implications méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lepareur,</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Munier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes journées scientifiques de l’ARDIST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02005483v1</w:t>
+                <w:t xml:space="preserve">halshs-01939334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des réponses d'enseignants à deux questions ouvertes sur les conceptions des élèves. Approche linguistique et didactique, implications méthodologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cadres conceptuels et méthodologiques pour l’analyse de corpus de formation. Elaboration d’une grille d’analyse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lepareur,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cross</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Lepareur,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Munier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes journées scientifiques de l’ARDIST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01939334v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02005483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching energy in the light of the history and epistemology of the concept</w:t>
               </w:r>
@@ -1934,247 +1934,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarches d’investigation en sciences et construction du savoir</w:t>
+                <w:t xml:space="preserve">Mesure et incertitudes : un point de rencontre entre mathématiques et sciences expérimentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. de Hosson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Picholle</w:t>
+                <w:t xml:space="preserve">Chaput Brigitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ducamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Munier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Marseille, France</w:t>
+              <w:t xml:space="preserve">Colloque Inter IREM : la reforme des programmes des lycées, et alors ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01352770v1</w:t>
+                <w:t xml:space="preserve">hal-01905691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure et incertitudes : un point de rencontre entre mathématiques et sciences expérimentales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Démarches d’investigation en sciences et construction du savoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Hosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Blanquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Picholle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaput Brigitte</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alice Delserieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Inter IREM : la reforme des programmes des lycées, et alors ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01905691v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2742,51 +2742,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utiliser des albums jeunesse pour l’enseignement des grandeurs et de la mesure : une expérimentation en classe de CP avec l’album La très grande princesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Modeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Munier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2818,395 +2818,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04488620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude didactique de l’impact d’un dispositif de formation continue à un enseignement des sciences fondé sur l’investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to Assess and Categorize Teachers’ Views of Science? Two Methodological Issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bächtold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Munier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rdst.3730⟩</w:t>
+              <w:t xml:space="preserve">Research in Science Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51, pp.1423-1435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11165-019-09904-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03542056v1</w:t>
+                <w:t xml:space="preserve">hal-02429761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d’usage d’un cahier de sciences utilisé en formation des enseignants du 1er degré</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude didactique de l’impact d’un dispositif de formation continue à un enseignement des sciences fondé sur l’investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bächtold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lepareur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Journal of Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26220/mje.3868⟩</w:t>
+              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23, pp.109-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdst.3730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03697800v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Assess and Categorize Teachers’ Views of Science? Two Methodological Issues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Cross</w:t>
+                <w:t xml:space="preserve">Évaluation d’usage d’un cahier de sciences utilisé en formation des enseignants du 1er degré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie de la Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fossati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perine Landois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Science Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 51, pp.1423-1435. </w:t>
+              <w:t xml:space="preserve">Mediterranean Journal of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Colloque SIEST Méditerranée, Hammamet 2021, 1 (2), pp.190-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11165-019-09904-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26220/mje.3868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02429761v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des débats numériques pour développer les compétences argumentatives des élèves sur des questions socio-scientifiques ?</w:t>
               </w:r>
@@ -3723,51 +3723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Décamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delserieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile de Hosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3816,346 +3816,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle progression dans l’enseignement de l’énergie de l’école au lycée ? Une analyse des programmes et des manuels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ranquet André</w:t>
+                <w:t xml:space="preserve">Étude des pratiques d’une enseignante sur les notions de contenance et de volume en CM2 en éducation prioritaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Molvinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Munier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Educational Journal of the University of Patras UNESCO Chair</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (2), pp.34-53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01305323v1</w:t>
+                <w:t xml:space="preserve">hal-01363999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure et incertitudes en mathématiques et en physique à la transition école-collège : éléments d’épistémologie et difficultés des élèves</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K. Molvinger</w:t>
+                <w:t xml:space="preserve">Quelle progression dans l’enseignement de l’énergie de l’école au lycée ? Une analyse des programmes et des manuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bächtold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lerouge Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranquet André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Skholê : cahiers de la recherche et du développement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10, pp.63-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rdst.932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01364006v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des pratiques d’une enseignante sur les notions de contenance et de volume en CM2 en éducation prioritaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesure et incertitudes en mathématiques et en physique à la transition école-collège : éléments d’épistémologie et difficultés des élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Molvinger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Munier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educational Journal of the University of Patras UNESCO Chair</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 1 (2), pp.34-53</w:t>
+              <w:t xml:space="preserve">Skholê : cahiers de la recherche et du développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (1), pp.451-458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01363999v1</w:t>
+                <w:t xml:space="preserve">hal-01364006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About the concept of angle in elementary school: Misconceptions and teaching sequences</w:t>
               </w:r>
@@ -4811,51 +4811,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285121v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tartas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mauroux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Clayette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel B&#228;chtold" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285177v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lorenzi Bailly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassef Hammami" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285286v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191846v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Antoine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Bentahila" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Edane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jalabert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Justo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908025v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Modeste" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819824v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Boyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fossati" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie de La Forest" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284905v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258340v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Kaminski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819813v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Landois" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881860v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cross" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducamp" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pelissier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881802v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Venturini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799214v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lepareur," TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Molvinger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005483v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939334v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Farge" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896965v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guedj" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lerouge Alain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranquet Andr&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305449v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352770v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Hosson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Blanquet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Picholle" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delserieys" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905691v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaput Brigitte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860506v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maleyrot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430687v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17219-0_2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070135v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/collections/pratiques-techniques/epistemologie-didactique.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098377v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Munier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787219v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Pallar&#232;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin de Checchi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tea.21816" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488620v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542056v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lepareur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3730" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697800v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie de la Forest" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perine Landois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/mje.3868" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429761v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11165-019-09904-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961615v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Pallares" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3573" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896958v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tea.21522" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005448v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1496" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F07FQM96-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435040v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9120/51/4/045004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364908v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Molvinger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chesnais" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1501" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3DNW5N0F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02536855v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jameau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305323v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.932" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-V2JKV7H2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364006v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363999v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00829981v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Devichi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090965v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Merle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danie Brehelin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500693.2011.640360" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516240v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500690802272082" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066995v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Merle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5951/TCM.14.7.0402" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693702v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285121v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tartas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mauroux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Clayette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel B&#228;chtold" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285177v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lorenzi Bailly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassef Hammami" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285286v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908025v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Antoine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Modeste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191846v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Bentahila" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Edane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jalabert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Justo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819824v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Boyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fossati" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie de La Forest" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284905v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258340v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Kaminski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881802v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pelissier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducamp" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cross" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Venturini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819813v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Landois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881860v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799214v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lepareur," TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Molvinger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939334v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Farge" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005483v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896965v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guedj" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lerouge Alain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranquet Andr&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305449v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905691v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaput Brigitte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352770v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Hosson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Blanquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Picholle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delserieys" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860506v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maleyrot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430687v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17219-0_2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070135v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/collections/pratiques-techniques/epistemologie-didactique.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098377v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Munier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787219v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Pallar&#232;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin de Checchi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tea.21816" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488620v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429761v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11165-019-09904-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542056v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lepareur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3730" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697800v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie de la Forest" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perine Landois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/mje.3868" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961615v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Pallares" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3573" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896958v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tea.21522" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005448v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1496" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F07FQM96-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435040v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9120/51/4/045004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364908v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Molvinger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chesnais" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1501" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3DNW5N0F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02536855v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jameau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363999v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305323v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.932" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-V2JKV7H2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364006v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00829981v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Devichi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090965v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Merle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danie Brehelin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500693.2011.640360" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516240v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500690802272082" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066995v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Merle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5951/TCM.14.7.0402" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693702v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>