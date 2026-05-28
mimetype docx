--- v2 (2026-04-30)
+++ v3 (2026-05-28)
@@ -1528,230 +1528,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03799214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des réponses d'enseignants à deux questions ouvertes sur les conceptions des élèves. Approche linguistique et didactique, implications méthodologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cadres conceptuels et méthodologiques pour l’analyse de corpus de formation. Elaboration d’une grille d’analyse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lepareur,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cross</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Lepareur,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Munier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes journées scientifiques de l’ARDIST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01939334v1</w:t>
+                <w:t xml:space="preserve">halshs-02005483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadres conceptuels et méthodologiques pour l’analyse de corpus de formation. Elaboration d’une grille d’analyse.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude des réponses d'enseignants à deux questions ouvertes sur les conceptions des élèves. Approche linguistique et didactique, implications méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lepareur,</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Munier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes journées scientifiques de l’ARDIST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02005483v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01939334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching energy in the light of the history and epistemology of the concept</w:t>
               </w:r>
@@ -4811,51 +4811,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285121v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tartas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mauroux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Clayette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel B&#228;chtold" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285177v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lorenzi Bailly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassef Hammami" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285286v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908025v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Antoine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Modeste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191846v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Bentahila" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Edane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jalabert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Justo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819824v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Boyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fossati" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie de La Forest" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284905v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258340v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Kaminski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881802v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pelissier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducamp" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cross" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Venturini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819813v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Landois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881860v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799214v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lepareur," TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Molvinger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939334v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Farge" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005483v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896965v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guedj" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lerouge Alain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranquet Andr&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305449v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905691v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaput Brigitte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352770v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Hosson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Blanquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Picholle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delserieys" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860506v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maleyrot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430687v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17219-0_2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070135v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/collections/pratiques-techniques/epistemologie-didactique.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098377v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Munier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787219v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Pallar&#232;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin de Checchi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tea.21816" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488620v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429761v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11165-019-09904-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542056v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lepareur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3730" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697800v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie de la Forest" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perine Landois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/mje.3868" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961615v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Pallares" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3573" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896958v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tea.21522" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005448v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1496" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F07FQM96-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435040v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9120/51/4/045004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364908v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Molvinger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chesnais" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1501" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3DNW5N0F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02536855v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jameau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363999v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305323v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.932" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-V2JKV7H2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364006v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00829981v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Devichi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090965v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Merle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danie Brehelin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500693.2011.640360" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516240v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500690802272082" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066995v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Merle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5951/TCM.14.7.0402" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693702v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285121v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tartas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mauroux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Clayette" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel B&#228;chtold" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285177v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lorenzi Bailly" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassef Hammami" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285286v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908025v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Antoine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Modeste" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191846v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Bentahila" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Edane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jalabert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Justo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819824v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Boyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fossati" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie de La Forest" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284905v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258340v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas D&#233;camp" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruguiere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Kaminski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881802v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pelissier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducamp" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cross" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Venturini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819813v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;rine Landois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881860v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799214v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lepareur," TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Molvinger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005483v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01939334v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Farge" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896965v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Guedj" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lerouge Alain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranquet Andr&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305449v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905691v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaput Brigitte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352770v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Hosson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Blanquet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Picholle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delserieys" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860506v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maleyrot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430687v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17219-0_2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070135v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pufc.univ-fcomte.fr/collections/pratiques-techniques/epistemologie-didactique.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02098377v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Munier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787219v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Pallar&#232;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin de Checchi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tea.21816" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488620v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429761v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11165-019-09904-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542056v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lepareur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3730" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697800v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie de la Forest" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perine Landois" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26220/mje.3868" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961615v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Pallares" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3573" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896958v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tea.21522" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005448v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1496" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F07FQM96-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435040v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-9120/51/4/045004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364908v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Molvinger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chesnais" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1501" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-3DNW5N0F-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02536855v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile de Hosson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jameau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363999v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305323v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.932" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-V2JKV7H2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364006v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-corse.hal.science/hal-00829981v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Devichi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090965v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Merle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danie Brehelin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500693.2011.640360" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516240v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500690802272082" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066995v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Merle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5951/TCM.14.7.0402" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01693702v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>