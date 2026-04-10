--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -263,174 +263,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classer les livres selon le Système figuré des connaissances humaines : émergence et déclin des systèmes bibliographiques d’inspiration baconienne (1752-1812). 1ère partie</w:t>
+                <w:t xml:space="preserve">Classer les livres selon le Système figuré des connaissances humaines (1). Émergence et déclin des systèmes bibliographiques d’inspiration baconienne (1752-1812)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches sur Diderot et sur l'Encyclopédie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 48, Non spécifié. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, p. 203-223</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03439106v1</w:t>
+                <w:t xml:space="preserve">halshs-01088973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classer les livres selon le Système figuré des connaissances humaines (1). Émergence et déclin des systèmes bibliographiques d’inspiration baconienne (1752-1812)</w:t>
+                <w:t xml:space="preserve">Classer les livres selon le Système figuré des connaissances humaines : émergence et déclin des systèmes bibliographiques d’inspiration baconienne (1752-1812). 1ère partie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches sur Diderot et sur l'Encyclopédie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, p. 203-223</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 48, Non spécifié. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rde.5047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01088973v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03439106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fonds et collections de la bibliothèque municipale de Rouen</w:t>
               </w:r>
@@ -2178,51 +2178,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088969v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Neveu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115784v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03439106v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rde.5047" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088973v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03439109v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Quillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154411v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089065v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851289v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599276v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910081v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chartes.psl.eu/fr/rubrique-publications/livres-imprimes-numeriques" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03125559v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Rose" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Mellot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877815v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grailles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marcilloux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarrazin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4678" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159950v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424073v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Metz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05243543v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03064501v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enssib.fr" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154403v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brizay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3841" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131887v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088970v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3351" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566476v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476355v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355855v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088969v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Neveu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115784v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088973v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03439106v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rde.5047" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03439109v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Quillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154411v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089065v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851289v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599276v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910081v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chartes.psl.eu/fr/rubrique-publications/livres-imprimes-numeriques" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03125559v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Rose" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Mellot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877815v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grailles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marcilloux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarrazin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4678" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159950v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424073v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Metz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05243543v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03064501v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enssib.fr" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154403v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brizay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3841" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131887v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088970v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3351" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566476v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476355v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355855v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>