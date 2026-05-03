--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -263,174 +263,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classer les livres selon le Système figuré des connaissances humaines (1). Émergence et déclin des systèmes bibliographiques d’inspiration baconienne (1752-1812)</w:t>
+                <w:t xml:space="preserve">Classer les livres selon le Système figuré des connaissances humaines : émergence et déclin des systèmes bibliographiques d’inspiration baconienne (1752-1812). 1ère partie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches sur Diderot et sur l'Encyclopédie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, p. 203-223</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 48, Non spécifié. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rde.5047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01088973v1</w:t>
+                <w:t xml:space="preserve">hal-03439106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classer les livres selon le Système figuré des connaissances humaines : émergence et déclin des systèmes bibliographiques d’inspiration baconienne (1752-1812). 1ère partie</w:t>
+                <w:t xml:space="preserve">Classer les livres selon le Système figuré des connaissances humaines (1). Émergence et déclin des systèmes bibliographiques d’inspiration baconienne (1752-1812)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches sur Diderot et sur l'Encyclopédie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 48, Non spécifié. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, p. 203-223</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rde.5047⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03439106v1</w:t>
+                <w:t xml:space="preserve">halshs-01088973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fonds et collections de la bibliothèque municipale de Rouen</w:t>
               </w:r>
@@ -798,51 +798,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00599276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (5)</w:t>
+        <w:t xml:space="preserve">Ouvrages (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -907,421 +907,553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03910081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La bibliothèque municipale de Rouen.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Crowdsourcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Meynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lebarbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Alibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greslou Elisabeth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Neveu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions des archives contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9782813003850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17184/eac.9782813003850⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03125559v1</w:t>
+                <w:t xml:space="preserve">hal-05603880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dons d’archives et de bibliothèques. De l’intention à la contrepartie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Grailles</w:t>
+                <w:t xml:space="preserve">La bibliothèque municipale de Rouen.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Marcilloux</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Mellot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sous la direction de Marie-Françoise Rose. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PURH</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 979-10-240-1398-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Sarrazin</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-01877815v1</w:t>
+                <w:t xml:space="preserve">hal-03125559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classer les archives et les bibliothèques : mise en ordre et raisons classificatoires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Les dons d’archives et de bibliothèques. De l’intention à la contrepartie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Grailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Marcilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires de Rennes, pp.234, 2015, 978-2-7535-4063-7</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.240, 2018, Archives, histoire et société, 978-2-7535-7424-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01159950v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Classer les archives et les bibliothèques : mise en ordre et raisons classificatoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Grailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Marcilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sarrazin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, pp.234, 2015, 978-2-7535-4063-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guide des sources de l'histoire du féminisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Metz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes, pp.442, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00424073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1331,537 +1463,537 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le livre à Rouen vers 1500, état des connaissances et perspectives de recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claerr, Thierry; Lalou, Elisabeth; Levollant, Anne-Bénédicte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et femmes du livre à Rouen au XVIe siècle : Liber amicorum Petri Aquilonis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brepols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 31-37, 2025, Études Renaissantes, 978-2-503-61842-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05243543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labrosse, Henri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Antonutti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Figures de bibliothécaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENSSIB</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.153-154, 2020, Papiers, 978-2-37546-135-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03064501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les recueils de lieux communs au regard des sciences de l'information : un modèle pour la classification bibliographique et l'indexation matières ? (XVIe-XVIIIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brizay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Erudition et culture savante de l'Antiquité à l'époque moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.163-181, 2015, Histoire, 978-2-7535-3967-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01154403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalogues et classifications à l’âge de l’imprimé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l'argile au nuage : une archéologie des catalogues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des Cendres; Bibliothèque Mazarine, pp.63-78, 2015, 979-10-90853-05-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01131887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouveau patrimoine écrit en bibliothèque : les fonds de littérature jeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saupin, Guy, dir.; Morice, Jean-René, dir.; Vivier, Nadine, dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nouveaux patrimoines en Pays de la Loire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.614-630, 2013, coll. Art et société, 978-2-7535-2820-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01088970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Vita Christi du Pseudo-Bonaventure et un ‘lectionnaire' en français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aquilon (Pierre), Claerr (Thierry). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le berceau du livre imprimé : autour des incunables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, p. 107-130, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00566476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1871,167 +2003,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place de la Théologie dans les classifications bibliographiques françaises (XVIIe-XVIIIe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00476355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'héritage classificatoire de l'Ancien Régime : apogée et déclin de la classification des libraires de Paris dans les bibliothèques publiques du XIXe siècle ; le cas de la bibliothèque municipale de Rouen.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00355855v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId47"/>
+      <w:footerReference w:type="default" r:id="rId54"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2178,51 +2310,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088969v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Neveu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115784v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088973v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03439106v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rde.5047" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03439109v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Quillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154411v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089065v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851289v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599276v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910081v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chartes.psl.eu/fr/rubrique-publications/livres-imprimes-numeriques" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03125559v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Rose" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Mellot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877815v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grailles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marcilloux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarrazin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4678" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159950v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424073v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Metz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05243543v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03064501v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enssib.fr" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154403v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brizay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3841" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131887v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088970v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3351" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566476v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476355v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355855v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088969v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Neveu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115784v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03439106v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rde.5047" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088973v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03439109v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Quillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154411v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089065v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851289v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00599276v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03910081v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chartes.psl.eu/fr/rubrique-publications/livres-imprimes-numeriques" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603880v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Meynard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebarb&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Alibert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greslou Elisabeth" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eac.ac/books/9782813003850" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813003850" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03125559v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Rose" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Mellot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://purh.univ-rouen.fr/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877815v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grailles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Marcilloux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sarrazin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4678" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159950v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424073v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Metz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05243543v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03064501v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enssib.fr" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154403v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brizay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3841" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01131887v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088970v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3351" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566476v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476355v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355855v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>