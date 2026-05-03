--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -1104,187 +1104,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02525587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">LATTS’s stories: Exploring the infrastructuration of organizations, cities and societies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie November</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EASST Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02878983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">What does ‘mapping risks‘ mean in a risk society?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie November</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques urbains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306205v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02878983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrer l’anticipation dans le processus de décision en situation de crise extrême : de l’événement à la méthode</w:t>
               </w:r>
@@ -2939,1272 +2939,1553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05388263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Being close to risk. From proximity to connexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie November</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 7 (3), pp.273-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJSD.2004.005958⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Dubois-Maury J. et Chaline C. Les risques urbains (2002)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie November</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 48 (133), pp.93-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05428200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'autoroute intelligente au service de la sécurité routière : l'exemple de l'autoroute de contournement à Genève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie November</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 118 (3), pp.95-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/esp.118.0095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Risque, assurance et irréversibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andràs November</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie November</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, XLII-130, pp.161-179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ress.475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05388348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’incendie créateur de quartier ou comment le risque dynamise le territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie November</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 47 (132), pp.367-388. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/008087ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05428219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risque, assurance et irréversibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andràs November</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie November</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, XLII-130, pp.161-179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ress.475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05428223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un lieu en controverse, une controverse qui fait lieu(x)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. November</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 4 (193), pp.91-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de Dubois-Maury J. et Chaline C. Les risques urbains (2002)</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Being close to risk. From proximity to connexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie November</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 7 (3), pp.273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJSD.2004.005958⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05428239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un lieu en controverse : une controverse qui fait lieu(x)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie November</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina D’alessandro-Scarpari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 193, pp.91-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05428222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'autoroute intelligente au service de la sécurité routière : l'exemple de l'autoroute de contournement à Genève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie November</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, n o 118 (3), pp.95-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/esp.118.0095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05428221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un lieu en controverse : une controverse qui fait lieu(x)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie November</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina D’alessandro-Scarpari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4 (193), pp.91-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’incendie créateur de quartier ou comment le risque dynamise le territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie November</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 48 (133), pp.93-94</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 47 (132), pp.367-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/008087ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Valérie November</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion des risques en Suisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie November</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Territoires 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 9, pp.73-80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...43 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geography in Geneva : new trends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Crivelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJSD.2004.005958⟩</w:t>
+              <w:t xml:space="preserve">Geographica Helvetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 58 (3), pp.221-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gh-58-221-2003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Valerie November</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risques sous surveillance : une analyse géographique de l’utilisation de la vidéosurveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie November</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Klauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ruegg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJSD.2004.005958⟩</w:t>
+              <w:t xml:space="preserve">Éthique publique : Revue internationale d'éthique sociétale et gouvernementale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 4 (2), pp.153-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ethiquepublique.2203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Élisabeth Remy</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CCTV, Risk Management and Regulation Mechanisms in Publicly-Used Places: a Discussion Based on Swiss Examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ruegg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie November</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Klauser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/norois.799⟩</w:t>
+              <w:t xml:space="preserve">Surveillance and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 2 (2/3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24908/ss.v2i2/3.3386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...223 lines deleted...]
-                <w:t xml:space="preserve">Valérie November</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05428225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu de lecture de Dauphiné A., Risques et catastrophes: observer-spatialiser-comprendre-gérer (2001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie November</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 47 (132), pp.367-388. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2002, 46 (127), pp.106-107</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...227 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05428202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques sous surveillance : une analyse géographique de l’utilisation de la vidéosurveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie November</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4221,102 +4502,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ruegg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éthique publique : Revue internationale d'éthique sociétale et gouvernementale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 4 (2), pp.153-164. </w:t>
+              <w:t xml:space="preserve">, 2002, vol. 4, n° 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ethiquepublique.2203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">CCTV, Risk Management and Regulation Mechanisms in Publicly-Used Places: a Discussion Based on Swiss Examples</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05428228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CCTV, Risk Management and Regulation Mechanisms in Publicly-Used Places: a Discussion Based on Swiss Examples *</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ruegg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie November</w:t>
@@ -4346,331 +4627,50 @@
               <w:t xml:space="preserve">Surveillance and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 2 (2/3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24908/ss.v2i2/3.3386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...279 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05388349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4792,138 +4792,138 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie November</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 82 (4), pp.113-123</w:t>
+              <w:t xml:space="preserve">, 1994, 4, pp.113-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05428230v1</w:t>
+                <w:t xml:space="preserve">hal-05388358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques naturels et croissance urbaine: réflexion théorique sur la nature et le rôle du risque dans l'espace urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie November</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 4, pp.113-123</w:t>
+              <w:t xml:space="preserve">, 1994, 82 (4), pp.113-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05388358v1</w:t>
+                <w:t xml:space="preserve">hal-05428230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5194,220 +5194,289 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">RADAR, un outil de réflexivité spatio-temporel pour l'analyse de l'anticipation et des prises de décision dans un contexte de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Chevillot-Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Canovas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie November</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Winter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival international de géographie - 34e édition (FIG 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADFIG - Association pour le Développement du Festival International de Géographie, Sep 2023, Saint Die des Vosges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Very long-term storage infrastructures: projections into an unstable multi-century future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie November</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4S 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Society for Social Studies of Science, Nov 2023, Honolulu (Hawaii), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...58 lines deleted...]
-                <w:t xml:space="preserve">Thierry Winter</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keynote: overview of the SAPEA Evidence Review Report, with observations on strengths, possible limitations and gaps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie November</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Festival international de géographie - 34e édition (FIG 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADFIG - Association pour le Développement du Festival International de Géographie, Sep 2023, Saint Die des Vosges, France</w:t>
+              <w:t xml:space="preserve">Strategic crisis Management Expert Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Science Advice For Policy by European Academies (SAPEA), Mar 2022, visio - Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticipation et prise de décision en situation de crise: une analyse spatiale et temporelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie November</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5423,126 +5492,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque final de restitution de l'appel ANR Ouragans 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ANR, Nov 2022, Marne-la-Vallée, Cité Descartes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457160v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04457200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practices along the risk-crisis continuum: reconceptualising geographies of risk and crisis</w:t>
               </w:r>
@@ -6096,191 +6096,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CIRCLE : a co-designed experiment to map cascading effects during a flood in Paris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crisis management as an evolutive and adaptable infrastructure: a figure of the urban nexus?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie November</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Gueben-Veniere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie November</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAG 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01758893v1</w:t>
+                <w:t xml:space="preserve">halshs-01758895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crisis management as an evolutive and adaptable infrastructure: a figure of the urban nexus?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CIRCLE : a co-designed experiment to map cascading effects during a flood in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Gueben-Veniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie November</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Servane Gueben-Veniere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAG 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01758895v1</w:t>
+                <w:t xml:space="preserve">halshs-01758893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporalities in crisis rooms. The example of the CCZ, SGZDS in Paris</w:t>
               </w:r>
@@ -6355,165 +6355,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01758894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Peut-on penser les risques sans catastrophes ? Réflexion à partir de l’exposition Risk inSight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie November</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Arts/Sciences, conquêtes croisées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01175455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Habiter les risques, est-ce si catastrophique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie November</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival International de Géographie (FIG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Saint-Dié des Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175462v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01175455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation de l'information dans les situations de risques et de crises - présentation de l'ouvrage</w:t>
               </w:r>
@@ -6769,208 +6769,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comprendre la spatialité complexe des risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie November</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Résilience urbaine"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École normale supérieure, Jun 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Space Matters ! The spatiality of risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie November</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The disasters of the Others</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Bieleleld, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise, décision et incertitude : jusqu'où une approche interdisciplinaire est-elle possible dans le cadre de la gestion intégrée des risques naturels en montagne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. November</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8616,229 +8616,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Espaces, savoirs et incertitudes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie November</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina d'Alessandro-Scarpari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Charvolin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IBIS Press, 190p., 2005, 2-910728-48-X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02832557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Espaces ; savoirs et incertitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie November</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina d'Alessandro-Scapari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina d'Alessandro-Scapari</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florian Charvolin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ibis Press, pp.206, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Charvolin</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-00735047v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">hal-02832557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires du risque: Le risque comme objet de réflexion géographique</w:t>
               </w:r>
@@ -9368,50 +9368,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Risks, planning and socio-spatio-temporal differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie November</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peilin, Li; Roulleau-Berger, Laurence. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Risks and Disasters - New Experiences in China and Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.43-57, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01282467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Inquiry In Control Rooms – An Analysis Through The Lenses of Space, Time and Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie November</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9424,130 +9497,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Tapia; P. Antunes; V.A. Bañuls; K. Moore; J. Porto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCRAM 2016 Conference Proceedings – 13th International Conference on Information Systems for Crisis Response and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01394719v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01282467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions et possibilités d'un &amp;quot;urbanisme résilient&amp;quot; en zone inondable. Le cas des Ardoines, en région Parisienne</w:t>
               </w:r>
@@ -10392,50 +10392,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Social processes in natural disaster management. The case of recent floods in Switzerland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Reynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie November</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rostum J., November V., Varn J. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proactive Crisis Management of Urban Infrastructure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Planning and decisions processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie November</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rostum J, November V., Varn J. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proactive Crisis Management of Urban Infrastructure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Airport Surveillance between Public and Private Interests: CCTV at Geneva Airport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Klauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10461,216 +10620,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Salter M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politics at the Airport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Minnesota Press, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389194v1</w:t>
-              </w:r>
-[...157 lines deleted...]
-                <w:t xml:space="preserve">hal-05389195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorsque les risques résistent aux aménagements...</w:t>
               </w:r>
@@ -11728,51 +11728,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'espace d'une controverse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie November</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12086,1556 +12086,1556 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03766612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anticipation: État de l’art et enquêtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Gueben-Veniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie November</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Transition écologique et solidaire; CSFRS. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’anticipation en gestion de crise: Etat de l’art et besoins Rapport réalisé dans le cadre du Projet Sanctum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie November</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Gueben-Veniere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Transition écologique et solidaire / CSFRS. 2019, 74 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02879015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de recherche sur l'organisation gouvernementale pour la gestion des crises majeures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie November</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Azémar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Créton-Cazanave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LATTS. 2018, 103 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport final du programme de recherche EURIDICE 2015-2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie November</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Créton-Cazanave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Gueben-Veniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouck Adrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Reghezza-Zitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LATTS. 2018, 121 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle représentation cartographique des risques d'accidents majeurs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prisca Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie November</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Transition écologique et solidaire; CSFRS. 2019</w:t>
+              <w:t xml:space="preserve">2013, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une analyse du territoire sécurité des grandes manifestations contemporaines: le cas de l'Euro 2008 à Genève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie November</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Viot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Berthoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Pattaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EPFL, Switzerland. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05428204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseau-Lu: le mot pour explorer les territoires du risque. Cahier #2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Penelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie November</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">LATTS. 2018, 103 p</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ployon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Viot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cahiers de recherche du Groupe d'Etude de la Spatialité des Risques (ESpRi), EPFL, Switzerland. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...37 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05428205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aménagement publics éphémères et gestion du risque: le territoire sécurité des grandes manifestations contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Viot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbey Basile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie November</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Magali Reghezza-Zitt</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vodoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jemelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">LATTS. 2018, 121 p</w:t>
+              <w:t xml:space="preserve">Rapport de recherche ESpRi, CEAT, LITEP, LASUR. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Prisca Faure</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05428209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartes de dangers et aménagement du territoire - impacts des inondations en Suisse - Processus d'apprentissage, gestion du risque et aménagement du territoire. Action COST C19 &amp;quot;Proactive Crisis Management of Urban Infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Penelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reynald Delaloye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie November</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Reynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ruegg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Lausanne, Université de Fribourg et EPFL. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05428207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risques, inondations et territoires: réflexion théorique sur les effets territoriaux d'une inondation. Cahier #1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie November</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Penelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Viot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cahiers de recherche du Groupe d'Etude de la Spatialité des Risques (ESpRi), EPFL, Switzerland. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05428208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proactive Crisis Management of Urban Infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Rostum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie November</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Varn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruxelles. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vulnérabilité des infrastructures urbaines et gestion de crise: impacts et enseignements dans les cas de pannes électriques en Suisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie November</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Boulianne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EPFL Lausane. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05428206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proactive crisis management of urban infrastructure (2004-2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Rostum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie November</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2013, pp.23</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorn Vatn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008, pp.240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pour une analyse du territoire sécurité des grandes manifestations contemporaines: le cas de l'Euro 2008 à Genève</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00586177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risk in Situ: la prévention de situations de risques et de crises, diffuser, mobiliser et saisir l'information sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie November</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">EPFL, Switzerland. 2010</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Leanza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EPFL, UNDRR, RUIG, Switzerland. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05428210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vulnérabilité des infrastructures urbaines et gestion de crise. Rapport final élaboré dans le cadre de l'Action COST C19 &amp;quot;Proactive Crisis Management of Urban Infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie November</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Cahiers de recherche du Groupe d'Etude de la Spatialité des Risques (ESpRi), EPFL, Switzerland. 2009</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Reynard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Genève (Genève, Suisse). 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Reynald Delaloye</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05428212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidéosurveillance et risques dans l'espace à usage public. Représentations des risques, régulation sociale et liberté de mouvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ruegg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Flückiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie November</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Université de Lausanne, Université de Fribourg et EPFL. 2008</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Klauser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Travaux du CETEL no 55, Université de Genève. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...608 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Flückiger</w:t>
-[...54 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05428211v1</w:t>
-              </w:r>
-[...77 lines deleted...]
-                <w:t xml:space="preserve">hal-05428212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidéosurveillance: mécanismes de régulation dans l'espace à usage public. Rapport de recherche dans le cadre de l'Action Cost A14</w:t>
               </w:r>
@@ -13882,51 +13882,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04863614v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie November" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina Landstr&#246;m" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2024.103521" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05360507v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borraz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.252.0097" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05512660v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04373852v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Rey-Thibault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Gourain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie November" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.132.0006" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03948697v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuyu Yang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barroca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Weppe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Laffr&#233;chine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2022.106049" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04214990v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fassert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669877.2023.2259414" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03862252v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Az&#233;mar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Canovas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Chevillot-Miot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-5973.12440" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02528634v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheila Duarte-Collardelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Iasio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.098.0041" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02525587v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.18949" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306205v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0417" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02878983v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306210v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00826232v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/a45440" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00826225v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lane Stuart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Whatmore" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00045608.2013.754689" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00923795v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baumgartner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Smoker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00828781v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755968v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02005813v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Camacho-H&#252;bner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Latour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/d10409" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388254v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Penelas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00167487.2009.12094269" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388251v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbey Basile" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanja-Niriana Maksim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428233v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/a4194" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388255v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388252v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388258v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ruegg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Klauser" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/016393ar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428236v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Delaloye" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.140" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388260v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428234v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428237v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/014868ar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388263v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388348v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#224;s November" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.475" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428219v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/008087ar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428223v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670261v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. November" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Alessandro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth R&#233;my" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428200v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388271v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.118.0095" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388267v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2004.005958" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428239v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428222v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina D&#8217;alessandro-Scarpari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Remy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.799" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428221v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388346v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388269v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388351v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388354v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bailly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Crivelli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hussy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#233;vy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-58-221-2003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388356v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.2203" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428225v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24908/ss.v2i2/3.3386" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428202v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428228v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388349v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389523v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marco" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pigeon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schoeneich" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428230v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388358v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05453675v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05453869v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rutherford" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04457250v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371950v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04194734v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Chevillot-Miot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04457160v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04457200v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04457096v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04457108v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Hughey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02424790v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kamissoko" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazo Nastov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dolidon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42517-3_20" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04457076v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04457049v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04457025v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04456998v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758893v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Gueben-Veniere" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758895v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758894v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cr&#233;ton-Cazanave" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01175462v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01175455v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01175451v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812481v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812510v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812491v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812512v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812506v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558875v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Tacnet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Richard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00673543v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tacnet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Richard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819314v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510673v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Allon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Muller" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389229v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Reynard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luzius Thomi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barbisch" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389230v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389232v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389233v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Burton-Jeangros" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05389236v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05389238v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484782v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01696645v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chatzis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jeannot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ughetto" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282484v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Leanza," TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01175341v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793973v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755974v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05389184v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grosse" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735047v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Remy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina d'Alessandro-Scapari" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Charvolin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832557v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina d'Alessandro-Scarpari" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252230v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05389189v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albena Yaneva" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04863610v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Keck" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03767391v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Castagnino" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fayeton" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/gerer-les-crises-avec-les-media-sociaux/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02879009v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://6111.efoodconsult.be/puconmirest1989/kethnizy-241102.html" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01696919v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Gueben-Veni&#232;re" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394719v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282467v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416477v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois-Maury Jocelyne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282437v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282478v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01175414v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alter" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Botbol" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Martha" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Morel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00826377v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793974v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00756013v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00756017v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00527702v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05389192v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05389194v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05389197v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05389195v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05389199v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05389200v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05389207v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05389212v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05389202v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05389216v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05389215v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aud&#233;tat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kaufmann" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05389218v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371918v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05495046v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428197v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pitteloud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01175475v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428196v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388350v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina d'Alessandro" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02518041v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01341535v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766612v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Martinez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02879015v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306212v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04461940v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04461887v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Adrot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reghezza-Zitt" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00923791v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Faure" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428204v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kaufmann" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Berthoud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pattaroni" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428205v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428207v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428209v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vodoz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jemelin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428208v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05389188v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Rostum" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varn" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428206v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Boulianne" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00586177v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Galland" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorn Vatn" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428210v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Leanza" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428211v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fl&#252;ckiger" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428212v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428213v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04863614v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie November" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina Landstr&#246;m" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2024.103521" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05360507v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borraz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.252.0097" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05512660v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04373852v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Rey-Thibault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Gourain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie November" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.132.0006" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03948697v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuyu Yang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barroca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Weppe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Laffr&#233;chine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2022.106049" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04214990v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fassert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669877.2023.2259414" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03862252v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Az&#233;mar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Canovas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Chevillot-Miot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-5973.12440" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02528634v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheila Duarte-Collardelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Iasio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.098.0041" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02525587v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.18949" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02878983v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306205v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0417" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306210v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00826232v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/a45440" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00826225v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lane Stuart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Whatmore" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00045608.2013.754689" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00923795v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baumgartner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Smoker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00828781v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755968v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02005813v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Camacho-H&#252;bner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Latour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/d10409" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388254v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Penelas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00167487.2009.12094269" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388251v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbey Basile" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanja-Niriana Maksim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428233v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/a4194" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388255v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388252v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388258v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ruegg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Klauser" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/016393ar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428236v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Delaloye" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.140" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388260v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428234v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428237v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/014868ar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388263v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388267v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2004.005958" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428200v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388271v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.118.0095" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388348v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#224;s November" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.475" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428219v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/008087ar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428223v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670261v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. November" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Alessandro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth R&#233;my" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428239v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428222v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina D&#8217;alessandro-Scarpari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Remy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.799" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428221v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388346v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388269v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388351v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388354v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bailly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Crivelli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hussy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#233;vy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-58-221-2003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388356v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.2203" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428225v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24908/ss.v2i2/3.3386" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428202v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428228v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388349v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389523v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marco" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pigeon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schoeneich" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388358v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428230v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05453675v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05453869v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rutherford" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04457250v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04194734v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Chevillot-Miot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371950v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04457200v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04457160v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04457096v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04457108v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Hughey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02424790v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kamissoko" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazo Nastov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dolidon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42517-3_20" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04457076v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04457049v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04457025v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04456998v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758895v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Gueben-Veniere" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758893v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758894v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cr&#233;ton-Cazanave" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01175455v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01175462v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01175451v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812481v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812510v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812491v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812506v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812512v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558875v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Tacnet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Richard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00673543v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tacnet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Richard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819314v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510673v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Allon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Muller" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389229v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Reynard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luzius Thomi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barbisch" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389230v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389232v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389233v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Burton-Jeangros" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05389236v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05389238v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484782v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01696645v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chatzis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jeannot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ughetto" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282484v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Leanza," TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01175341v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793973v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755974v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05389184v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grosse" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832557v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina d'Alessandro-Scarpari" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Charvolin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735047v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Remy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina d'Alessandro-Scapari" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252230v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05389189v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albena Yaneva" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04863610v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Keck" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03767391v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Castagnino" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fayeton" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/gerer-les-crises-avec-les-media-sociaux/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02879009v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://6111.efoodconsult.be/puconmirest1989/kethnizy-241102.html" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01696919v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Gueben-Veni&#232;re" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282467v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394719v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416477v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois-Maury Jocelyne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282437v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282478v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01175414v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alter" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Botbol" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Martha" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Morel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00826377v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793974v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00756013v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00756017v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00527702v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05389192v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05389197v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05389195v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05389194v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05389199v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05389200v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05389207v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05389212v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05389202v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05389216v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05389215v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aud&#233;tat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kaufmann" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05389218v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371918v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05495046v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428197v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pitteloud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01175475v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428196v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388350v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina d'Alessandro" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02518041v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01341535v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766612v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Martinez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306212v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02879015v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04461940v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04461887v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Adrot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reghezza-Zitt" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00923791v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Faure" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428204v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kaufmann" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Berthoud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pattaroni" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428205v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428209v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vodoz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jemelin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428207v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428208v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05389188v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Rostum" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varn" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428206v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Boulianne" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00586177v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Galland" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorn Vatn" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428210v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Leanza" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428212v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428211v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fl&#252;ckiger" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428213v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>