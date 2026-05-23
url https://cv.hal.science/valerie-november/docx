--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -167,233 +167,233 @@
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.futures.2024.103521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-05512660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Studying long-term storage as material visions of the future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie November</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catharina Landström</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 166, pp.103521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.futures.2024.103521⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">hal-04863614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le temps des crises. Une histoire de la gestion des crises en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Borraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie November</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année Sociologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 252, pp.97-133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/anso.252.0097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360507v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-05512660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does a multi-risk approach help in understanding urban networks? Reflections on entangled dynamics based on two French cities and a Turkish metropolis</w:t>
               </w:r>
@@ -1104,187 +1104,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02525587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">What does ‘mapping risks‘ mean in a risk society?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie November</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Risques urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0417⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">LATTS’s stories: Exploring the infrastructuration of organizations, cities and societies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coutard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie November</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EASST Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 38 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02878983v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-02306205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrer l’anticipation dans le processus de décision en situation de crise extrême : de l’événement à la méthode</w:t>
               </w:r>
@@ -2116,278 +2116,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05388251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'effet Lully, un territoire à l'épreuve de l'inondation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie November</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Viot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Penelas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cosmopolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 17, pp.89-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Spatiality of Risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie November</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment and Planning A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 40 (7), pp.1523-1527. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1068/a4194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1068/a4194⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05428233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiality of Risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie November</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environment and Planning A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 40 (7), pp.1523-1527. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1068/a4194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05388255v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-05388252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du citoyen et de la « civilité ». Réflexions à partir de l’exemple de la vidéosurveillance</w:t>
               </w:r>
@@ -2837,51 +2837,51 @@
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/014868ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05428237v1</w:t>
+                <w:t xml:space="preserve">hal-05388263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le risque comme objet géographique</w:t>
               </w:r>
@@ -2915,1280 +2915,1280 @@
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/014868ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05388263v1</w:t>
+                <w:t xml:space="preserve">hal-05428237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un lieu en controverse : une controverse qui fait lieu(x)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie November</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina D’alessandro-Scarpari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 193, pp.91-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05428222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'autoroute intelligente au service de la sécurité routière : l'exemple de l'autoroute de contournement à Genève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie November</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, n o 118 (3), pp.95-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/esp.118.0095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05428221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un lieu en controverse : une controverse qui fait lieu(x)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie November</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina D’alessandro-Scarpari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4 (193), pp.91-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’incendie créateur de quartier ou comment le risque dynamise le territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie November</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 47 (132), pp.367-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/008087ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risque, assurance et irréversibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andràs November</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie November</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, XLII-130, pp.161-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ress.475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’incendie créateur de quartier ou comment le risque dynamise le territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie November</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 47 (132), pp.367-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/008087ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05428219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risque, assurance et irréversibilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andràs November</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie November</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, XLII-130, pp.161-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ress.475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05428223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Being close to risk. From proximity to connexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie November</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 7 (3), pp.273-286. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJSD.2004.005958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05388267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un lieu en controverse, une controverse qui fait lieu(x)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. November</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Rémy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4 (193), pp.91-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de Dubois-Maury J. et Chaline C. Les risques urbains (2002)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie November</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 48 (133), pp.93-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05428200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'autoroute intelligente au service de la sécurité routière : l'exemple de l'autoroute de contournement à Genève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie November</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 118 (3), pp.95-111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/esp.118.0095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05388271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...354 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Being close to risk. From proximity to connexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie November</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 7 (3), pp.273. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJSD.2004.005958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05428239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...47 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geography in Geneva : new trends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Crivelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/norois.799⟩</w:t>
+              <w:t xml:space="preserve">Geographica Helvetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 58 (3), pp.221-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gh-58-221-2003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...280 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05388354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion des risques en Suisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie November</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 9, pp.73-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05388351v1</w:t>
-              </w:r>
-[...132 lines deleted...]
-                <w:t xml:space="preserve">hal-05388354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques sous surveillance : une analyse géographique de l’utilisation de la vidéosurveillance</w:t>
               </w:r>
@@ -5686,601 +5686,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Risques telluriques et gestion en période de crise (Le Teil, Strasbourg, Mayotte): commentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie November</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prospective Terre Solide 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSU CNRS, Oct 2020, En visio - Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Resilience of Interconnected Infrastructures and Systems: the RESIIST project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Kamissoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blazo Nastov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Dolidon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAT 2019 - 1st International Conference on Applied Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Quito, Ecuador. p.257-270, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-42517-3_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What does &amp;quot;mapping risks&amp;quot; mean in a risk society ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie November</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Disaster Prevention and Management Seminar Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, School of Environment, University of Auckland, Feb 2020, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Valérie November</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When research meets practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie November</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prospective Terre Solide 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSU CNRS, Oct 2020, En visio - Paris, France</w:t>
+              <w:t xml:space="preserve">16th International Conference on Informations Systems for Crisis Response and Management (ISCRAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISCRAM Association, Apr 2019, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des risques à la crise: concilier héritage et anticipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie November</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Days 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Est, Nov 2019, Marne-la-Vallée, Cité Descartes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crisis management as an evolutive and adaptable infrastructure: a figure of the urban nexus?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CIRCLE : a co-designed experiment to map cascading effects during a flood in Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Gueben-Veniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie November</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Servane Gueben-Veniere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAG 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01758895v1</w:t>
+                <w:t xml:space="preserve">halshs-01758893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CIRCLE : a co-designed experiment to map cascading effects during a flood in Paris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crisis management as an evolutive and adaptable infrastructure: a figure of the urban nexus?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie November</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Gueben-Veniere</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie November</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAG 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01758893v1</w:t>
+                <w:t xml:space="preserve">halshs-01758895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporalities in crisis rooms. The example of the CCZ, SGZDS in Paris</w:t>
               </w:r>
@@ -6355,227 +6355,227 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01758894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Habiter les risques, est-ce si catastrophique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie November</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival International de Géographie (FIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Saint-Dié des Vosges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01175462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Peut-on penser les risques sans catastrophes ? Réflexion à partir de l’exposition Risk inSight</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie November</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Arts/Sciences, conquêtes croisées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Habiter les risques, est-ce si catastrophique ?</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circulation de l'information dans les situations de risques et de crises - présentation de l'ouvrage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie November</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival International de Géographie (FIG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Saint-Dié des Vosges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...67 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6907,351 +6907,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00812512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">EXPERTISE, DECISION et INCERTITUDE. Jusqu'où une approche interdisciplinaire est-elle possible dans le cadre de la gestion intégrée des risques naturels en montagne?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie November</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque OPDE 2010 INRA Montpellier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Expertise, décision et incertitude : jusqu'où une approche interdisciplinaire est-elle possible dans le cadre de la gestion intégrée des risques naturels en montagne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. November</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Outils Pour Décider Ensemble 2010 (OPDE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Montpellier, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00558875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expertise, décision et incertitude dans le cadre de la gestion intégrée des risques naturels en montagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie November</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Batton-Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPDE 2010 Aide à la décision et gouvernance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00673543v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-01819314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7269,103 +7269,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The RESIIST project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Kamissoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blazo Nastov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Allon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chapurlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WISG 2019 - Workshop Interdisciplinaire sur la Sécurité Globale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France. 2019</w:t>
@@ -8616,229 +8616,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Espaces ; savoirs et incertitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie November</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina d'Alessandro-Scapari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Charvolin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ibis Press, pp.206, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00735047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Espaces, savoirs et incertitudes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie November</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina d'Alessandro-Scarpari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Charvolin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IBIS Press, 190p., 2005, 2-910728-48-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832557v1</w:t>
-              </w:r>
-[...99 lines deleted...]
-                <w:t xml:space="preserve">halshs-00735047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires du risque: Le risque comme objet de réflexion géographique</w:t>
               </w:r>
@@ -8878,606 +8878,692 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05252230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (28)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réserves d’architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie November</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paul Landauer (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stock: architectures de survie et de transmission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édition du Pavillon de l’Arsenal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 320 p., 2026, 978-2-35487-088-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Question of Typology: Spatial Strategies for Long-Term Futures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie November</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albena Yaneva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vis-a-Vis Studies in Art and Architecture Series. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture Stores: The Architecture of Collections (edited by Susan Holden and Ashley Paine)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préparer les réserves aux risques d’inondation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Keck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie November</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses du réel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beltrame T. et Kreplak Y. Les réserves des musées – Ecologies des collections</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.273-286, 2024, 978-2-37896-491-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04863610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d'un dispositif de recueil de données synchronisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie November</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Castagnino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Fayeton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rizza Caroline; Bubendorff Sandrine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérer les crises avec les media sociaux ? Une approche pluridisciplinaire et professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses des Mines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.103-114, 2022, Collection Sciences Sociales</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03767391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’empreinte du risque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie November</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tissot, Karine, Velardi, Marie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livre 1 Monographie (2006-2019) - Livre 2 Atlas de Terre-Mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'APAGE / Infolio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02879009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion de crise : une infrastructure à part entière ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie November</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Gueben-Venière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Konstantinos Chatzis, Gilles Jeannot, Valérie November, Pascal Ughetto (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les métamorphoses des infrastructures, entre béton et numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.301-320, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risks, planning and socio-spatio-temporal differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie November</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peilin, Li; Roulleau-Berger, Laurence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Risks and Disasters - New Experiences in China and Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.43-57, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01282467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inquiry In Control Rooms – An Analysis Through The Lenses of Space, Time and Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie November</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9497,938 +9583,938 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Tapia; P. Antunes; V.A. Bañuls; K. Moore; J. Porto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCRAM 2016 Conference Proceedings – 13th International Conference on Information Systems for Crisis Response and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01394719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions et possibilités d'un &amp;quot;urbanisme résilient&amp;quot; en zone inondable. Le cas des Ardoines, en région Parisienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Créton-Cazanave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dubois-Maury Jocelyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie November</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Rudolf. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les villes à la croisée des stratégies globales et locales des enjeux climatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université Laval (PUL), pp.101-131, 2016, 978-2-7637-2874-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01416477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informing and Deciding in a Context of Uncertainty, Risk and Crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie November</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Palen, L. ; Buscher, M. ; Comes, T. ; Hughes, A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings- The 12th International Conference on Information Systems for Crisis Response and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2015, 978-82-7117-788-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01282437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risque et espace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie November</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de la pensée écologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de France, 2015, 978-2-13-058696-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01282478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risqué? 10 histoires vraies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Alter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Botbol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Martha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie November</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risqué? 10 histoires vraies.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. du Pommier/Etablissement public du Palais de la découverte et de la Cité des sciences et de l’industrie., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La spatialité des risques dans une société du risque et après</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie November</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Bourg, Pierre-Benoît Joly, Alain Kaufmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du risque à la menace. Penser la catastrophe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.277-287, 2013, L'écologie en questions, 978-2-13-060631-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00826377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie November</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathilde Gralepois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Face aux risques d'inondation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions rue d'Ulm, n.p., 2012, Sciences durables, 978-2-7288-0478-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00793974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques des pandémies. De la détection des risques à l'action publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie November</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier THIERY, Sophie HOUDART. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humains, Non-Humains. Comment repeupler les sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, pp.101-110, 2011, 9782707165190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'empreinte des risques : éléments de compréhension de la spatialité des risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie November</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie November, Marion Penelas, Pascal Viot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Habiter les territoires à risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Polytechniques et Universitairs Romandes, pp.19-37, 2011, Espace en société, 978-2-88074-937-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00756013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Politiques des pandémies. De la détection des risques à l'action publique</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartografare la conoscenza del rischio nel tempo e nello spazio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie November</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...71 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Penelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ployon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emanuela Casti ; Jacques Lévy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sfide cartografiche : Movimento partecipazione rischio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ancona : Il lavoro editoriale università, pp.273-284, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00527702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques territorialisés ou territoires du risque ? Réflexion géographique autour de la relation risque-territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie November</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques et territoires. Etat des lieux (dir. Coanus Th. et al.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. Lavoisier, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social processes in natural disaster management. The case of recent floods in Switzerland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Reynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10448,146 +10534,146 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rostum J., November V., Varn J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proactive Crisis Management of Urban Infrastructure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Planning and decisions processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie November</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rostum J, November V., Varn J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proactive Crisis Management of Urban Infrastructure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Airport Surveillance between Public and Private Interests: CCTV at Geneva Airport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Klauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10620,219 +10706,219 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Salter M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politics at the Airport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Minnesota Press, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La &amp;quot;mise en espace&amp;quot; progressive des risques ou comment la géographie humaine rend compte des risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie November</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Burton-Jeangros C.; Grosse Ch.; November V. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Face au risque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éd. Médecine et Hygiène, pp.117-135, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorsque les risques résistent aux aménagements...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie November</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Lolive; Olivier Soubeyran. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'émergence des Cosmopolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. La Découverte, pp.165-177, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sécurité est l'affaire de tous: accompagnement d'une campagne de réduction des risques et promotion de la vigilance collective en entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10852,73 +10938,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Roux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vigilance active: une expérience partagée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUSE, pp.110-126, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance et vigilance dans la sécurité routière: l'exemple de l'autoroute de contournement à Genève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Klauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10951,365 +11037,365 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Roux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vigilance active: une expérience partagée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUSE, pp.34-45, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'empreinte de la menace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie November</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inès Lamunière. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Habiter la menace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PPUR, pp.27-32, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment comprendre la territorialité des risques climatiques ? Quelques clés de compréhension issues de la géographie humaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie November</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Lamarre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur les risques climatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Belin, pp.106-113, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Négocier les risques: acteurs, expertises et territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Audétat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie November</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Da Cunha, P. Koepfel, J-P Leresche, S. Narath. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux du développement urbain durable, transformations urbaines, gestion des ressources et gouvernance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Polytechniques et Universitaires Romandes (PPUR), pp.425-444, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le risque aurait-il une dimension cachée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie November</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genève XXIe siècle: 21 défis et 21 talents pour les relever</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. Edito, pp.196-199, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05389218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11319,91 +11405,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Latour et les géographes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie November</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11413,405 +11499,405 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi les banques de graines et l’enfouissement des déchets nucléaires en disent tant sur nos visions du futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie November</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Gardiens du risque. Documentaire scientifique. Version courte (15')</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie November</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pitteloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe d'Etude de la Spatialité des Risques (ESpRi), EPFL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05428197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mais qui est derrière la camera? Usages et paradoxes de la vidéosurveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie November</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, 46 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Gardiens du risque. Documentaire scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Pitteloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie November</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe d'Etude de la Spatialité des Risques (ESpRi), EPFL, https://www.youtube.com/watch?v=CgxUDyp_Akc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05428196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'espace d'une controverse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie November</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05388350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11821,166 +11907,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crisis management as an evolutive and adaptable infrastructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Gueben-Venière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie November</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02518041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que signifie « cartographier les risques » dans une société du risque ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie November</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01341535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11990,139 +12076,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan du projet UrbaRiskLab (URL). Retour d’expérience sur un projet Tremplin I-Site Future (2018-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Azémar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie November</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Gustave Eiffel - LATTS CNRS. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03766612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anticipation: État de l’art et enquêtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Gueben-Veniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12135,73 +12221,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie November</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Transition écologique et solidaire; CSFRS. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’anticipation en gestion de crise: Etat de l’art et besoins Rapport réalisé dans le cadre du Projet Sanctum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie November</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12214,73 +12300,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Gueben-Veniere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Transition écologique et solidaire / CSFRS. 2019, 74 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02879015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de recherche sur l'organisation gouvernementale pour la gestion des crises majeures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie November</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12302,73 +12388,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Créton-Cazanave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LATTS. 2018, 103 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final du programme de recherche EURIDICE 2015-2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie November</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12377,1365 +12463,1365 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Créton-Cazanave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Gueben-Veniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouck Adrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Reghezza-Zitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LATTS. 2018, 121 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Reghezza-Zitt</w:t>
+                <w:t xml:space="preserve">hal-04461887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle représentation cartographique des risques d'accidents majeurs?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prisca Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie November</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, pp.23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une analyse du territoire sécurité des grandes manifestations contemporaines: le cas de l'Euro 2008 à Genève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie November</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Viot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Berthoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Pattaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">LATTS. 2018, 121 p</w:t>
+              <w:t xml:space="preserve">EPFL, Switzerland. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Prisca Faure</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05428204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseau-Lu: le mot pour explorer les territoires du risque. Cahier #2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Penelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie November</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ployon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Viot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cahiers de recherche du Groupe d'Etude de la Spatialité des Risques (ESpRi), EPFL, Switzerland. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05428205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vulnérabilité des infrastructures urbaines et gestion de crise: impacts et enseignements dans les cas de pannes électriques en Suisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie November</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Boulianne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EPFL Lausane. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05428206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proactive crisis management of urban infrastructure (2004-2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Rostum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie November</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2013, pp.23</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorn Vatn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008, pp.240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00586177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartes de dangers et aménagement du territoire - impacts des inondations en Suisse - Processus d'apprentissage, gestion du risque et aménagement du territoire. Action COST C19 &amp;quot;Proactive Crisis Management of Urban Infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Penelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reynald Delaloye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie November</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Reynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ruegg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Lausanne, Université de Fribourg et EPFL. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05428207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aménagement publics éphémères et gestion du risque: le territoire sécurité des grandes manifestations contemporaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luca Pattaroni</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbey Basile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie November</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vodoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jemelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">EPFL, Switzerland. 2010</w:t>
+              <w:t xml:space="preserve">Rapport de recherche ESpRi, CEAT, LITEP, LASUR. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05428209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risques, inondations et territoires: réflexion théorique sur les effets territoriaux d'une inondation. Cahier #1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie November</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Penelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Viot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cahiers de recherche du Groupe d'Etude de la Spatialité des Risques (ESpRi), EPFL, Switzerland. 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05428208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proactive Crisis Management of Urban Infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Rostum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie November</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Cahiers de recherche du Groupe d'Etude de la Spatialité des Risques (ESpRi), EPFL, Switzerland. 2009</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Varn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruxelles. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risk in Situ: la prévention de situations de risques et de crises, diffuser, mobiliser et saisir l'information sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie November</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Leanza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EPFL, UNDRR, RUIG, Switzerland. 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Barbey Basile</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05428210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidéosurveillance et risques dans l'espace à usage public. Représentations des risques, régulation sociale et liberté de mouvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ruegg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Flückiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie November</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Rapport de recherche ESpRi, CEAT, LITEP, LASUR. 2008</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Klauser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Travaux du CETEL no 55, Université de Genève. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05428211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vulnérabilité des infrastructures urbaines et gestion de crise. Rapport final élaboré dans le cadre de l'Action COST C19 &amp;quot;Proactive Crisis Management of Urban Infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie November</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Reynard</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Genève (Genève, Suisse). 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05428212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidéosurveillance: mécanismes de régulation dans l'espace à usage public. Rapport de recherche dans le cadre de l'Action Cost A14</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie November</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ruegg</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Université de Lausanne, Université de Fribourg et EPFL. 2008</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Klauser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Genève (Genève, Suisse); Université de Fribourg (Fribourg, Suisse). 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...714 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05428213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId294"/>
+      <w:footerReference w:type="default" r:id="rId296"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13882,51 +13968,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04863614v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie November" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina Landstr&#246;m" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2024.103521" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05360507v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borraz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.252.0097" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05512660v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04373852v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Rey-Thibault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Gourain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie November" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.132.0006" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03948697v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuyu Yang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barroca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Weppe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Laffr&#233;chine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2022.106049" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04214990v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fassert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669877.2023.2259414" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03862252v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Az&#233;mar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Canovas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Chevillot-Miot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-5973.12440" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02528634v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheila Duarte-Collardelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Iasio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.098.0041" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02525587v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.18949" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02878983v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306205v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0417" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306210v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00826232v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/a45440" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00826225v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lane Stuart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Whatmore" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00045608.2013.754689" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00923795v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baumgartner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Smoker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00828781v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755968v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02005813v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Camacho-H&#252;bner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Latour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/d10409" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388254v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Penelas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00167487.2009.12094269" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388251v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbey Basile" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanja-Niriana Maksim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428233v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/a4194" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388255v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388252v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388258v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ruegg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Klauser" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/016393ar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428236v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Delaloye" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.140" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388260v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428234v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428237v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/014868ar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388263v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388267v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2004.005958" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428200v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388271v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.118.0095" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388348v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#224;s November" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.475" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428219v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/008087ar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428223v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670261v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. November" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Alessandro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth R&#233;my" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428239v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428222v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina D&#8217;alessandro-Scarpari" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Remy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.799" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428221v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388346v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388269v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388351v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388354v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bailly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Crivelli" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hussy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#233;vy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-58-221-2003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388356v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.2203" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428225v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24908/ss.v2i2/3.3386" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428202v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428228v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388349v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389523v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marco" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pigeon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schoeneich" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388358v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428230v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05453675v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05453869v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rutherford" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04457250v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04194734v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Chevillot-Miot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371950v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04457200v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04457160v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04457096v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04457108v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Hughey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02424790v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kamissoko" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazo Nastov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dolidon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42517-3_20" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04457076v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04457049v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04457025v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04456998v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758895v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Gueben-Veniere" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758893v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758894v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cr&#233;ton-Cazanave" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01175455v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01175462v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01175451v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812481v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812510v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812491v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812506v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812512v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558875v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Tacnet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Richard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00673543v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tacnet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Richard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819314v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510673v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Allon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Muller" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389229v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Reynard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luzius Thomi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barbisch" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389230v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389232v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389233v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Burton-Jeangros" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05389236v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05389238v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484782v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01696645v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chatzis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jeannot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ughetto" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282484v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Leanza," TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01175341v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793973v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755974v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05389184v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grosse" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832557v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina d'Alessandro-Scarpari" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Charvolin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735047v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Remy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina d'Alessandro-Scapari" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252230v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05389189v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albena Yaneva" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04863610v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Keck" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03767391v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Castagnino" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fayeton" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/gerer-les-crises-avec-les-media-sociaux/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02879009v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://6111.efoodconsult.be/puconmirest1989/kethnizy-241102.html" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01696919v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Gueben-Veni&#232;re" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282467v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394719v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416477v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois-Maury Jocelyne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282437v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282478v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01175414v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alter" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Botbol" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Martha" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Morel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00826377v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793974v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00756013v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00756017v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00527702v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05389192v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05389197v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05389195v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05389194v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05389199v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05389200v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05389207v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05389212v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05389202v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05389216v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05389215v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aud&#233;tat" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kaufmann" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05389218v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371918v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05495046v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428197v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pitteloud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01175475v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428196v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388350v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina d'Alessandro" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02518041v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01341535v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766612v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Martinez" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306212v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02879015v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04461940v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04461887v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Adrot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reghezza-Zitt" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00923791v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Faure" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428204v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kaufmann" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Berthoud" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pattaroni" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428205v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428209v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vodoz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jemelin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428207v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428208v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05389188v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Rostum" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varn" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428206v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Boulianne" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00586177v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Galland" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorn Vatn" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428210v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Leanza" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428212v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428211v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fl&#252;ckiger" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428213v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05512660v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie November" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catharina Landstr&#246;m" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.futures.2024.103521" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04863614v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05360507v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borraz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anso.252.0097" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04373852v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Rey-Thibault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Gourain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie November" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.132.0006" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03948697v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuyu Yang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barroca" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Weppe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Laffr&#233;chine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2022.106049" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04214990v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fassert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13669877.2023.2259414" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03862252v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Az&#233;mar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Canovas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Chevillot-Miot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-5973.12440" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02528634v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheila Duarte-Collardelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Iasio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.098.0041" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02525587v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lecacheux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.18949" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306205v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0417" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02878983v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306210v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00826232v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/a45440" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00826225v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lane Stuart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Whatmore" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00045608.2013.754689" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00923795v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Baumgartner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Smoker" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00828781v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755968v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02005813v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Camacho-H&#252;bner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Latour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/d10409" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388254v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Penelas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00167487.2009.12094269" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388251v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbey Basile" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanja-Niriana Maksim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388252v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428233v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/a4194" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388255v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388258v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ruegg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Klauser" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/016393ar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428236v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reynald Delaloye" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.140" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388260v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428234v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388263v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/014868ar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428237v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428222v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina D&#8217;alessandro-Scarpari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Remy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.799" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428221v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.118.0095" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388346v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388269v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/008087ar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388348v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#224;s November" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.475" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428219v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428223v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388267v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2004.005958" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670261v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. November" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Alessandro" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth R&#233;my" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428200v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388271v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428239v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388354v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bailly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Crivelli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hussy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#233;vy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-58-221-2003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388351v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388356v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ethiquepublique.2203" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428225v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24908/ss.v2i2/3.3386" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428202v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428228v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388349v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00389523v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marco" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pigeon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schoeneich" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388358v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428230v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05453675v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05453869v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rutherford" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04457250v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04194734v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Chevillot-Miot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371950v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04457200v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04457160v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04457096v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04457108v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erin Hughey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04457049v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02424790v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kamissoko" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazo Nastov" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dolidon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42517-3_20" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04457076v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04456998v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04457025v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758893v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Gueben-Veniere" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758895v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758894v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cr&#233;ton-Cazanave" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01175462v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01175455v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01175451v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812481v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812510v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812491v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812506v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812512v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819314v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tacnet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Richard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Batton-Hubert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558875v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Tacnet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Richard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00673543v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510673v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Allon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Muller" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389229v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Reynard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luzius Thomi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barbisch" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389230v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389232v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389233v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Burton-Jeangros" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05389236v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05389238v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484782v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01696645v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Chatzis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Jeannot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ughetto" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282484v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Leanza," TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01175341v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793973v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755974v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05389184v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Grosse" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735047v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Remy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina d'Alessandro-Scapari" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Charvolin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832557v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina d'Alessandro-Scarpari" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252230v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05620551v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pavillon-arsenal.com/fr/edition-e-boutique/13346-stock.html" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05389189v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albena Yaneva" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04863610v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Keck" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03767391v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Castagnino" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fayeton" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/gerer-les-crises-avec-les-media-sociaux/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02879009v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://6111.efoodconsult.be/puconmirest1989/kethnizy-241102.html" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01696919v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Gueben-Veni&#232;re" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282467v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01394719v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416477v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois-Maury Jocelyne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282437v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282478v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01175414v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alter" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Botbol" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Martha" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Morel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00826377v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00793974v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00756017v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00756013v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00527702v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05389192v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05389197v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05389195v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05389194v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05389200v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05389199v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05389207v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05389212v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05389202v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05389216v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05389215v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aud&#233;tat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kaufmann" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05389218v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371918v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05495046v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428197v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Pitteloud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01175475v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428196v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05388350v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina d'Alessandro" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02518041v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01341535v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03766612v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Martinez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306212v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02879015v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04461940v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04461887v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Adrot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reghezza-Zitt" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00923791v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Faure" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428204v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kaufmann" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Berthoud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pattaroni" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428205v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428206v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Boulianne" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00586177v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Galland" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Rostum" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorn Vatn" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428207v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428209v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vodoz" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jemelin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428208v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05389188v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Varn" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428210v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Leanza" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428211v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fl&#252;ckiger" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428212v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05428213v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>