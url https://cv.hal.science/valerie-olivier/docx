--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -505,403 +505,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">History of breeding programmes for fungus resistant grape varieties in Europe, France and the Occitanie region</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Farm buildings and agri-food transitions in Southern France: mapping dynamics using a stakeholder-based diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Hannin</w:t>
+                <w:t xml:space="preserve">Orlane Rouquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Samsom</w:t>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Pouzenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/IVES-TR.2024.8262⟩</w:t>
+              <w:t xml:space="preserve">Geography and Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (1), pp.108-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geosus.2023.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04699298v1</w:t>
+                <w:t xml:space="preserve">hal-04322057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leviers et freins à l’adoption des nouvelles variétés de vigne par les producteurs : un cas d’étude sur un territoire pilote du Nord-Est des États-Unis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Foued Cheriet</w:t>
+                <w:t xml:space="preserve">History of breeding programmes for fungus resistant grape varieties in Europe, France and the Occitanie region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Paire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Dolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Chervin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Olivier</w:t>
+                <w:t xml:space="preserve">Alain Samsom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 September 2024, pp.8262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/IVES-TR.2024.8262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04557292v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farm buildings and agri-food transitions in Southern France: mapping dynamics using a stakeholder-based diagnosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Orlane Rouquier</w:t>
+                <w:t xml:space="preserve">Leviers et freins à l’adoption des nouvelles variétés de vigne par les producteurs : un cas d’étude sur un territoire pilote du Nord-Est des États-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Perrin</w:t>
+                <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Pouzenc</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Chervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geography and Sustainability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 190, pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322057v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04557292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resumption of the planting of grapevine varieties in France, referred to as &amp;quot;disease-resistant</w:t>
               </w:r>
@@ -913,51 +913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Dolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Paire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1311,51 +1311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frayssignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouzenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Systèmes alimentaires / Food Systems 2021, n° 6, 6, pp.119-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1402,51 +1402,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relocalisation de l’agriculture : entre dimension spatiale et représentations des acteurs. Le cas des circuits courts collectifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frayssignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouzenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1493,51 +1493,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors of microinflammation in non-diabetic chronic kidney disease: a pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1718,51 +1718,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frayssignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2124,64 +2124,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce qui fait ressource en espace rural ? : Réflexions à partir des activités touristiques de Rocamadour (département du Lot, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouzenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 55 (155), pp.215-235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2215,90 +2215,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversification des modèles de qualité territorialisée des produits agroalimentaires : risque ou opportunité pour les terroirs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouzenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pilleboue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2394,51 +2394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frayssignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Emmanuelle Fiamor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouzenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2597,64 +2597,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMAP et Points de Vente Collectifs de Producteurs : questions sur leur essor en Midi-Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouzenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pilleboue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2741,77 +2741,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunities and challenges in the adoption of new grape varieties by producers: a case study from the Northeastern United</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2866,77 +2866,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunities and challenges in the adoption of new grape varieties by producers: a case study from the Northeastern United States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3237,73 +3237,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Moncé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">Journée Nationale des Professionnels Poules Pondeuses et OEufs de consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Pacé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01977618v1</w:t>
+                <w:t xml:space="preserve">hal-02785029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception par les consommateurs des qualités de l’oeuf de poule produit dans un élevage en agroforesterie</w:t>
               </w:r>
@@ -3358,73 +3358,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Moncé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Nationale des Professionnels Poules Pondeuses et OEufs de consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Pacé, France</w:t>
+              <w:t xml:space="preserve">12èmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785029v1</w:t>
+                <w:t xml:space="preserve">hal-01977618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vin-environnement-santé-justice : Analyse d’une controverse autour du vin bio et de la biodynamie et du rôle du consommateur-citoyen</w:t>
               </w:r>
@@ -3821,51 +3821,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de recherche Programme de recherche interdisciplinaire VEDEMIP : &amp;quot;Valoriser les productions locales : l’enchevêtrement des démarches et ses conséquences sur le développement agricole et rural de Midi-Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Emmanuelle Fiamor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouzenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4005,51 +4005,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations de proximité agriculteurs-consommateurs : points de vente collectifs et AMAP en Midi-Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouzenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve-Anne Bühler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4217,51 +4217,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E6A3E691"/>
+    <w:nsid w:val="0EDD41F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4448,51 +4448,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-olivier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4724-2619" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132859v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Dolet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Maza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffroy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Le Fur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2026.60.1.9456" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04774159v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier-Salvagnac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Regolo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Menard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Giraudou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol93-art04-GB" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699298v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Samsom" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.8262" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557292v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Cheriet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04322057v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Rouquier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pouzenc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geosus.2023.10.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709331v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Geffroy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.8261" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582244v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier Salvagnac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol93-art04" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091312v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nougar&#232;de" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Diot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Samson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.12862" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514465v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Fiamor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frayssignes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12705-5.p.0119" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323988v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18584" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551974v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dunyach-Remy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corbeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cristol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sutra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-020-01803-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605025v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legagneux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5132" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685359v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guibert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07196-9.p.0051" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107860v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pauly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632668v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Tien N'Guyen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sans" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sautier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duteurtre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651705v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568903v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1007382ar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697840v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pilleboue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03565138v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-95809-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95809-1_1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785417v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/le-nouveau-capitalisme-agricole--9782724621358.htm" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568900v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746428v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344025v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03524152v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Girard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787938v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977618v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Montian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pichon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Monc&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785029v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793891v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795512v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794170v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194990v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Carr&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842518v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791121v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620990v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne B&#252;hler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Fontorbes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-olivier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4724-2619" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132859v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Dolet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Maza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffroy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Le Fur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2026.60.1.9456" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04774159v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier-Salvagnac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Regolo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Menard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Giraudou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol93-art04-GB" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04322057v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Rouquier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pouzenc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geosus.2023.10.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699298v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Samsom" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.8262" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557292v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Cheriet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709331v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Geffroy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.8261" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582244v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier Salvagnac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol93-art04" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091312v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nougar&#232;de" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Diot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Samson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.12862" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514465v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Fiamor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frayssignes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12705-5.p.0119" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323988v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18584" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551974v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dunyach-Remy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corbeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cristol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sutra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-020-01803-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605025v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legagneux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5132" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685359v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guibert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07196-9.p.0051" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107860v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pauly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632668v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Tien N'Guyen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sans" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sautier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duteurtre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651705v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568903v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1007382ar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697840v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pilleboue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03565138v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-95809-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95809-1_1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785417v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/le-nouveau-capitalisme-agricole--9782724621358.htm" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568900v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746428v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344025v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03524152v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Girard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787938v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785029v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Montian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pichon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Monc&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977618v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793891v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795512v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794170v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194990v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Carr&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842518v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791121v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620990v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne B&#252;hler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Fontorbes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>