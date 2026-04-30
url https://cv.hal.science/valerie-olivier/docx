--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -388,261 +388,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05132859v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability of Geographical Indications (GIs) in the context of the diversification of agricultural activities in local areas</w:t>
+                <w:t xml:space="preserve">Farm buildings and agri-food transitions in Southern France: mapping dynamics using a stakeholder-based diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Orlane Rouquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coline Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Pouzenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucie Giraudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 93, pp.43-58. </w:t>
+              <w:t xml:space="preserve">Geography and Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (1), pp.108-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol93-art04-GB⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geosus.2023.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04774159v1</w:t>
+                <w:t xml:space="preserve">hal-04322057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farm buildings and agri-food transitions in Southern France: mapping dynamics using a stakeholder-based diagnosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sustainability of Geographical Indications (GIs) in the context of the diversification of agricultural activities in local areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orlane Rouquier</w:t>
+                <w:t xml:space="preserve">Julie Regolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Perrin</w:t>
+                <w:t xml:space="preserve">Aya Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Pouzenc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t>
+                <w:t xml:space="preserve">Lucie Giraudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geography and Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5 (1), pp.108-120. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 93, pp.43-58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geosus.2023.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol93-art04-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04322057v1</w:t>
+                <w:t xml:space="preserve">hal-04774159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">History of breeding programmes for fungus resistant grape varieties in Europe, France and the Occitanie region</w:t>
               </w:r>
@@ -680,51 +680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Samsom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13 September 2024, pp.8262. </w:t>
@@ -1034,77 +1034,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durabilité des Indications Géographiques (IG) au prisme de la diversification des activités agricoles dans les territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Olivier Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Regolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Giraudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 93, pp.47-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1190,51 +1190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Maza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sensory Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 38 (5), pp.e12862. </w:t>
@@ -1298,64 +1298,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Emmanuelle Fiamor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frayssignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouzenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Systèmes alimentaires / Food Systems 2021, n° 6, 6, pp.119-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1402,64 +1402,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relocalisation de l’agriculture : entre dimension spatiale et représentations des acteurs. Le cas des circuits courts collectifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frayssignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouzenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (1), 21p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1627,51 +1627,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle main-d’œuvre contractuelle dans les exploitations agricoles ? À la base de l’éclatement du modèle familial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Legagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1835,51 +1835,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand salariés et entreprise réorganisent le travail dans les exploitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Legagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pauly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1934,51 +1934,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition alimentaire et essor économique : portrait en régions de la consommation de viandes au Vietnam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Tien N'Guyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2042,51 +2042,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agriculture de firme : un fait émergent dans le contexte agricole français ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Legagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2124,51 +2124,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce qui fait ressource en espace rural ? : Réflexions à partir des activités touristiques de Rocamadour (département du Lot, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouzenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2215,51 +2215,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversification des modèles de qualité territorialisée des produits agroalimentaires : risque ou opportunité pour les terroirs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouzenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2394,64 +2394,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frayssignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Emmanuelle Fiamor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouzenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joseph Kaswengi; Aurore Ingarao. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brand, Label, and Product Intelligence : Second International Conference, COBLI 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2502,51 +2502,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les exploitations agricoles françaises aux allures de firme. Lecture statistique d’une diversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Legagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2610,51 +2610,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMAP et Points de Vente Collectifs de Producteurs : questions sur leur essor en Midi-Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouzenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pilleboue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2780,51 +2780,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45. World Congress of Vine and Wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de l'Agriculture, de la Souveraineté alimentaire et de la Forêt; International Organisation of Vine and Wine (OIV), Oct 2024, Dijon, France</w:t>
@@ -2905,51 +2905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journée de Recherche en Marketing du Vin (JRMV2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Montpellier, France</w:t>
@@ -3017,51 +3017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Taillandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3099,51 +3099,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wine and global change: the challenge of economic globalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESOF 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Toulouse, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3181,51 +3181,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception par les consommateurs des qualités de l’oeuf de poule produit dans un élevage en agroforesterie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Montian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3237,116 +3237,116 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Moncé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Nationale des Professionnels Poules Pondeuses et OEufs de consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Pacé, France</w:t>
+              <w:t xml:space="preserve">12èmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785029v1</w:t>
+                <w:t xml:space="preserve">hal-01977618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception par les consommateurs des qualités de l’oeuf de poule produit dans un élevage en agroforesterie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Montian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3358,103 +3358,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Moncé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">Journée Nationale des Professionnels Poules Pondeuses et OEufs de consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Pacé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01977618v1</w:t>
+                <w:t xml:space="preserve">hal-02785029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vin-environnement-santé-justice : Analyse d’une controverse autour du vin bio et de la biodynamie et du rôle du consommateur-citoyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3505,51 +3505,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When the contract labour and the hired labour change the french model of the family farm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Legagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pauly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3587,51 +3587,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tendance à la régionalisation des achats, peut-elle amener à un renouvellement marketing des produits alimentaires de terroir extrarégionaux ? Cas des fromages AOP du Massif Central</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3714,51 +3714,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BICCOC : Bioclusters Circulaires en Occitanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3821,64 +3821,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de recherche Programme de recherche interdisciplinaire VEDEMIP : &amp;quot;Valoriser les productions locales : l’enchevêtrement des démarches et ses conséquences sur le développement agricole et rural de Midi-Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Emmanuelle Fiamor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouzenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frayssignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3913,51 +3913,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AGROEUF: Projet sur l’Évaluation par les consommateurs des services écosystémiques des fermes d’élevage des poules pondeuses en agroforesterie a partir de leur perception de la qualité des œufs « agroforestiers »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4005,51 +4005,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations de proximité agriculteurs-consommateurs : points de vente collectifs et AMAP en Midi-Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouzenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve-Anne Bühler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4217,51 +4217,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0EDD41F1"/>
+    <w:nsid w:val="17A8432A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4448,51 +4448,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-olivier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4724-2619" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132859v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Dolet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Maza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffroy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Le Fur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2026.60.1.9456" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04774159v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier-Salvagnac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Regolo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Menard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Giraudou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol93-art04-GB" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04322057v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Rouquier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pouzenc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geosus.2023.10.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699298v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Samsom" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.8262" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557292v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Cheriet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709331v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Geffroy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.8261" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582244v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier Salvagnac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol93-art04" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091312v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nougar&#232;de" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Diot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Samson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.12862" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514465v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Fiamor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frayssignes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12705-5.p.0119" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323988v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18584" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551974v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dunyach-Remy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corbeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cristol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sutra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-020-01803-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605025v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legagneux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5132" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685359v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guibert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07196-9.p.0051" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107860v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pauly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632668v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Tien N'Guyen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sans" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sautier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duteurtre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651705v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568903v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1007382ar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697840v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pilleboue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03565138v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-95809-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95809-1_1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785417v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/le-nouveau-capitalisme-agricole--9782724621358.htm" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568900v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746428v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344025v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03524152v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Girard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787938v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785029v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Montian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pichon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Monc&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977618v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793891v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795512v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794170v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194990v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Carr&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842518v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791121v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620990v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne B&#252;hler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Fontorbes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-olivier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4724-2619" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132859v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Dolet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Maza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffroy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Le Fur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2026.60.1.9456" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04322057v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Rouquier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pouzenc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier-Salvagnac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geosus.2023.10.003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04774159v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Regolo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Menard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Giraudou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol93-art04-GB" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699298v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Samsom" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.8262" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557292v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Cheriet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709331v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Geffroy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.8261" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582244v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier Salvagnac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol93-art04" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091312v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nougar&#232;de" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Diot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Samson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.12862" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514465v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Fiamor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frayssignes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12705-5.p.0119" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323988v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18584" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551974v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dunyach-Remy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corbeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cristol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sutra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-020-01803-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605025v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legagneux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5132" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685359v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guibert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07196-9.p.0051" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107860v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pauly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632668v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Tien N'Guyen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sans" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sautier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duteurtre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651705v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568903v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1007382ar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697840v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pilleboue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03565138v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-95809-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95809-1_1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785417v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/le-nouveau-capitalisme-agricole--9782724621358.htm" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568900v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746428v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344025v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03524152v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Girard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787938v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977618v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Montian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pichon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Monc&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785029v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793891v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795512v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794170v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194990v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Carr&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842518v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791121v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620990v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne B&#252;hler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Fontorbes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>