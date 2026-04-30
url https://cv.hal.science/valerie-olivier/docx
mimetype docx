--- v2 (2026-04-30)
+++ v3 (2026-04-30)
@@ -505,403 +505,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainability of Geographical Indications (GIs) in the context of the diversification of agricultural activities in local areas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t>
+                <w:t xml:space="preserve">Leviers et freins à l’adoption des nouvelles variétés de vigne par les producteurs : un cas d’étude sur un territoire pilote du Nord-Est des États-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Regolo</w:t>
+                <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aya Menard</w:t>
+                <w:t xml:space="preserve">Christian Chervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Giraudou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hervé Hannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 190, pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04774159v1</w:t>
+                <w:t xml:space="preserve">hal-04557292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">History of breeding programmes for fungus resistant grape varieties in Europe, France and the Occitanie region</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc-Antoine Dolet</w:t>
+                <w:t xml:space="preserve">Sustainability of Geographical Indications (GIs) in the context of the diversification of agricultural activities in local areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Hannin</w:t>
+                <w:t xml:space="preserve">Julie Regolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Samsom</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aya Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Giraudou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/IVES-TR.2024.8262⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 93, pp.43-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol93-art04-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04699298v1</w:t>
+                <w:t xml:space="preserve">hal-04774159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leviers et freins à l’adoption des nouvelles variétés de vigne par les producteurs : un cas d’étude sur un territoire pilote du Nord-Est des États-Unis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Foued Cheriet</w:t>
+                <w:t xml:space="preserve">History of breeding programmes for fungus resistant grape varieties in Europe, France and the Occitanie region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Paire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Dolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Chervin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Olivier</w:t>
+                <w:t xml:space="preserve">Alain Samsom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 September 2024, pp.8262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/IVES-TR.2024.8262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04557292v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resumption of the planting of grapevine varieties in France, referred to as &amp;quot;disease-resistant</w:t>
               </w:r>
@@ -913,51 +913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Dolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Paire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1034,77 +1034,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durabilité des Indications Géographiques (IG) au prisme de la diversification des activités agricoles dans les territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Olivier Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Regolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aya Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Giraudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 93, pp.47-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1493,51 +1493,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors of microinflammation in non-diabetic chronic kidney disease: a pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1718,51 +1718,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frayssignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2137,51 +2137,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce qui fait ressource en espace rural ? : Réflexions à partir des activités touristiques de Rocamadour (département du Lot, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouzenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 55 (155), pp.215-235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2254,51 +2254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pilleboue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2597,51 +2597,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMAP et Points de Vente Collectifs de Producteurs : questions sur leur essor en Midi-Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouzenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2741,77 +2741,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunities and challenges in the adoption of new grape varieties by producers: a case study from the Northeastern United</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2866,77 +2866,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunities and challenges in the adoption of new grape varieties by producers: a case study from the Northeastern United States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3237,73 +3237,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Moncé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">Journée Nationale des Professionnels Poules Pondeuses et OEufs de consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Pacé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01977618v1</w:t>
+                <w:t xml:space="preserve">hal-02785029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception par les consommateurs des qualités de l’oeuf de poule produit dans un élevage en agroforesterie</w:t>
               </w:r>
@@ -3358,73 +3358,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Moncé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Nationale des Professionnels Poules Pondeuses et OEufs de consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Pacé, France</w:t>
+              <w:t xml:space="preserve">12èmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785029v1</w:t>
+                <w:t xml:space="preserve">hal-01977618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vin-environnement-santé-justice : Analyse d’une controverse autour du vin bio et de la biodynamie et du rôle du consommateur-citoyen</w:t>
               </w:r>
@@ -4217,51 +4217,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="17A8432A"/>
+    <w:nsid w:val="916D26E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4448,51 +4448,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-olivier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4724-2619" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132859v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Dolet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Maza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffroy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Le Fur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2026.60.1.9456" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04322057v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Rouquier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pouzenc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier-Salvagnac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geosus.2023.10.003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04774159v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Regolo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Menard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Giraudou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol93-art04-GB" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699298v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Samsom" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.8262" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557292v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Cheriet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709331v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Geffroy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.8261" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582244v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier Salvagnac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol93-art04" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091312v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nougar&#232;de" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Diot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Samson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.12862" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514465v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Fiamor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frayssignes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12705-5.p.0119" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323988v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18584" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551974v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dunyach-Remy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corbeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cristol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sutra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-020-01803-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605025v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legagneux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5132" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685359v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guibert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07196-9.p.0051" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107860v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pauly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632668v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Tien N'Guyen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sans" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sautier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duteurtre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651705v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568903v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1007382ar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697840v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pilleboue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03565138v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-95809-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95809-1_1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785417v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/le-nouveau-capitalisme-agricole--9782724621358.htm" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568900v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746428v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344025v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03524152v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Girard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787938v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977618v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Montian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pichon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Monc&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785029v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793891v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795512v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794170v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194990v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Carr&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842518v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791121v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620990v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne B&#252;hler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Fontorbes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-olivier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4724-2619" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132859v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Dolet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Maza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffroy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Le Fur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2026.60.1.9456" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04322057v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Rouquier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pouzenc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier-Salvagnac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geosus.2023.10.003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557292v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Cheriet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04774159v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Regolo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Menard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Giraudou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol93-art04-GB" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699298v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Samsom" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.8262" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709331v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Geffroy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.8261" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582244v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier Salvagnac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol93-art04" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091312v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nougar&#232;de" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Diot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Samson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.12862" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514465v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Fiamor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frayssignes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12705-5.p.0119" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323988v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18584" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551974v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dunyach-Remy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corbeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cristol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sutra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-020-01803-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605025v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legagneux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5132" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685359v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guibert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07196-9.p.0051" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107860v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pauly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632668v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Tien N'Guyen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sans" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sautier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duteurtre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651705v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568903v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1007382ar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697840v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pilleboue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03565138v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-95809-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95809-1_1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785417v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/le-nouveau-capitalisme-agricole--9782724621358.htm" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568900v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746428v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344025v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03524152v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Girard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787938v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785029v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Montian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pichon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Monc&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977618v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793891v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795512v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794170v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194990v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Carr&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842518v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791121v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620990v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne B&#252;hler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Fontorbes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>