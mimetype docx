--- v3 (2026-04-30)
+++ v4 (2026-05-21)
@@ -505,403 +505,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leviers et freins à l’adoption des nouvelles variétés de vigne par les producteurs : un cas d’étude sur un territoire pilote du Nord-Est des États-Unis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Geffroy</w:t>
+                <w:t xml:space="preserve">History of breeding programmes for fungus resistant grape varieties in Europe, France and the Occitanie region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Paire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Dolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foued Cheriet</w:t>
+                <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Chervin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Olivier</w:t>
+                <w:t xml:space="preserve">Alain Samsom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 September 2024, pp.8262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/IVES-TR.2024.8262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04557292v1</w:t>
+                <w:t xml:space="preserve">hal-04699298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability of Geographical Indications (GIs) in the context of the diversification of agricultural activities in local areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Regolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Regolo</w:t>
+                <w:t xml:space="preserve">Aya Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Giraudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 93, pp.43-58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol93-art04-GB⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04774159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">History of breeding programmes for fungus resistant grape varieties in Europe, France and the Occitanie region</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Leviers et freins à l’adoption des nouvelles variétés de vigne par les producteurs : un cas d’étude sur un territoire pilote du Nord-Est des États-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Geffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foued Cheriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La revue des œnologues et des techniques vitivinicoles et œnologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 190, pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04699298v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04557292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resumption of the planting of grapevine varieties in France, referred to as &amp;quot;disease-resistant</w:t>
               </w:r>
@@ -913,51 +913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Dolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Paire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foued Cheriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1034,77 +1034,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durabilité des Indications Géographiques (IG) au prisme de la diversification des activités agricoles dans les territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Olivier Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Regolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Regolo</w:t>
+                <w:t xml:space="preserve">Aya Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Giraudou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 93, pp.47-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1493,51 +1493,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors of microinflammation in non-diabetic chronic kidney disease: a pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dunyach-Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1718,51 +1718,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frayssignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2137,51 +2137,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce qui fait ressource en espace rural ? : Réflexions à partir des activités touristiques de Rocamadour (département du Lot, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouzenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 55 (155), pp.215-235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2254,51 +2254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pilleboue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2597,51 +2597,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMAP et Points de Vente Collectifs de Producteurs : questions sur leur essor en Midi-Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Pouzenc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2741,77 +2741,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunities and challenges in the adoption of new grape varieties by producers: a case study from the Northeastern United</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foued Cheriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2866,77 +2866,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunities and challenges in the adoption of new grape varieties by producers: a case study from the Northeastern United States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foued Cheriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Olivier-Salvagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3237,73 +3237,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Moncé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Nationale des Professionnels Poules Pondeuses et OEufs de consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Pacé, France</w:t>
+              <w:t xml:space="preserve">12èmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785029v1</w:t>
+                <w:t xml:space="preserve">hal-01977618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception par les consommateurs des qualités de l’oeuf de poule produit dans un élevage en agroforesterie</w:t>
               </w:r>
@@ -3358,73 +3358,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Moncé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">Journée Nationale des Professionnels Poules Pondeuses et OEufs de consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Pacé, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01977618v1</w:t>
+                <w:t xml:space="preserve">hal-02785029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vin-environnement-santé-justice : Analyse d’une controverse autour du vin bio et de la biodynamie et du rôle du consommateur-citoyen</w:t>
               </w:r>
@@ -4217,51 +4217,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="916D26E0"/>
+    <w:nsid w:val="FFB44668"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4448,51 +4448,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-olivier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4724-2619" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132859v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Dolet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Maza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffroy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Le Fur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2026.60.1.9456" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04322057v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Rouquier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pouzenc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier-Salvagnac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geosus.2023.10.003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557292v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Cheriet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04774159v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Regolo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Menard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Giraudou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol93-art04-GB" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699298v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Samsom" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.8262" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709331v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Geffroy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.8261" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582244v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier Salvagnac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol93-art04" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091312v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nougar&#232;de" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Diot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Samson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.12862" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514465v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Fiamor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frayssignes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12705-5.p.0119" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323988v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18584" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551974v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dunyach-Remy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corbeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cristol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sutra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-020-01803-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605025v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legagneux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5132" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685359v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guibert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07196-9.p.0051" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107860v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pauly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632668v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Tien N'Guyen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sans" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sautier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duteurtre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651705v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568903v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1007382ar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697840v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pilleboue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03565138v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-95809-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95809-1_1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785417v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/le-nouveau-capitalisme-agricole--9782724621358.htm" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568900v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746428v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344025v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03524152v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Girard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787938v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785029v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Montian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pichon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Monc&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977618v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793891v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795512v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794170v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194990v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Carr&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842518v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791121v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620990v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne B&#252;hler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Fontorbes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-olivier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4724-2619" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132859v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Dolet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Maza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geffroy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Le Fur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Paire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2026.60.1.9456" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04322057v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlane Rouquier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Perrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Pouzenc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier-Salvagnac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geosus.2023.10.003" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04699298v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hannin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Samsom" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.8262" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04774159v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Regolo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Menard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Giraudou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol93-art04-GB" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557292v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foued Cheriet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chervin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04709331v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Geffroy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2024.8261" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582244v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Olivier Salvagnac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol93-art04" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091312v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nougar&#232;de" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Diot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Samson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joss.12862" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514465v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Fiamor" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frayssignes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12705-5.p.0119" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323988v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.18584" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551974v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dunyach-Remy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Corbeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Cristol" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sutra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-020-01803-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605025v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Legagneux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5132" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685359v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guibert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07196-9.p.0051" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02107860v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pauly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632668v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Tien N'Guyen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sans" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Sautier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duteurtre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651705v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568903v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1007382ar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697840v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pilleboue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03565138v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-95809-1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-95809-1_1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785417v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/le-nouveau-capitalisme-agricole--9782724621358.htm" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568900v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04746428v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344025v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03524152v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Girard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787938v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977618v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Montian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pichon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Monc&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785029v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793891v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795512v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794170v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194990v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Carr&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03842518v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791121v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620990v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne B&#252;hler" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Girou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Fontorbes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>