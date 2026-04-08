--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1268,894 +1268,976 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôles des administrateurs aux compétences RSE dans les comités du conseil d’administration de deux banques françaises cotées : une approche par la dépendance des ressources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rendre compte de la gestion de la biodiversité dans les rapports extra-financiers : légitimité et gestion des impressions. Le cas de deux groupes agro-alimentaires français.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nesrine Bentemessek Kahia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Pallas</w:t>
+                <w:t xml:space="preserve">Laure Scoutelis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Conférence Internationale de Gouvernance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université du Québec à Montréal, Jun 2025, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">47ème congrès de l'Association Francophone de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05069445v1</w:t>
+                <w:t xml:space="preserve">hal-05572099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendre compte des compétences RSE des administrateurs pour se légitimer : la gestion des impressions dans le conseil d’administration de deux banques françaises cotées.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôles des administrateurs aux compétences RSE dans les comités du conseil d’administration de deux banques françaises cotées : une approche par la dépendance des ressources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Bentemessek Kahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pallas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nesrine Bentemessek Kahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46e Congrès de l'Association Francophone de Comptabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IGR-IAE Rennes (CREM, Centre de Recherche en Economie et Management), May 2025, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">24e Conférence Internationale de Gouvernance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Québec à Montréal, Jun 2025, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04999535v1</w:t>
+                <w:t xml:space="preserve">hal-05069445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disclosure of CSR Information on the Structure and Composition of the Board of Directors and its Committees: A Legitimacy Challenge. The Case of Two French Banks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Rendre compte des compétences RSE des administrateurs pour se légitimer : la gestion des impressions dans le conseil d’administration de deux banques françaises cotées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Bentemessek Kahia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Pallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Sustainability and the financial system </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de Recherche en Gestion, Nov 2024, Champs sur Marne, France</w:t>
+              <w:t xml:space="preserve">46e Congrès de l'Association Francophone de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IGR-IAE Rennes (CREM, Centre de Recherche en Economie et Management), May 2025, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04787223v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04999535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disclosure of Climate-related Information in Sustainability Reporting by French Banks : The Role of Rhetoric in Persuading Stakeholders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disclosure of CSR Information on the Structure and Composition of the Board of Directors and its Committees: A Legitimacy Challenge. The Case of Two French Banks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Bentemessek Kahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Academy of Management - Euram 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Workshop Sustainability and the financial system </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Recherche en Gestion, Nov 2024, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325517v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divulgation d’informations relatives au climat par les banques : légitimité et rhétorique</w:t>
+                <w:t xml:space="preserve">Disclosure of Climate-related Information in Sustainability Reporting by French Banks : The Role of Rhetoric in Persuading Stakeholders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès du RIODD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Aubervilliers (Campus Condorcet), France</w:t>
+              <w:t xml:space="preserve">European Academy of Management - Euram 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04322230v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic responses to competing institutional logics in organizations with a dominant logic: the case of a commercial bank entering the field of microfinance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
+                <w:t xml:space="preserve">Divulgation d’informations relatives au climat par les banques : légitimité et rhétorique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Copenhague, Netherlands</w:t>
+              <w:t xml:space="preserve">17ème Congrès du RIODD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579700v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04322230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bricolage of identity to cope with crisis. Bank employees in times of turmoil</w:t>
+                <w:t xml:space="preserve">Strategic responses to competing institutional logics in organizations with a dominant logic: the case of a commercial bank entering the field of microfinance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Chevrier</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pallas-Saltiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Pallas-Saltiel</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, VARSOVIE, Poland</w:t>
+              <w:t xml:space="preserve">EGOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Copenhague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01176412v1</w:t>
+                <w:t xml:space="preserve">hal-01579700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Tensions and Paradoxes in the Governance of SCICs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bricolage of identity to cope with crisis. Bank employees in times of turmoil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pallas-Saltiel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, GALATASARAY UNIVERSITY, Jun 2013, ISTANBUL, Turkey</w:t>
+              <w:t xml:space="preserve">, Jun 2015, VARSOVIE, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01123460v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion par les processus dans la banque : de l'intention à la mise en oeuvre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Pallas</w:t>
+                <w:t xml:space="preserve">Identification of Tensions and Paradoxes in the Governance of SCICs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pallas-Saltiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Batac</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Béji-Bécheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pénélope Codello-Guijarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPTABILITE, CONTROLE, AUDIT ET INSTITUTION(S)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Tunisie. pp.CD-Rom</w:t>
+              <w:t xml:space="preserve">EURAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GALATASARAY UNIVERSITY, Jun 2013, ISTANBUL, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00558237v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La gestion par les processus dans la banque : de l'intention à la mise en oeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Batac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COMPTABILITE, CONTROLE, AUDIT ET INSTITUTION(S)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Tunisie. pp.CD-Rom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00558237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La confiance, créatrice de valeur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1998, pp.1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00153541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2165,133 +2247,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entreprises familiales et banques coopératives : l’intérêt mutuel au cœur de leur gouvernance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Barredy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management et Territoire. Mélanges en l’honneur de Julien Batac, E. Lamarque, V. Maymo (dir.), chap 5, p.121-139.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démocratie et gouvernance des banques coopératives : Les formes de participation des sociétaires dans les lieux alternatifs d’animation de la vie coopérative de Banque Populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Ben Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2311,160 +2393,160 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EMS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organisons l’alternative ! Pratiques de gestion pour une transition écologique et sociale, A. Béji-Bécheur, B. Vidaillet et F. Hildwein (dir.),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, chap 1, p.23-38., 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03208417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dupuy, le directeur de thèses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Giordano-Spring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les systèmes de gestion entre simplification et complexification – Mélanges en l’honneur du professeur Yves Dupuy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.335-348, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId55"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2611,51 +2693,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890922v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pallas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689491v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ben Slimane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Mbarek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.068.0005" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325805v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953796v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693196v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Rousselet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583844v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666596v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Codello-Guijarro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pallas-Saltiel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284027v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134116v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952290v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maymo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.247.0139" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366830v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Batac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366836v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Labaki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664174v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325913v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069445v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Bentemessek Kahia" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999535v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787223v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325517v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322230v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579700v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau Terrisse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176412v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123460v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558237v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153541v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Richard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322211v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Barredy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208417v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095771v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Averseng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giordano-Spring" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890922v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pallas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689491v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ben Slimane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Mbarek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.068.0005" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325805v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953796v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693196v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Rousselet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583844v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666596v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Codello-Guijarro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pallas-Saltiel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284027v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134116v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952290v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maymo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.247.0139" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366830v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Batac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366836v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Labaki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664174v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325913v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572099v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Scoutelis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069445v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Bentemessek Kahia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999535v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787223v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325517v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322230v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579700v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau Terrisse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176412v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123460v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558237v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153541v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Richard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322211v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Barredy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208417v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095771v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Averseng" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giordano-Spring" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>