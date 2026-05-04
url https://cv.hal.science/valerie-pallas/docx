--- v1 (2026-04-08)
+++ v2 (2026-05-04)
@@ -1268,976 +1268,1058 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04325913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendre compte de la gestion de la biodiversité dans les rapports extra-financiers : légitimité et gestion des impressions. Le cas de deux groupes agro-alimentaires français.</w:t>
+                <w:t xml:space="preserve">Reporting on Biodiversity Management in Standardized Non-Financial Reports: Legitimacy and Impression Management. The case of two French agri-food groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Scoutelis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47ème congrès de l'Association Francophone de Comptabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2026, Nancy, France</w:t>
+              <w:t xml:space="preserve">CSEAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tampere University, Jun 2026, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05572099v1</w:t>
+                <w:t xml:space="preserve">hal-05607207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôles des administrateurs aux compétences RSE dans les comités du conseil d’administration de deux banques françaises cotées : une approche par la dépendance des ressources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nesrine Bentemessek Kahia</w:t>
+                <w:t xml:space="preserve">Rendre compte de la gestion de la biodiversité dans les rapports extra-financiers : légitimité et gestion des impressions. Le cas de deux groupes agro-alimentaires français.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Pallas</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Scoutelis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24e Conférence Internationale de Gouvernance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université du Québec à Montréal, Jun 2025, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">47ème congrès de l'Association Francophone de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05069445v1</w:t>
+                <w:t xml:space="preserve">hal-05572099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendre compte des compétences RSE des administrateurs pour se légitimer : la gestion des impressions dans le conseil d’administration de deux banques françaises cotées.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôles des administrateurs aux compétences RSE dans les comités du conseil d’administration de deux banques françaises cotées : une approche par la dépendance des ressources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Bentemessek Kahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pallas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nesrine Bentemessek Kahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46e Congrès de l'Association Francophone de Comptabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IGR-IAE Rennes (CREM, Centre de Recherche en Economie et Management), May 2025, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">24e Conférence Internationale de Gouvernance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Québec à Montréal, Jun 2025, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04999535v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disclosure of CSR Information on the Structure and Composition of the Board of Directors and its Committees: A Legitimacy Challenge. The Case of Two French Banks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Rendre compte des compétences RSE des administrateurs pour se légitimer : la gestion des impressions dans le conseil d’administration de deux banques françaises cotées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Bentemessek Kahia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Pallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Sustainability and the financial system </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de Recherche en Gestion, Nov 2024, Champs sur Marne, France</w:t>
+              <w:t xml:space="preserve">46e Congrès de l'Association Francophone de Comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IGR-IAE Rennes (CREM, Centre de Recherche en Economie et Management), May 2025, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787223v1</w:t>
+                <w:t xml:space="preserve">hal-04999535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disclosure of Climate-related Information in Sustainability Reporting by French Banks : The Role of Rhetoric in Persuading Stakeholders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disclosure of CSR Information on the Structure and Composition of the Board of Directors and its Committees: A Legitimacy Challenge. The Case of Two French Banks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Bentemessek Kahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Academy of Management - Euram 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Workshop Sustainability and the financial system </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Recherche en Gestion, Nov 2024, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04325517v1</w:t>
+                <w:t xml:space="preserve">hal-04787223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divulgation d’informations relatives au climat par les banques : légitimité et rhétorique</w:t>
+                <w:t xml:space="preserve">Disclosure of Climate-related Information in Sustainability Reporting by French Banks : The Role of Rhetoric in Persuading Stakeholders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès du RIODD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Aubervilliers (Campus Condorcet), France</w:t>
+              <w:t xml:space="preserve">European Academy of Management - Euram 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04322230v1</w:t>
+                <w:t xml:space="preserve">hal-04325517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategic responses to competing institutional logics in organizations with a dominant logic: the case of a commercial bank entering the field of microfinance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
+                <w:t xml:space="preserve">Divulgation d’informations relatives au climat par les banques : légitimité et rhétorique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Copenhague, Netherlands</w:t>
+              <w:t xml:space="preserve">17ème Congrès du RIODD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579700v1</w:t>
+                <w:t xml:space="preserve">hal-04322230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bricolage of identity to cope with crisis. Bank employees in times of turmoil</w:t>
+                <w:t xml:space="preserve">Strategic responses to competing institutional logics in organizations with a dominant logic: the case of a commercial bank entering the field of microfinance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Chevrier</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pallas-Saltiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Pallas-Saltiel</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, VARSOVIE, Poland</w:t>
+              <w:t xml:space="preserve">EGOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Copenhague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01176412v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Tensions and Paradoxes in the Governance of SCICs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bricolage of identity to cope with crisis. Bank employees in times of turmoil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pallas-Saltiel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, GALATASARAY UNIVERSITY, Jun 2013, ISTANBUL, Turkey</w:t>
+              <w:t xml:space="preserve">, Jun 2015, VARSOVIE, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123460v1</w:t>
+                <w:t xml:space="preserve">hal-01176412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion par les processus dans la banque : de l'intention à la mise en oeuvre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Pallas</w:t>
+                <w:t xml:space="preserve">Identification of Tensions and Paradoxes in the Governance of SCICs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pallas-Saltiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Batac</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Béji-Bécheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pénélope Codello-Guijarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chateau Terrisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPTABILITE, CONTROLE, AUDIT ET INSTITUTION(S)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Tunisie. pp.CD-Rom</w:t>
+              <w:t xml:space="preserve">EURAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GALATASARAY UNIVERSITY, Jun 2013, ISTANBUL, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00558237v1</w:t>
+                <w:t xml:space="preserve">hal-01123460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La gestion par les processus dans la banque : de l'intention à la mise en oeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Batac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COMPTABILITE, CONTROLE, AUDIT ET INSTITUTION(S)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Tunisie. pp.CD-Rom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00558237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La confiance, créatrice de valeur ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1998, pp.1-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00153541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2247,133 +2329,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entreprises familiales et banques coopératives : l’intérêt mutuel au cœur de leur gouvernance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Barredy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management et Territoire. Mélanges en l’honneur de Julien Batac, E. Lamarque, V. Maymo (dir.), chap 5, p.121-139.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04322211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démocratie et gouvernance des banques coopératives : Les formes de participation des sociétaires dans les lieux alternatifs d’animation de la vie coopérative de Banque Populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Ben Slimane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2393,160 +2475,160 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EMS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organisons l’alternative ! Pratiques de gestion pour une transition écologique et sociale, A. Béji-Bécheur, B. Vidaillet et F. Hildwein (dir.),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, chap 1, p.23-38., 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03208417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Dupuy, le directeur de thèses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Giordano-Spring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pallas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les systèmes de gestion entre simplification et complexification – Mélanges en l’honneur du professeur Yves Dupuy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.335-348, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId55"/>
+      <w:footerReference w:type="default" r:id="rId56"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2693,51 +2775,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890922v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pallas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689491v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ben Slimane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Mbarek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.068.0005" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325805v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953796v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693196v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Rousselet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583844v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666596v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Codello-Guijarro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pallas-Saltiel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284027v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134116v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952290v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maymo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.247.0139" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366830v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Batac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366836v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Labaki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664174v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325913v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572099v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Scoutelis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069445v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Bentemessek Kahia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999535v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787223v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325517v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322230v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579700v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau Terrisse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176412v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123460v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558237v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153541v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Richard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322211v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Barredy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208417v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095771v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Averseng" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giordano-Spring" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890922v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pallas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689491v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Ben Slimane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Mbarek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.068.0005" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325805v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953796v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693196v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Rousselet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevrier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583844v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666596v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina B&#233;ji-B&#233;cheur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Codello-Guijarro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pallas-Saltiel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284027v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134116v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952290v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maymo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.247.0139" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366830v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Batac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366836v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Labaki" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664174v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325913v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607207v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Scoutelis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572099v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069445v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Bentemessek Kahia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999535v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787223v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325517v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322230v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579700v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chateau Terrisse" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176412v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123460v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00558237v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153541v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Richard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322211v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Barredy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208417v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095771v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Averseng" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Giordano-Spring" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>