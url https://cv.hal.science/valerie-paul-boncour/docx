--- v0 (2026-03-21)
+++ v1 (2026-05-05)
@@ -244,295 +244,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05555926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Laves phase hydrides YFe2H6 and YFe2H7 at high pressure: Reaching a limit of interstitial hydrogen uptake</w:t>
+                <w:t xml:space="preserve">Relationship between polymorphic structures and magnetic properties of La2−xA′ Ni7 compounds (A′ = Sm, Gd)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maélie Caussé</w:t>
+                <w:t xml:space="preserve">Valérie Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Geneste</w:t>
+                <w:t xml:space="preserve">Véronique Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Toraille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Paul‐boncour</w:t>
+                <w:t xml:space="preserve">Nicolas Madern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Charraud</w:t>
+                <w:t xml:space="preserve">Lotfi Bessais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2024.177392⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 618, pp.172859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2025.172859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05386108v1</w:t>
+                <w:t xml:space="preserve">hal-04969969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between polymorphic structures and magnetic properties of La2−xA′ Ni7 compounds (A′ = Sm, Gd)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of Laves phase hydrides YFe2H6 and YFe2H7 at high pressure: Reaching a limit of interstitial hydrogen uptake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Charbonnier</w:t>
+                <w:t xml:space="preserve">Maélie Caussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Madern</w:t>
+                <w:t xml:space="preserve">Grégory Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lotfi Bessais</w:t>
+                <w:t xml:space="preserve">Loïc Toraille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Paul‐boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Monnier</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Charraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 618, pp.172859. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1010, pp.177392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2025.172859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2024.177392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04969969v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of the metamagnetic transitions in Y0.9Tb0.1Fe2D4.3</w:t>
               </w:r>
@@ -834,51 +834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Baaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 938, pp.168589. </w:t>
@@ -916,64 +916,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations of the Mn–Ni–Sm ternary system by means of anomalous X-ray diffraction, X-ray absorption and DFT calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Madern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1210,51 +1210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junxian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ping Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1318,51 +1318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TbMgNi4– xCox–(H,D) 2 System. II: Correlation between Structural and Magnetic Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premysl Beran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1801,364 +1801,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the R and Mg on the structural, hydrogenation and magnetic properties of R3-XMgXCo9 (R = Pr, Nd, Tb and Y) compounds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Magnetic, structural and magnetocaloric properties of Y0.9Gd0.1Fe2Hx hydrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Denys</w:t>
+                <w:t xml:space="preserve">Thomas Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Hedlund</w:t>
+                <w:t xml:space="preserve">Adama N’Diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Svedlindh</w:t>
+                <w:t xml:space="preserve">Eric Alleno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 156, pp.111981. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 907, pp.164390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2022.111981⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.164390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03795571v1</w:t>
+                <w:t xml:space="preserve">hal-03795443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic, structural and magnetocaloric properties of Y0.9Gd0.1Fe2Hx hydrides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Impact of the R and Mg on the structural, hydrogenation and magnetic properties of R3-XMgXCo9 (R = Pr, Nd, Tb and Y) compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitalii Shtender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Mazet</w:t>
+                <w:t xml:space="preserve">Roman Denys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adama N’Diaye</w:t>
+                <w:t xml:space="preserve">Daniel Hedlund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Alleno</w:t>
+                <w:t xml:space="preserve">Peter Svedlindh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 907, pp.164390. </w:t>
+              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 156, pp.111981. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.164390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2022.111981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03795443v1</w:t>
+                <w:t xml:space="preserve">hal-03795571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase diagram and order-disorder transitions in Y0.9Gd0.1Fe2Hx hydrides (x ≥ 2.9)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Alleno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adama N’Diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Couturas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2356,51 +2356,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the phase occurrence and H sorption properties in the Y33.33Ni66.67Al (0 ≤ x ≤ 33.33) system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Latroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3152,51 +3152,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the Magnetocaloric Properties of the La(Fe,Si)13 Compounds by Chemical Substitution and Light Element Insertion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Paul‐boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Bessais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7 (1), pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3224,295 +3224,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic and corrosion study of Sm1-Mg Ni (y = 3.5 or 3.8) compounds forming reversible hydrides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Paul-Boncour</w:t>
+                <w:t xml:space="preserve">Investigation of H Sorption and Corrosion Properties of Sm2MnxNi7−x (0 ≤ x &amp;lt; 0.5) Intermetallic Compounds Forming Reversible Hydrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Madern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junxian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.02.073⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (13), pp.3470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en13133470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02529479v1</w:t>
+                <w:t xml:space="preserve">hal-02907299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of H Sorption and Corrosion Properties of Sm2MnxNi7−x (0 ≤ x &amp;lt; 0.5) Intermetallic Compounds Forming Reversible Hydrides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Paul-Boncour</w:t>
+                <w:t xml:space="preserve">Thermodynamic and corrosion study of Sm1-Mg Ni (y = 3.5 or 3.8) compounds forming reversible hydrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Madern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (13), pp.3470. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (20), pp.11686-11694. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en13133470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.02.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02907299v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation between the weak itinerant magnetism in A2Ni7 compounds ( A = Y, La) and their stacked crystal structures</w:t>
               </w:r>
@@ -3602,64 +3602,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TbMgNi 4- x Co x –(H,D) 2 System. I: Synthesis, Hydrogenation Properties, and Crystal and Electronic Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitalii V Shtender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Denys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3719,77 +3719,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlations between stacked structures and weak itinerant magnetic properties of La2−xYxNi7 compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Madern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junxian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4111,278 +4111,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamagnetic transitions in Y0.5Er0.5Fe2D4.2 deuteride studied by high magnetic field and neutron diffraction experiments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Guillot</w:t>
+                <w:t xml:space="preserve">Anisotropic Nanoporous Nickel Obtained through the Chemical Dealloying of Y 2 Ni 7 for the Comprehension of Anode Surface Chemistry of Ni‐ M H Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Madern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hoser</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christine Cachet‐vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junxian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2019.01.056⟩</w:t>
+              <w:t xml:space="preserve">ChemElectroChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (19), pp.5022-5031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/celc.201901281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056115v1</w:t>
+                <w:t xml:space="preserve">hal-02306654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic Nanoporous Nickel Obtained through the Chemical Dealloying of Y 2 Ni 7 for the Comprehension of Anode Surface Chemistry of Ni‐ M H Batteries</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Junxian Zhang</w:t>
+                <w:t xml:space="preserve">Metamagnetic transitions in Y0.5Er0.5Fe2D4.2 deuteride studied by high magnetic field and neutron diffraction experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Paul-Boncour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Isnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bastide</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Hoser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemElectroChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6 (19), pp.5022-5031. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 477, pp.356-365. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/celc.201901281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2019.01.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02306654v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and crystal structure of new compounds from the Y–Mg–Ni system</w:t>
               </w:r>
@@ -4502,103 +4502,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between H 2 sorption, electrochemical cycling and aqueous corrosion properties in A 5 Ni 19 hydride-forming alloys ( A = Gd, Sm)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Madern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junxian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 397, pp.280-287</w:t>
@@ -4666,51 +4666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cenedese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4943,51 +4943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ouladdiaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hoser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 245, pp.98-109. </w:t>
@@ -5064,51 +5064,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hoser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 96 (10), pp.104440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5142,51 +5142,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and Magnetocaloric Properties of Ball Milled LaFe13−xSix(H,C)y</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Bessais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Phejar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5670,51 +5670,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Phejar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Bessais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 233, pp.95-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5748,90 +5748,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between H2 sorption properties and aqueous corrosion mechanisms in A2Ni7 hydride forming alloys (A = Y, Gd or Sm)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junxian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Joiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6321,51 +6321,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the origin of the giant isotopic effect of hydrogen on the magnetic properties of YFe2A4.2 (A5H, D): A high pressure study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zdenek Arnold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6438,64 +6438,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khedidja Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Bessais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6572,51 +6572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Couillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bobet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6688,51 +6688,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetocaloric study of mechanically alloyed LaFeSi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Phejar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Bessais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Paul‐boncour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6930,51 +6930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Phejar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Bessais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intermetallics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 18 (12), pp.2301-2307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7033,51 +7033,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the multipeak deuterium thermodesorption in YFe2Dx (1.3 ≤ x ≤ 4.2) by DSC, TD and in situ neutron diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermin Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7162,51 +7162,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of compounds for magnetocaloric applications: YFe2H4.2, YFe2D4.2, and Y0.5Tb0.5Fe2D4.2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Mazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7253,51 +7253,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab initio approach of the hydrogen insertion effect on the magnetic properties of YFe2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir F. Matar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7338,302 +7338,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00156197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XAS STUDY OF RNi2 HYDRIDES</w:t>
+                <w:t xml:space="preserve">EXAFS AND NES STUDIES OF RARE EARTH AND TRANSITION METAL CATALYSTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Diaf</w:t>
+                <w:t xml:space="preserve">A. Percheron-Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Percheron-Guegan</w:t>
+                <w:t xml:space="preserve">J. Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Achard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Barrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Dexpert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1986, 47 (C8), pp.C8-1093-C8-1096. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:19868214⟩</w:t>
+              <w:t xml:space="preserve">, 1986, 47 (C8), pp.C8-305-C8-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:1986859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00226126v1</w:t>
+                <w:t xml:space="preserve">jpa-00226181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXAFS AND NES STUDIES OF RARE EARTH AND TRANSITION METAL CATALYSTS</w:t>
+                <w:t xml:space="preserve">XAS STUDY OF RNi2 HYDRIDES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Diaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Percheron-Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Percheron-Guegan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Achard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1986, 47 (C8), pp.C8-305-C8-308. </w:t>
+              <w:t xml:space="preserve">, 1986, 47 (C8), pp.C8-1093-C8-1096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jphyscol:1986859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:19868214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">jpa-00226181v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00226126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7811,51 +7811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Paul‐boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European conference on Thermoelectrics (ECT2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Limassol, Cyprus</w:t>
@@ -7884,51 +7884,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of magnetocaloric properties of ball-milled LaFe13−xSix(H,C)y</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Bessais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8005,51 +8005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalthoum Nakouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Patissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Bessais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Caloric Cooling, THERMAG VIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Darmastadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8087,64 +8087,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’insertion d’hydrogène dans des matériaux magnétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Bessais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe Français d’Étude des Composés d’Insertion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Saint-Dié-des-Voges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8221,51 +8221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kheiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Thermal-Sciences Conference (Eurotherm2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUROTHERM Committee, Jun 2016, Cracovie, Poland. </w:t>
@@ -8355,51 +8355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Kheiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique SFT 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française Thermique, May 2016, Toulouse, France</w:t>
@@ -8441,64 +8441,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetocaloric study of mechanically alloyed LaFeSi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Phejar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Bessais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TMS2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8549,51 +8549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Phejar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Bessais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid Compounds of Transition Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8768,51 +8768,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen Storage Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Percheron-Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9230,51 +9230,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paul&#8208;boncour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Isnard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2026.187024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386108v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;lie Causs&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Geneste" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toraille" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charraud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.177392" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969969v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paul-Boncour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Charbonnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Madern" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Bessais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Monnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2025.172859" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698492v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Shtender" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Provost" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Phejar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cuevas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2024.124898" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457642v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Shen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Paul-Boncour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijun Jiang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junxian Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics12020055" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252147v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Evin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Segard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leroy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Baaziz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.168589" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252334v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Provost" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.168682" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313220v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuvankar Gupta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudip Chakraborty" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidha Bhasin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santanu Pakhira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shovan Dan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc02813e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457653v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhinian Li" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jre.2023.09.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282043v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Premysl Beran" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hervoches" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalii Shtender" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c04879" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375113v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barreteau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.245151" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229631v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Setayandeh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paul-Boncour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Emery" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.169632" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088660v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Arnold" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0141855" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795571v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Denys" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hedlund" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Svedlindh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2022.111981" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795443v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mazet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama N&#8217;Diaye" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alleno" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.164390" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796082v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couturas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.163016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460741v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c07906" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339229v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Latroche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermin Cuevas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.161375" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367633v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herrero" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elkaim" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0061200" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154835v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bartoli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Joubert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02884" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160723v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.158163" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279822v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Verbovytskyy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Oprysk" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihor Zavaliy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasyl Berezovets" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.160155" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279753v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leroy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Segard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Challet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.160267" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165253v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry7010013" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529479v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Charbonnier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Madern" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monnier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.02.073" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907299v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13133470" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436487v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Crivello" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648x/ab6045" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436455v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalii V Shtender" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihor Yu. Zavaliy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b10252" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919132v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. B. Diop" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab9d4c" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921583v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Isnard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Skourski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.167018" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921593v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Shtender" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Pavlyuk" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.Ya Zelinska" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nitek" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.152072" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056115v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hoser" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2019.01.056" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306654v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cachet&#8208;vivier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bastide" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201901281" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056167v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr V Pavlyuk" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grygoriy S Dmytriv" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Nitek" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wies&#322;aw &#321;asocha" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zkri-2018-2107" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054314v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011296v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bourgeois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cenedese" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aad259" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465035v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Oumellal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Magnin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;nez de Yuso" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aguiar Hualde" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amara" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5006138" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995530v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ouladdiaf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2016.09.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995513v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.104440" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247838v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Phejar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2017.351" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272644v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. de Yuso" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Meins" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zlotea" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-016-3682-9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02441127v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. El Achkar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dianoux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kheiri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maillet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mazet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/745/3/032037" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792342v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Filipek" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Crivello" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couturas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morawski" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.07.127" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247817v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2015.10.016" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01344775v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Joiret" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.06.126" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231999v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Younsi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zehani" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2015.05.023" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MW7F7JS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792337v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272643v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Ghimbeu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Sopronyi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Sima" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delmotte" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr01687h" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955355v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4798260" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235316v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Younsi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/11/116001" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688042v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Couillaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chevalier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bobet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.02.054" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBW6ZJR6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235219v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984000v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Arnold" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leblond" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.84.094429" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235168v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2010.07.022" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WN8ZT5MQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626432v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Fernandez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.12.046" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4NK9VC2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626182v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3055348" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156197v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir F. Matar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.184435" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00226126v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diaf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Percheron-Guegan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19868214" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DB4CB084DE0D34C807D9E24C6089CFA50D866606/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00226181v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrault" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dexpert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1986859" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5E356C0998EE1935CEBABFD499C658A579E87B3C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386151v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329964v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benyahia" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vaney" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294144v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294158v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalthoum Nakouri" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Patissier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518868v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01445940v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges El Achkar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Dianoux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maillet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01449519v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Kheiri" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525600v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525644v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387540v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Rango" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapelle" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Halm" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Villalonga" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118079v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Percheron-Guegan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54261-3" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103780v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G El Achkar" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dianoux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Maillet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/nupsr/v8/2378F" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paul&#8208;boncour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Isnard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2026.187024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969969v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paul-Boncour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Charbonnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Madern" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Bessais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Monnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2025.172859" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386108v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;lie Causs&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Geneste" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toraille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charraud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.177392" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698492v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Shtender" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Provost" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Phejar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cuevas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2024.124898" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457642v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Shen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Paul-Boncour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijun Jiang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junxian Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics12020055" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252147v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Evin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Segard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leroy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Baaziz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.168589" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252334v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Provost" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.168682" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313220v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuvankar Gupta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudip Chakraborty" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidha Bhasin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santanu Pakhira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shovan Dan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc02813e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457653v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhinian Li" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jre.2023.09.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282043v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Premysl Beran" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hervoches" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalii Shtender" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c04879" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375113v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barreteau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.245151" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229631v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Setayandeh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paul-Boncour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Emery" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.169632" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088660v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Arnold" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0141855" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795443v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mazet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama N&#8217;Diaye" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alleno" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.164390" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795571v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Denys" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hedlund" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Svedlindh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2022.111981" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796082v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couturas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.163016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460741v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c07906" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339229v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Latroche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermin Cuevas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.161375" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367633v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herrero" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elkaim" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0061200" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154835v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bartoli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Joubert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02884" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160723v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.158163" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279822v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Verbovytskyy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Oprysk" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihor Zavaliy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasyl Berezovets" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.160155" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279753v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leroy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Segard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Challet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.160267" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165253v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry7010013" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907299v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13133470" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529479v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Charbonnier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Madern" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monnier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.02.073" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436487v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Crivello" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648x/ab6045" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436455v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalii V Shtender" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihor Yu. Zavaliy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b10252" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919132v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. B. Diop" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab9d4c" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921583v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Isnard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Skourski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.167018" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921593v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Shtender" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Pavlyuk" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.Ya Zelinska" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nitek" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.152072" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306654v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cachet&#8208;vivier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bastide" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201901281" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056115v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hoser" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2019.01.056" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056167v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr V Pavlyuk" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grygoriy S Dmytriv" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Nitek" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wies&#322;aw &#321;asocha" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zkri-2018-2107" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054314v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011296v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bourgeois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cenedese" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aad259" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465035v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Oumellal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Magnin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;nez de Yuso" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aguiar Hualde" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amara" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5006138" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995530v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ouladdiaf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2016.09.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995513v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.104440" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247838v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Phejar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2017.351" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272644v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. de Yuso" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Meins" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zlotea" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-016-3682-9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02441127v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. El Achkar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dianoux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kheiri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maillet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mazet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/745/3/032037" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792342v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Filipek" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Crivello" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couturas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morawski" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.07.127" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247817v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2015.10.016" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01344775v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Joiret" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.06.126" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231999v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Younsi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zehani" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2015.05.023" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MW7F7JS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792337v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272643v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Ghimbeu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Sopronyi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Sima" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delmotte" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr01687h" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955355v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4798260" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235316v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Younsi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/11/116001" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688042v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Couillaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chevalier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bobet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.02.054" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBW6ZJR6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235219v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984000v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Arnold" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leblond" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.84.094429" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235168v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2010.07.022" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WN8ZT5MQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626432v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Fernandez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.12.046" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4NK9VC2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626182v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3055348" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156197v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir F. Matar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.184435" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00226181v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Percheron-Guegan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrault" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dexpert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1986859" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5E356C0998EE1935CEBABFD499C658A579E87B3C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00226126v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diaf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19868214" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DB4CB084DE0D34C807D9E24C6089CFA50D866606/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386151v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329964v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benyahia" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vaney" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294144v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294158v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalthoum Nakouri" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Patissier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518868v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01445940v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges El Achkar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Dianoux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maillet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01449519v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Kheiri" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525600v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525644v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387540v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Rango" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapelle" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Halm" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Villalonga" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118079v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Percheron-Guegan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54261-3" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103780v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G El Achkar" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dianoux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Maillet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/nupsr/v8/2378F" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>