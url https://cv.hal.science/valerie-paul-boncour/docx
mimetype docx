--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -776,1052 +776,1052 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging of Pd under tritium: Influence of 3He generation and associated mechanisms</w:t>
+                <w:t xml:space="preserve">Influence of high pressure on the remarkable itinerant electron behavior in Y0.7Er0.3Fe2D4.2 compound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérengère Evin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zdenek Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Isnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Paul-Boncour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.168589⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 133 (17), pp.173901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0141855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04252147v1</w:t>
+                <w:t xml:space="preserve">hal-04088660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations of the Mn–Ni–Sm ternary system by means of anomalous X-ray diffraction, X-ray absorption and DFT calculations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+                <w:t xml:space="preserve">AB2-type rare earth-based compounds with C-15 structure: Looking for reversible hydrogen storage materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junxian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Provost</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Paul-Boncour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ping Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhinian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.168682⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rare Earths</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jre.2023.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252334v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoMnCrGa: a novel ferromagnetic material with high spin-polarization for room temperature spintronics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Shovan Dan</w:t>
+                <w:t xml:space="preserve">Investigations of the Mn–Ni–Sm ternary system by means of anomalous X-ray diffraction, X-ray absorption and DFT calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Madern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junxian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3tc02813e⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 939, pp.168682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.168682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04313220v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AB2-type rare earth-based compounds with C-15 structure: Looking for reversible hydrogen storage materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zhinian Li</w:t>
+                <w:t xml:space="preserve">CoMnCrGa: a novel ferromagnetic material with high spin-polarization for room temperature spintronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuvankar Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudip Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidha Bhasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santanu Pakhira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shovan Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rare Earths</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jre.2023.09.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (44), pp.15489-15499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3tc02813e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04457653v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04313220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TbMgNi4– xCox–(H,D) 2 System. II: Correlation between Structural and Magnetic Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aging of Pd under tritium: Influence of 3He generation and associated mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Segard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Baaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.3c04879⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 938, pp.168589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.168589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04282043v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of charge transfer induced large enhancement of magnetic moment in a structurally disordered inverse Heusler alloy Fe 2 RuGe</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Santanu Pakhira</w:t>
+                <w:t xml:space="preserve">TbMgNi4– xCox–(H,D) 2 System. II: Correlation between Structural and Magnetic Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Paul-Boncour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Premysl Beran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Hervoches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Barreteau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vitalii Shtender</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 108 (24), pp.245151. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (33), pp.30727-30735. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.245151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.3c04879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04375113v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and computational study on the C15 phase structure stability of Y Ni2-Mn system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of charge transfer induced large enhancement of magnetic moment in a structurally disordered inverse Heusler alloy Fe 2 RuGe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sudip Chakraborty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuvankar Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidha Bhasin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santanu Pakhira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Shen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Z. Li</w:t>
+                <w:t xml:space="preserve">Céline Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.169632⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (24), pp.245151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.245151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04229631v1</w:t>
+                <w:t xml:space="preserve">hal-04375113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of high pressure on the remarkable itinerant electron behavior in Y0.7Er0.3Fe2D4.2 compound</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and computational study on the C15 phase structure stability of Y Ni2-Mn system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.S. Setayandeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Paul-Boncour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zdenek Arnold</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Z. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 133 (17), pp.173901. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 952, pp.169632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0141855⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.169632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088660v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic, structural and magnetocaloric properties of Y0.9Gd0.1Fe2Hx hydrides</w:t>
               </w:r>
@@ -1941,51 +1941,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the R and Mg on the structural, hydrogenation and magnetic properties of R3-XMgXCo9 (R = Pr, Nd, Tb and Y) compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitalii Shtender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2203,161 +2203,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Analysis of Helium-3 Nanobubbles in Palladium Aged under Tritium by Electron Tomography</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tuning the Magnetocaloric Properties of the La(Fe,Si)13 Compounds by Chemical Substitution and Light Element Insertion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Paul‐boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Bessais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 125 (46), pp.25404−25409. </w:t>
+              <w:t xml:space="preserve">Magnetochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (1), pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c07906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/magnetochemistry7010013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03460741v1</w:t>
+                <w:t xml:space="preserve">hal-03165253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the phase occurrence and H sorption properties in the Y33.33Ni66.67Al (0 ≤ x ≤ 33.33) system</w:t>
               </w:r>
@@ -2471,1948 +2428,1991 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03339229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic transitions with magnetocaloric effects near room temperature related to structural transitions in Y0.9Pr0.1Fe2D3.5 deuteride</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D Analysis of Helium-3 Nanobubbles in Palladium Aged under Tritium by Electron Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Baaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Segard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Paul‐boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0061200⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (46), pp.25404−25409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c07906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03367633v1</w:t>
+                <w:t xml:space="preserve">hal-03460741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Site Occupancy Determination in Th 2 Zn 17 - and TbCu 7 -types Sm 2 Fe 17– x Co x Compounds using Synchrotron Resonant Diffraction</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic transitions with magnetocaloric effects near room temperature related to structural transitions in Y0.9Pr0.1Fe2D3.5 deuteride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Paul‐boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Herrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Shtender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Elkaim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c02884⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 130 (11), pp.113904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0061200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154835v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LaNi 5 related AB 5 compounds: structure, properties and applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Site Occupancy Determination in Th 2 Zn 17 - and TbCu 7 -types Sm 2 Fe 17– x Co x Compounds using Synchrotron Resonant Diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Elkaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Paul‐boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 862, pp.158163. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (3), pp.1533-1541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.158163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c02884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160723v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solid gas and electrochemical hydrogenation of the selected alloys (R’,R’’)2-Mg Ni4-Co (R’, R’’ = Pr, Nd; x = 0.8–1.2; y = 0–2)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Volodymyr Oprysk</w:t>
+                <w:t xml:space="preserve">LaNi 5 related AB 5 compounds: structure, properties and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Paul‐boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermin Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junxian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Latroche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 876, pp.160155. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2021.160155⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 862, pp.158163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.158163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279822v1</w:t>
+                <w:t xml:space="preserve">hal-03160723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation by STEM-EELS of helium density in nanobubbles formed in aged palladium tritides</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Segard</w:t>
+                <w:t xml:space="preserve">Solid gas and electrochemical hydrogenation of the selected alloys (R’,R’’)2-Mg Ni4-Co (R’, R’’ = Pr, Nd; x = 0.8–1.2; y = 0–2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuriy Verbovytskyy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volodymyr Oprysk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Paul‐boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Challet</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihor Zavaliy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasyl Berezovets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 878, pp.160267. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2021.160267⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 876, pp.160155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2021.160155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279753v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the Magnetocaloric Properties of the La(Fe,Si)13 Compounds by Chemical Substitution and Light Element Insertion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation by STEM-EELS of helium density in nanobubbles formed in aged palladium tritides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Segard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Paul‐boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Challet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (1), pp.13. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 878, pp.160267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/magnetochemistry7010013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2021.160267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03165253v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of H Sorption and Corrosion Properties of Sm2MnxNi7−x (0 ≤ x &amp;lt; 0.5) Intermetallic Compounds Forming Reversible Hydrides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Paul-Boncour</w:t>
+                <w:t xml:space="preserve">The Y–Mg–Co ternary system: alloys synthesis, phase diagram at 500 °C and crystal structure of the new compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.V. Shtender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.V. Pavlyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.Ya Zelinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Nitek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en13133470⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 812, pp.152072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.152072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02907299v1</w:t>
+                <w:t xml:space="preserve">hal-02921593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic and corrosion study of Sm1-Mg Ni (y = 3.5 or 3.8) compounds forming reversible hydrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Madern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 45 (20), pp.11686-11694. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2020.02.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02529479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between the weak itinerant magnetism in A2Ni7 compounds ( A = Y, La) and their stacked crystal structures</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigation of H Sorption and Corrosion Properties of Sm2MnxNi7−x (0 ≤ x &amp;lt; 0.5) Intermetallic Compounds Forming Reversible Hydrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Madern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junxian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Paul-Boncour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-648x/ab6045⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (13), pp.3470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en13133470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436487v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02907299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TbMgNi 4- x Co x –(H,D) 2 System. I: Synthesis, Hydrogenation Properties, and Crystal and Electronic Structures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correlations between stacked structures and weak itinerant magnetic properties of La2−xYxNi7 compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Madern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junxian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. V. B. Diop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (41), pp.415804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/ab9d4c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b10252⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02436455v1</w:t>
+                <w:t xml:space="preserve">hal-02919132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlations between stacked structures and weak itinerant magnetic properties of La2−xYxNi7 compounds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relation between the weak itinerant magnetism in A2Ni7 compounds ( A = Y, La) and their stacked crystal structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-C Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Paul-Boncour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 32 (41), pp.415804. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 32 (14), pp.145802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648x/ab6045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/ab9d4c⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02919132v1</w:t>
+                <w:t xml:space="preserve">hal-02436487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of the metamagnetic transitions in Y1−Er Fe2(H,D)4.2 compounds</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TbMgNi 4- x Co x –(H,D) 2 System. I: Synthesis, Hydrogenation Properties, and Crystal and Electronic Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Guillot</w:t>
+                <w:t xml:space="preserve">Vitalii V Shtender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Paul-Boncour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Denys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ihor Yu. Zavaliy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2020.167018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (1), pp.196-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b10252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921583v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Y–Mg–Co ternary system: alloys synthesis, phase diagram at 500 °C and crystal structure of the new compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V.V. Shtender</w:t>
+                <w:t xml:space="preserve">Origin of the metamagnetic transitions in Y1−Er Fe2(H,D)4.2 compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.V. Pavlyuk</w:t>
+                <w:t xml:space="preserve">O. Isnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Shtender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O.Ya Zelinska</w:t>
+                <w:t xml:space="preserve">Y. Skourski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Nitek</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 812, pp.152072. </w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 512, pp.167018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2019.152072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2020.167018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921593v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic Nanoporous Nickel Obtained through the Chemical Dealloying of Y 2 Ni 7 for the Comprehension of Anode Surface Chemistry of Ni‐ M H Batteries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Judith Monnier</w:t>
+                <w:t xml:space="preserve">Metamagnetic transitions in Y0.5Er0.5Fe2D4.2 deuteride studied by high magnetic field and neutron diffraction experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Paul-Boncour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Isnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Cachet‐vivier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Hoser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemElectroChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/celc.201901281⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 477, pp.356-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2019.01.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02306654v1</w:t>
+                <w:t xml:space="preserve">hal-02056115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamagnetic transitions in Y0.5Er0.5Fe2D4.2 deuteride studied by high magnetic field and neutron diffraction experiments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Guillot</w:t>
+                <w:t xml:space="preserve">Anisotropic Nanoporous Nickel Obtained through the Chemical Dealloying of Y 2 Ni 7 for the Comprehension of Anode Surface Chemistry of Ni‐ M H Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Madern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cachet‐vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junxian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hoser</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 477, pp.356-365. </w:t>
+              <w:t xml:space="preserve">ChemElectroChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (19), pp.5022-5031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2019.01.056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/celc.201901281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056115v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and crystal structure of new compounds from the Y–Mg–Ni system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitalii V Shtender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volodymyr V Pavlyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4679,51 +4679,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cenedese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 30 (33), pp.335402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4891,103 +4891,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between crystal and magnetic structures in YFe 2 (H α D 1−α ) 4.2 compounds studied by neutron diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Ouladdiaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hoser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 245, pp.98-109. </w:t>
@@ -5025,90 +5025,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High field induced magnetic transitions in the Y 0.7 E r 0.3 F e 2 D 4.2 deuteride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hoser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 96 (10), pp.104440. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5168,51 +5168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Bessais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Phejar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2 (56), pp.3447-3452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5285,51 +5285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Le Meins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Oumellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zlotea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5514,51 +5514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of ZrNi5 deuteride synthesized under high pressure studied by neutron diffraction and first principles calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.M. Filipek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5657,51 +5657,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation on structural and magnetocaloric properties of LaFe13−Si (H,C) compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Phejar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Bessais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5876,319 +5876,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and magnetic properties of PrCo 3 − x Fe x by neutron powder diffraction and electronic structure investigations</w:t>
+                <w:t xml:space="preserve">Structural and magnetic properties of &amp;lt;mml:math altimg=&amp;quot;si0059.gif&amp;quot; overflow=&amp;quot;scroll&amp;quot; xmlns:xocs=&amp;quot;http://www.elsevier.com/xml/xocs/dtd&amp;quot; xmlns:xs=&amp;quot;http://www.w3.org/2001/XMLSchema&amp;quot; xmlns:xsi=&amp;quot;http://www.w3.org/2001/XMLSchema-instance&amp;quot; xmlns=&amp;quot;http://www.elsevier.com/xml/ja/dtd&amp;quot; xmlns:ja=&amp;quot;http://www.elsevier.com/xml/ja/dtd&amp;quot; xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot; xmlns:tb=&amp;quot;http://www.elsevier.com/xml/common/table/dtd&amp;quot; xmlns:sb=&amp;quot;http://www.elsevier.com/xml/common/struct-bib/dtd&amp;quot; xmlns:ce=&amp;quot;http://www.elsevier.com/xml/common/dtd&amp;quot; xmlns:xlink=&amp;quot;http://www.w3.org/1999/xlink&amp;quot; xmlns:cals=&amp;quot;http://www.elsevier.com/xml/common/cals/dtd&amp;quot; xmlns:sa=&amp;quot;http://www.elsevier.com/xml/common/struct-aff/dtd&amp;quot;&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mi&amp;gt;PrCo&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mn&amp;gt;3&amp;lt;/mml:mn&amp;gt;&amp;lt;mml:mo&amp;gt;−&amp;lt;/mml:mo&amp;gt;&amp;lt;mml:mi&amp;gt;x&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mi&amp;gt;Fe&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mi&amp;gt;x&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;/mml:math&amp;gt; by neutron powder diffraction and electronic structure investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zehani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 230, pp.19-25. </w:t>
+              <w:t xml:space="preserve">, 2015, 230, pp.19 - 25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jssc.2015.05.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04231999v1</w:t>
+                <w:t xml:space="preserve">hal-01792337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and magnetic properties of &amp;lt;mml:math altimg=&amp;quot;si0059.gif&amp;quot; overflow=&amp;quot;scroll&amp;quot; xmlns:xocs=&amp;quot;http://www.elsevier.com/xml/xocs/dtd&amp;quot; xmlns:xs=&amp;quot;http://www.w3.org/2001/XMLSchema&amp;quot; xmlns:xsi=&amp;quot;http://www.w3.org/2001/XMLSchema-instance&amp;quot; xmlns=&amp;quot;http://www.elsevier.com/xml/ja/dtd&amp;quot; xmlns:ja=&amp;quot;http://www.elsevier.com/xml/ja/dtd&amp;quot; xmlns:mml=&amp;quot;http://www.w3.org/1998/Math/MathML&amp;quot; xmlns:tb=&amp;quot;http://www.elsevier.com/xml/common/table/dtd&amp;quot; xmlns:sb=&amp;quot;http://www.elsevier.com/xml/common/struct-bib/dtd&amp;quot; xmlns:ce=&amp;quot;http://www.elsevier.com/xml/common/dtd&amp;quot; xmlns:xlink=&amp;quot;http://www.w3.org/1999/xlink&amp;quot; xmlns:cals=&amp;quot;http://www.elsevier.com/xml/common/cals/dtd&amp;quot; xmlns:sa=&amp;quot;http://www.elsevier.com/xml/common/struct-aff/dtd&amp;quot;&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mi&amp;gt;PrCo&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mn&amp;gt;3&amp;lt;/mml:mn&amp;gt;&amp;lt;mml:mo&amp;gt;−&amp;lt;/mml:mo&amp;gt;&amp;lt;mml:mi&amp;gt;x&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;mml:msub&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mi&amp;gt;Fe&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;mml:mrow&amp;gt;&amp;lt;mml:mi&amp;gt;x&amp;lt;/mml:mi&amp;gt;&amp;lt;/mml:mrow&amp;gt;&amp;lt;/mml:msub&amp;gt;&amp;lt;/mml:math&amp;gt; by neutron powder diffraction and electronic structure investigations</w:t>
+                <w:t xml:space="preserve">Structural and magnetic properties of PrCo 3 − x Fe x by neutron powder diffraction and electronic structure investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Zehani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 230, pp.19 - 25. </w:t>
+              <w:t xml:space="preserve">, 2015, 230, pp.19-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jssc.2015.05.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01792337v1</w:t>
+                <w:t xml:space="preserve">hal-04231999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-pot laser-assisted synthesis of porous carbon with embedded magnetic cobalt nanoparticles</w:t>
               </w:r>
@@ -6302,265 +6302,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the origin of the giant isotopic effect of hydrogen on the magnetic properties of YFe2A4.2 (A5H, D): A high pressure study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Isnard</w:t>
+                <w:t xml:space="preserve">Study of the magnetic and electronic properties of nanocrystalline PrCo 3 by neutron powder diffraction and density functional theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khedidja Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Bessais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4798260⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (11), pp.116001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/11/116001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00955355v1</w:t>
+                <w:t xml:space="preserve">hal-04235316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the magnetic and electronic properties of nanocrystalline PrCo 3 by neutron powder diffraction and density functional theory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+                <w:t xml:space="preserve">On the origin of the giant isotopic effect of hydrogen on the magnetic properties of YFe2A4.2 (A5H, D): A high pressure study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zdenek Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 25 (11), pp.116001. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 102, pp.122408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/11/116001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4798260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04235316v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the magnetic properties of pseudo-Laves phases RE1-yYyNi4-xAlxMg with RE = La, Ce and Gd prepared by both melting and ball milling</w:t>
               </w:r>
@@ -6669,299 +6669,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00688042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetocaloric study of mechanically alloyed LaFeSi</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pressure-induced changes in the structural and magnetic properties of YFe2D4.2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Isnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Paul-Boncour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceeding of the TMS meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, pp.94429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PHYSREVB.84.094429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04235219v1</w:t>
+                <w:t xml:space="preserve">hal-00984000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure-induced changes in the structural and magnetic properties of YFe2D4.2</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetocaloric study of mechanically alloyed LaFeSi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Phejar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Bessais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Paul‐boncour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceeding of the TMS meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1, pp.319-324</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PHYSREVB.84.094429⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00984000v1</w:t>
+                <w:t xml:space="preserve">hal-04235219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and magnetic properties of magnetocaloric LaFe13–xSix compounds synthesized by high energy ball-milling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Phejar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Bessais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7014,260 +7014,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the multipeak deuterium thermodesorption in YFe2Dx (1.3 ≤ x ≤ 4.2) by DSC, TD and in situ neutron diffraction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of compounds for magnetocaloric applications: YFe2H4.2, YFe2D4.2, and Y0.5Tb0.5Fe2D4.2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. F. Fernandez</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Mazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2008.12.046⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 105 (013914), 5 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3055348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00626432v1</w:t>
+                <w:t xml:space="preserve">hal-00626182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of compounds for magnetocaloric applications: YFe2H4.2, YFe2D4.2, and Y0.5Tb0.5Fe2D4.2</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the multipeak deuterium thermodesorption in YFe2Dx (1.3 ≤ x ≤ 4.2) by DSC, TD and in situ neutron diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">T. Mazet</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermin Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Isnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (5), pp.2278-2287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2008.12.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3055348⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00626182v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00626432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab initio approach of the hydrogen insertion effect on the magnetic properties of YFe2</w:t>
               </w:r>
@@ -7344,51 +7344,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXAFS AND NES STUDIES OF RARE EARTH AND TRANSITION METAL CATALYSTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Percheron-Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7490,51 +7490,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XAS STUDY OF RNi2 HYDRIDES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Diaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7664,77 +7664,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal hydrides for energy storage and hydrogenation reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Paul‐boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuriy Verbovytskyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitalii Shtender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ihor Zavaliy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Crystallographic Meeting 35</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Roman Gladyshevskii; Maciej Kubicki, Aug 2025, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8074,51 +8074,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’insertion d’hydrogène dans des matériaux magnétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Bessais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8536,51 +8536,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallurgical and magnetocaloric study of LaFe 13 − x Si x (H,C) y compounds synthesized by high energy ballmilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Phejar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Bessais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8820,51 +8820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermin Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Latroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emil Burzo. Springer Berlin Heidelberg, 8, 2018, Advanced Materials and Technologies, H. Landolt and R. Börnstein, </w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9230,51 +9230,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paul&#8208;boncour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Isnard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2026.187024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969969v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paul-Boncour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Charbonnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Madern" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Bessais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Monnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2025.172859" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386108v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;lie Causs&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Geneste" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toraille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charraud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.177392" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698492v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Shtender" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Provost" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Phejar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cuevas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2024.124898" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457642v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Shen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Paul-Boncour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijun Jiang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junxian Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics12020055" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252147v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Evin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Segard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leroy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Baaziz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.168589" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252334v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Provost" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.168682" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313220v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuvankar Gupta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudip Chakraborty" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidha Bhasin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santanu Pakhira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shovan Dan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc02813e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457653v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhinian Li" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jre.2023.09.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282043v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Premysl Beran" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hervoches" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalii Shtender" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c04879" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375113v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barreteau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.245151" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229631v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Setayandeh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paul-Boncour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Emery" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.169632" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088660v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Arnold" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0141855" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795443v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mazet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama N&#8217;Diaye" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alleno" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.164390" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795571v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Denys" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hedlund" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Svedlindh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2022.111981" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796082v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couturas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.163016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460741v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c07906" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339229v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Latroche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermin Cuevas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.161375" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367633v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herrero" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elkaim" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0061200" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154835v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bartoli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Joubert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02884" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160723v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.158163" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279822v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Verbovytskyy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Oprysk" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihor Zavaliy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasyl Berezovets" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.160155" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279753v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leroy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Segard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Challet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.160267" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165253v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry7010013" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907299v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13133470" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529479v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Charbonnier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Madern" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monnier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.02.073" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436487v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Crivello" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648x/ab6045" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436455v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalii V Shtender" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihor Yu. Zavaliy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b10252" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919132v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. B. Diop" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab9d4c" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921583v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Isnard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Skourski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.167018" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921593v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Shtender" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Pavlyuk" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.Ya Zelinska" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nitek" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.152072" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306654v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cachet&#8208;vivier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bastide" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201901281" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056115v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hoser" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2019.01.056" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056167v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr V Pavlyuk" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grygoriy S Dmytriv" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Nitek" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wies&#322;aw &#321;asocha" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zkri-2018-2107" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054314v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011296v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bourgeois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cenedese" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aad259" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465035v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Oumellal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Magnin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;nez de Yuso" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aguiar Hualde" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amara" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5006138" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995530v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ouladdiaf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2016.09.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995513v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.104440" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247838v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Phejar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2017.351" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272644v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. de Yuso" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Meins" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zlotea" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-016-3682-9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02441127v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. El Achkar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dianoux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kheiri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maillet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mazet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/745/3/032037" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792342v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Filipek" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Crivello" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couturas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morawski" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.07.127" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247817v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2015.10.016" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01344775v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Joiret" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.06.126" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231999v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Younsi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zehani" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2015.05.023" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MW7F7JS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792337v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272643v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Ghimbeu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Sopronyi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Sima" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delmotte" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr01687h" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955355v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4798260" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235316v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Younsi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/11/116001" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688042v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Couillaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chevalier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bobet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.02.054" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBW6ZJR6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235219v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984000v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Arnold" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leblond" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.84.094429" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235168v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2010.07.022" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WN8ZT5MQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626432v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Fernandez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.12.046" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4NK9VC2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626182v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3055348" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156197v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir F. Matar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.184435" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00226181v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Percheron-Guegan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrault" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dexpert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1986859" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5E356C0998EE1935CEBABFD499C658A579E87B3C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00226126v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diaf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19868214" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DB4CB084DE0D34C807D9E24C6089CFA50D866606/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386151v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329964v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benyahia" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vaney" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294144v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294158v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalthoum Nakouri" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Patissier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518868v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01445940v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges El Achkar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Dianoux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maillet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01449519v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Kheiri" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525600v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525644v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387540v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Rango" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapelle" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Halm" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Villalonga" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118079v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Percheron-Guegan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54261-3" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103780v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G El Achkar" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dianoux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Maillet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/nupsr/v8/2378F" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555926v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paul&#8208;boncour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Isnard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2026.187024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969969v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paul-Boncour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Charbonnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Madern" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Bessais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Monnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2025.172859" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386108v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;lie Causs&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Geneste" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Toraille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charraud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2024.177392" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698492v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Shtender" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Provost" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Phejar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cuevas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2024.124898" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457642v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Shen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Paul-Boncour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijun Jiang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junxian Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics12020055" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088660v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Arnold" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0141855" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457653v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhinian Li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jre.2023.09.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252334v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Provost" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.168682" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313220v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuvankar Gupta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sudip Chakraborty" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidha Bhasin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santanu Pakhira" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shovan Dan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tc02813e" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252147v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Evin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Segard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leroy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Baaziz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.168589" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282043v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Premysl Beran" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hervoches" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalii Shtender" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.3c04879" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375113v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barreteau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.245151" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229631v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Setayandeh" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Paul-Boncour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Emery" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Li" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.169632" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795443v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mazet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama N&#8217;Diaye" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alleno" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.164390" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795571v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Denys" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hedlund" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Svedlindh" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2022.111981" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796082v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Couturas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.163016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165253v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry7010013" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339229v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Latroche" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermin Cuevas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.161375" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460741v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c07906" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367633v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herrero" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Elkaim" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0061200" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154835v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bartoli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Joubert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02884" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160723v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.158163" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279822v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy Verbovytskyy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr Oprysk" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihor Zavaliy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasyl Berezovets" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.160155" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279753v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leroy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Segard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Challet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2021.160267" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921593v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Shtender" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Pavlyuk" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.Ya Zelinska" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Nitek" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2019.152072" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529479v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Charbonnier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Madern" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Monnier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2020.02.073" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907299v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13133470" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919132v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. V. B. Diop" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab9d4c" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436487v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-C Crivello" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648x/ab6045" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436455v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalii V Shtender" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ihor Yu. Zavaliy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b10252" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921583v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Isnard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Skourski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2020.167018" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056115v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hoser" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2019.01.056" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306654v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cachet&#8208;vivier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bastide" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.201901281" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056167v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volodymyr V Pavlyuk" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grygoriy S Dmytriv" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Nitek" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wies&#322;aw &#321;asocha" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zkri-2018-2107" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054314v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011296v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Bourgeois" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cenedese" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aad259" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465035v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Oumellal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Magnin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mart&#237;nez de Yuso" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aguiar Hualde" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amara" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5006138" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995530v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ouladdiaf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2016.09.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995513v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.104440" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247838v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Phejar" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2017.351" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272644v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. de Yuso" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Le Meins" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zlotea" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-016-3682-9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02441127v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. El Achkar" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dianoux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kheiri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maillet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mazet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/745/3/032037" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792342v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Filipek" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Crivello" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Couturas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morawski" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2016.07.127" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247817v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2015.10.016" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01344775v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Joiret" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2016.06.126" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792337v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Younsi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zehani" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2015.05.023" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MW7F7JS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231999v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272643v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Ghimbeu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Sopronyi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Sima" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delmotte" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr01687h" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235316v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Younsi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/11/116001" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955355v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4798260" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688042v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Couillaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chevalier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bobet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.02.054" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TBW6ZJR6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00984000v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Arnold" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leblond" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PHYSREVB.84.094429" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235219v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235168v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intermet.2010.07.022" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WN8ZT5MQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626182v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3055348" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626432v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Fernandez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.12.046" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4NK9VC2-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156197v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir F. Matar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.184435" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00226181v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Percheron-Guegan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Achard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrault" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dexpert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1986859" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5E356C0998EE1935CEBABFD499C658A579E87B3C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00226126v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Diaf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:19868214" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DB4CB084DE0D34C807D9E24C6089CFA50D866606/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386151v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329964v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benyahia" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vaney" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294144v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294158v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalthoum Nakouri" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Patissier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518868v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01445940v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges El Achkar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexy Dianoux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maillet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01449519v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Kheiri" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525600v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525644v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387540v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P de Rango" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapelle" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Halm" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Villalonga" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118079v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Percheron-Guegan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54261-3" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05103780v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G El Achkar" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dianoux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Maillet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/bpi/nupsr/v8/2378F" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>