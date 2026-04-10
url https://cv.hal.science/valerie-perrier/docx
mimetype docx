--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -729,265 +729,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergence-free wavelet projection method for incompressible viscous flow on the square</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Souleymane Kadri Harouna</w:t>
+                <w:t xml:space="preserve">Second-order synchrosqueezing transform or invertible reassignment? Towards ideal time-frequency representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Oberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meignen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/140969208⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (5), pp.1335-1344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2015.2391077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204929v1</w:t>
+                <w:t xml:space="preserve">hal-00994883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second-order synchrosqueezing transform or invertible reassignment? Towards ideal time-frequency representations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Meignen</w:t>
+                <w:t xml:space="preserve">Divergence-free wavelet projection method for incompressible viscous flow on the square</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleymane Kadri Harouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 63 (5), pp.1335-1344. </w:t>
+              <w:t xml:space="preserve">Multiscale Modeling and Simulation: A SIAM Interdisciplinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (1), pp.399-422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2015.2391077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/140969208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994883v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The monogenic synchrosqueezed wavelet transform: a tool for the decomposition/demodulation of AM–FM images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Clausel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1369,222 +1369,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00864422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Alternative Formulation for the Empirical Mode Decomposition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Meignen</w:t>
+                <w:t xml:space="preserve">Phase field method for mean curvature flow with boundary constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Bretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2012.2187202⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (6), pp.1509-1526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2012014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00553107v1</w:t>
+                <w:t xml:space="preserve">hal-00587755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase field method for mean curvature flow with boundary constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elie Bretin</w:t>
+                <w:t xml:space="preserve">An Alternative Formulation for the Empirical Mode Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Oberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meignen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 46 (6), pp.1509-1526. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (5), pp.2236-2246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/m2an/2012014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2012.2187202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00587755v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthogonal Helmholtz decomposition in arbitrary dimension using divergence-free and curl-free wavelets</w:t>
               </w:r>
@@ -1947,51 +1947,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Formulation for Empirical Mode Decomposition Based on Constrained Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meignen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3401,308 +3401,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helmholtz-Hodge Decomposition on [0; 1]d by Divergence-free and Curl-free Wavelets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Souleymane Kadri Harouna</w:t>
+                <w:t xml:space="preserve">The Monogenic Synchrosqueezed Wavelet Transform: A tool for the Decomposition/Demodulation of AM-FM images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Clausel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Curves and Surfaces</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIGMA'2012 - Workshop on Signal, Image, Geometry, Modelling, Approximation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00558479v1</w:t>
+                <w:t xml:space="preserve">hal-00754704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Monogenic Synchrosqueezed Wavelet Transform: A tool for the Decomposition/Demodulation of AM-FM images</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">On the Mode Synthesis in the Synchrosqueezing Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Oberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meignen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGMA'2012 - Workshop on Signal, Image, Geometry, Modelling, Approximation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Marseille, France</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2012 - 20th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.1865-1869</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00754704v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Mode Synthesis in the Synchrosqueezing Method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Meignen</w:t>
+                <w:t xml:space="preserve">Helmholtz-Hodge Decomposition on [0; 1]d by Divergence-free and Curl-free Wavelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleymane Kadri Harouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2012 - 20th European Signal Processing Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Curves and Surfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Avignon, France. pp.311-329, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-27413-8_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00872535v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondelettes pour la simulation numérique</w:t>
               </w:r>
@@ -3930,51 +3930,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Empirical Mode Decomposition: a new formulation based on Constrained Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meignen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4081,51 +4081,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence d'un nouvel algorithme pour les mouvements par courbure moyenne anisotrope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Bretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonnetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4383,51 +4383,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation d'un mouvement par courbure moyenne anisotrope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Bretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonnetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4478,51 +4478,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle formulation de la décomposition modale empirique fondée sur l'optimisation sous contraintes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meignen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6044,64 +6044,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fourier-based Synchrosqueezing Transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Meignen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6948,51 +6948,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568431v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Kadri Harouna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Perrier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2021.125479" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570978v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Polisano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Condat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2019.08.007" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599010v4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M118116X" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490370v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bertoluzza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-017-0110-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01553293v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hoffmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Grudinin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576717008172" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013628v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desbat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2015.07.024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204929v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140969208" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994883v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oberlin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2391077" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080650v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2014.10.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00867670v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ameisen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deroulers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Yun&#232;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Bouhidel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-1596-8-S1-S23" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727038v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.07.029" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864422v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji S. Diop" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radjesvarane Alexandre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-011-9260-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J0TV90TB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553107v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2187202" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587755v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Bretin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2012014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864423v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Deriaz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2008.06.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864426v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070701017" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308856v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bilgot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:071816" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864421v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.200700238" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864350v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2007.904706" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321537v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(94)80036-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995529v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Harkat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Deuberet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880520v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Leterme" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karteek Alahari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286275v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758729v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Destouet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dumas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frassati" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFSP53514.2021.9646423" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339792v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068063v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293139v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Clackdoyle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2018.8824512" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281979v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760265" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134194v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Henry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maitre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351708" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133948v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994811v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7026229" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558479v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27413-8_20" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754704v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872535v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875035v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875033v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872533v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2011.6153776" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874996v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875007v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750532v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnetier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874992v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874991v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874985v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750531v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875003v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875005v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872503v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Bittner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:071803" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171509v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarete O. Domingues" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Schneider" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Farge" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:2007011" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104043v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104041v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deriaz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308857v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Cadet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420326v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496124v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901968v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Huong Pham" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Tran" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Genovese" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758725v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68773-1_4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555973v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Kadri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61761-5_3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779434v3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459438v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087017v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916088v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798417v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558474v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591849v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337464v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004338v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03033764v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Brotcorne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Canteaut" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grandmont" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guedj" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819990v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568431v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Kadri Harouna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Perrier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2021.125479" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570978v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Polisano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Condat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2019.08.007" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599010v4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M118116X" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490370v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bertoluzza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-017-0110-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01553293v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hoffmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Grudinin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576717008172" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013628v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desbat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2015.07.024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994883v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oberlin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2391077" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204929v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140969208" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080650v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2014.10.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00867670v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ameisen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deroulers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Yun&#232;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Bouhidel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-1596-8-S1-S23" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727038v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.07.029" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864422v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji S. Diop" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radjesvarane Alexandre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-011-9260-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J0TV90TB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587755v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Bretin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2012014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553107v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2187202" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864423v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Deriaz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2008.06.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864426v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070701017" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308856v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bilgot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:071816" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864421v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.200700238" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864350v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2007.904706" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321537v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(94)80036-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995529v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Harkat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Deuberet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880520v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Leterme" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karteek Alahari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286275v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758729v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Destouet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dumas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frassati" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFSP53514.2021.9646423" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339792v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068063v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293139v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Clackdoyle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2018.8824512" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281979v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760265" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134194v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Henry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maitre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351708" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133948v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994811v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7026229" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754704v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872535v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558479v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27413-8_20" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875035v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875033v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872533v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2011.6153776" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874996v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875007v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750532v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnetier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874992v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874991v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874985v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750531v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875003v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875005v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872503v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Bittner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:071803" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171509v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarete O. Domingues" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Schneider" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Farge" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:2007011" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104043v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104041v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deriaz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308857v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Cadet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420326v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496124v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901968v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Huong Pham" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Tran" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Genovese" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758725v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68773-1_4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555973v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Kadri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61761-5_3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779434v3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459438v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087017v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916088v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798417v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558474v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591849v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337464v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004338v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03033764v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Brotcorne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Canteaut" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grandmont" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guedj" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819990v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>