--- v1 (2026-04-10)
+++ v2 (2026-05-01)
@@ -1369,222 +1369,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00864422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase field method for mean curvature flow with boundary constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elie Bretin</w:t>
+                <w:t xml:space="preserve">An Alternative Formulation for the Empirical Mode Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Oberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meignen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/m2an/2012014⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (5), pp.2236-2246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2012.2187202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00587755v1</w:t>
+                <w:t xml:space="preserve">hal-00553107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Alternative Formulation for the Empirical Mode Decomposition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Meignen</w:t>
+                <w:t xml:space="preserve">Phase field method for mean curvature flow with boundary constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Bretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 60 (5), pp.2236-2246. </w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (6), pp.1509-1526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TSP.2012.2187202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2012014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00553107v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00587755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orthogonal Helmholtz decomposition in arbitrary dimension using divergence-free and curl-free wavelets</w:t>
               </w:r>
@@ -3496,213 +3496,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00754704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Mode Synthesis in the Synchrosqueezing Method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Meignen</w:t>
+                <w:t xml:space="preserve">Helmholtz-Hodge Decomposition on [0; 1]d by Divergence-free and Curl-free Wavelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleymane Kadri Harouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2012 - 20th European Signal Processing Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Curves and Surfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Avignon, France. pp.311-329, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-27413-8_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00872535v1</w:t>
+                <w:t xml:space="preserve">hal-00558479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helmholtz-Hodge Decomposition on [0; 1]d by Divergence-free and Curl-free Wavelets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Souleymane Kadri Harouna</w:t>
+                <w:t xml:space="preserve">On the Mode Synthesis in the Synchrosqueezing Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Oberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meignen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Curves and Surfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO 2012 - 20th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.1865-1869</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-27413-8_20⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00558479v1</w:t>
+                <w:t xml:space="preserve">hal-00872535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondelettes pour la simulation numérique</w:t>
               </w:r>
@@ -4081,51 +4081,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence d'un nouvel algorithme pour les mouvements par courbure moyenne anisotrope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Bretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonnetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4383,51 +4383,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation d'un mouvement par courbure moyenne anisotrope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Bretin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bonnetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6948,51 +6948,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568431v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Kadri Harouna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Perrier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2021.125479" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570978v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Polisano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Condat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2019.08.007" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599010v4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M118116X" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490370v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bertoluzza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-017-0110-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01553293v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hoffmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Grudinin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576717008172" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013628v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desbat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2015.07.024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994883v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oberlin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2391077" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204929v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140969208" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080650v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2014.10.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00867670v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ameisen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deroulers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Yun&#232;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Bouhidel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-1596-8-S1-S23" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727038v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.07.029" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864422v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji S. Diop" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radjesvarane Alexandre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-011-9260-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J0TV90TB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587755v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Bretin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2012014" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553107v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2187202" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864423v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Deriaz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2008.06.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864426v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070701017" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308856v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bilgot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:071816" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864421v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.200700238" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864350v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2007.904706" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321537v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(94)80036-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995529v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Harkat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Deuberet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880520v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Leterme" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karteek Alahari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286275v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758729v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Destouet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dumas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frassati" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFSP53514.2021.9646423" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339792v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068063v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293139v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Clackdoyle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2018.8824512" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281979v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760265" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134194v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Henry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maitre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351708" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133948v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994811v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7026229" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754704v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872535v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558479v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27413-8_20" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875035v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875033v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872533v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2011.6153776" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874996v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875007v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750532v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnetier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874992v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874991v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874985v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750531v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875003v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875005v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872503v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Bittner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:071803" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171509v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarete O. Domingues" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Schneider" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Farge" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:2007011" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104043v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104041v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deriaz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308857v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Cadet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420326v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496124v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901968v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Huong Pham" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Tran" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Genovese" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758725v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68773-1_4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555973v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Kadri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61761-5_3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779434v3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459438v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087017v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916088v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798417v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558474v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591849v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337464v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004338v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03033764v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Brotcorne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Canteaut" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grandmont" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guedj" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819990v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568431v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Kadri Harouna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Perrier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2021.125479" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570978v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Polisano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Condat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2019.08.007" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599010v4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M118116X" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490370v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bertoluzza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-017-0110-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01553293v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hoffmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Grudinin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576717008172" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013628v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desbat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2015.07.024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994883v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oberlin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2391077" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204929v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140969208" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080650v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2014.10.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00867670v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ameisen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deroulers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Yun&#232;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Bouhidel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-1596-8-S1-S23" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727038v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.07.029" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864422v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji S. Diop" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radjesvarane Alexandre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-011-9260-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J0TV90TB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553107v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2187202" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587755v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Bretin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2012014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864423v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Deriaz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2008.06.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864426v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070701017" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308856v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bilgot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:071816" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864421v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.200700238" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864350v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2007.904706" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321537v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(94)80036-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995529v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Harkat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Deuberet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880520v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Leterme" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karteek Alahari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286275v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758729v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Destouet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dumas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frassati" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFSP53514.2021.9646423" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339792v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068063v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293139v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Clackdoyle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2018.8824512" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281979v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760265" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134194v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Henry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maitre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351708" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133948v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994811v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7026229" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754704v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558479v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27413-8_20" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872535v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875035v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875033v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872533v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2011.6153776" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874996v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875007v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750532v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnetier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874992v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874991v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874985v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750531v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875003v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875005v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872503v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Bittner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:071803" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171509v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarete O. Domingues" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Schneider" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Farge" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:2007011" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104043v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104041v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deriaz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308857v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Cadet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420326v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496124v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901968v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Huong Pham" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Tran" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Genovese" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758725v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68773-1_4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555973v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Kadri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61761-5_3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779434v3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459438v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087017v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916088v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798417v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558474v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591849v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337464v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004338v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03033764v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Brotcorne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Canteaut" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grandmont" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guedj" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819990v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>