--- v2 (2026-05-01)
+++ v3 (2026-05-28)
@@ -443,222 +443,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01599010v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new construction of boundary interpolating wavelets for fourth order problems</w:t>
+                <w:t xml:space="preserve">A novel fast Fourier transform accelerated off-grid exhaustive search method for cryo-electron microscopy fitting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Bertoluzza</w:t>
+                <w:t xml:space="preserve">Alexandre Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei Grudinin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10440-017-0110-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50 (4), pp.1036-1047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600576717008172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01490370v1</w:t>
+                <w:t xml:space="preserve">hal-01553293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel fast Fourier transform accelerated off-grid exhaustive search method for cryo-electron microscopy fitting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Hoffmann</w:t>
+                <w:t xml:space="preserve">A new construction of boundary interpolating wavelets for fourth order problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Bertoluzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Perrier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergei Grudinin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 50 (4), pp.1036-1047. </w:t>
+              <w:t xml:space="preserve">Acta Applicandae Mathematicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 152 (1), pp.33-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S1600576717008172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10440-017-0110-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01553293v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On locality of Radon to Riesz transform</w:t>
               </w:r>
@@ -1746,313 +1746,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00864426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformée en Ondelettes Continue Directionnelle : applications en Imagerie Médicale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Formulation for Empirical Mode Decomposition Based on Constrained Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meignen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Perrier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Desbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/proc:071816⟩</w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (12), pp.932-935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2007.904706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00308856v1</w:t>
+                <w:t xml:space="preserve">hal-00864350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using divergence-free and curl-free wavelets for the simulation of turbulent flows</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transformée en Ondelettes Continue Directionnelle : applications en Imagerie Médicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bilgot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Desbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAMM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 7 (1), pp.21000:31-32. </w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 18, pp.216-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pamm.200700238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/proc:071816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864421v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00308856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Formulation for Empirical Mode Decomposition Based on Constrained Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Meignen</w:t>
+                <w:t xml:space="preserve">Using divergence-free and curl-free wavelets for the simulation of turbulent flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Deriaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 14 (12), pp.932-935. </w:t>
+              <w:t xml:space="preserve">PAMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (1), pp.21000:31-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LSP.2007.904706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pamm.200700238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00864350v1</w:t>
+                <w:t xml:space="preserve">hal-00864421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a method for solving partial differential equations by using wavelet packet bases</w:t>
               </w:r>
@@ -2505,252 +2505,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04286275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Morse Wavelet Frame Estimation Applied to Side-Channel Analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Frassati</w:t>
+                <w:t xml:space="preserve">Modélisation Parcimonieuse de CNNs avec des Paquets d'Ondelettes Dual-Tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Leterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Polisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karteek Alahari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 6th International Conference on Frontiers of Signal Processing (ICFSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ORASIS 2021 - Journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique [CNRS], Sep 2021, Saint Ferréol, France. pp.1-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03758729v1</w:t>
+                <w:t xml:space="preserve">hal-03339792v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation Parcimonieuse de CNNs avec des Paquets d'Ondelettes Dual-Tree</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kévin Polisano</w:t>
+                <w:t xml:space="preserve">Generalized Morse Wavelet Frame Estimation Applied to Side-Channel Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Destouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Frassati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Perrier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karteek Alahari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2021 - Journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 6th International Conference on Frontiers of Signal Processing (ICFSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Paris, France. pp.52-57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICFSP53514.2021.9646423⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339792v2</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche convexe de la super-résolution et de la régularisation de lignes 2D dans les images</w:t>
               </w:r>
@@ -3401,308 +3401,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Monogenic Synchrosqueezed Wavelet Transform: A tool for the Decomposition/Demodulation of AM-FM images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Oberlin</w:t>
+                <w:t xml:space="preserve">Helmholtz-Hodge Decomposition on [0; 1]d by Divergence-free and Curl-free Wavelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleymane Kadri Harouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGMA'2012 - Workshop on Signal, Image, Geometry, Modelling, Approximation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Curves and Surfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Avignon, France. pp.311-329, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-27413-8_20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00754704v1</w:t>
+                <w:t xml:space="preserve">hal-00558479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helmholtz-Hodge Decomposition on [0; 1]d by Divergence-free and Curl-free Wavelets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Souleymane Kadri Harouna</w:t>
+                <w:t xml:space="preserve">On the Mode Synthesis in the Synchrosqueezing Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Oberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meignen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Curves and Surfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO 2012 - 20th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.1865-1869</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-27413-8_20⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00558479v1</w:t>
+                <w:t xml:space="preserve">hal-00872535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Mode Synthesis in the Synchrosqueezing Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Monogenic Synchrosqueezed Wavelet Transform: A tool for the Decomposition/Demodulation of AM-FM images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Clausel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Oberlin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Meignen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2012 - 20th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Bucarest, Romania. pp.1865-1869</w:t>
+              <w:t xml:space="preserve">SIGMA'2012 - Workshop on Signal, Image, Geometry, Modelling, Approximation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00872535v1</w:t>
+                <w:t xml:space="preserve">hal-00754704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ondelettes pour la simulation numérique</w:t>
               </w:r>
@@ -3826,51 +3826,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FBP and the Interior Problem in 2D Tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bilgot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Desbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4308,576 +4308,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orthogonal Helmholtz decomposition using divergence-free and curl-free wavelets. Application to the simulation of 2D turbulent flows.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Divergence-free Wavelets for Coherent Vortex Extraction in 3D homogeneous isotropic turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Deriaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarete O. Domingues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Farge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical image processing meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Aeroacoustics and Computational Fluid Dynamics in Turbulent Flows, CEMRACS 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Marseille, France. pp.146-163, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc:2007011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00874985v1</w:t>
+                <w:t xml:space="preserve">hal-00171509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation d'un mouvement par courbure moyenne anisotrope</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Orthogonal Helmholtz decomposition using divergence-free and curl-free wavelets. Application to the simulation of 2D turbulent flows.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMAI 2007 - 3ème Congrès national de mathématiques appliquées et industrielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Praz-sur-Arly, France</w:t>
+              <w:t xml:space="preserve">Mathematical image processing meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00750531v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle formulation de la décomposition modale empirique fondée sur l'optimisation sous contraintes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Meignen</w:t>
+                <w:t xml:space="preserve">Simulation d'un mouvement par courbure moyenne anisotrope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Bretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonnetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMAI 2007 - 3e Congrès National de Mathématiques Appliquées et Industrielles</w:t>
+              <w:t xml:space="preserve">SMAI 2007 - 3ème Congrès national de mathématiques appliquées et industrielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Praz-sur-Arly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00875003v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00750531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using divergence-free and curl-free wavelets for the simulation of turbulent flows</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une nouvelle formulation de la décomposition modale empirique fondée sur l'optimisation sous contraintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Meignen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIAM 2007 - 6th International Congress on Industrial and Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Zürich, Switzerland</w:t>
+              <w:t xml:space="preserve">SMAI 2007 - 3e Congrès National de Mathématiques Appliquées et Industrielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Praz-sur-Arly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00875005v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décomposition de Helmholtz par ondelettes : convergence d'un algorithme itératif</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using divergence-free and curl-free wavelets for the simulation of turbulent flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GTN Orsay</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICIAM 2007 - 6th International Congress on Industrial and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Zürich, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00872503v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergence-free Wavelets for Coherent Vortex Extraction in 3D homogeneous isotropic turbulence</w:t>
+                <w:t xml:space="preserve">Décomposition de Helmholtz par ondelettes : convergence d'un algorithme itératif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Deriaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Margarete O. Domingues</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kai Bittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Perrier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Farge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Aeroacoustics and Computational Fluid Dynamics in Turbulent Flows, CEMRACS 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Marseille, France. pp.146-163, </w:t>
+              <w:t xml:space="preserve">GTN Orsay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Orsay, France. pp.23-37, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/proc:2007011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/proc:071803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00171509v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00872503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction de matrices de rigidité approchées pour des opérateurs non linéaires par méthode de collocation</w:t>
               </w:r>
@@ -5027,51 +5027,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edge detection and classification in X-ray images. Application to interventional 3D vertebra shape reconstruction.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bilgot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5536,77 +5536,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet Scattering Transform and Ensemble Methods for Side-Channel Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Destouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Frassati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Perrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6282,51 +6282,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filtered backprojection method and the interior problem in 2D tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bilgot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Desbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6948,51 +6948,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568431v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Kadri Harouna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Perrier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2021.125479" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570978v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Polisano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Condat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2019.08.007" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599010v4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M118116X" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490370v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bertoluzza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-017-0110-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01553293v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hoffmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Grudinin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576717008172" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013628v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desbat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2015.07.024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994883v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oberlin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2391077" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204929v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140969208" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080650v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2014.10.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00867670v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ameisen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deroulers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Yun&#232;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Bouhidel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-1596-8-S1-S23" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727038v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.07.029" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864422v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji S. Diop" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radjesvarane Alexandre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-011-9260-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J0TV90TB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553107v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2187202" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587755v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Bretin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2012014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864423v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Deriaz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2008.06.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864426v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070701017" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308856v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bilgot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:071816" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864421v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.200700238" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864350v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2007.904706" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321537v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(94)80036-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995529v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Harkat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Deuberet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880520v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Leterme" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karteek Alahari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286275v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758729v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Destouet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dumas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frassati" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFSP53514.2021.9646423" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339792v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068063v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293139v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Clackdoyle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2018.8824512" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281979v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760265" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134194v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Henry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maitre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351708" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133948v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994811v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7026229" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754704v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558479v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27413-8_20" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872535v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875035v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875033v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872533v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2011.6153776" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874996v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875007v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750532v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnetier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874992v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874991v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874985v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750531v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875003v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875005v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872503v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Bittner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:071803" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171509v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarete O. Domingues" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Schneider" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Farge" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:2007011" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104043v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104041v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deriaz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308857v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Cadet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420326v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496124v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901968v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Huong Pham" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Tran" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Genovese" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758725v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68773-1_4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555973v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Kadri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61761-5_3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779434v3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459438v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087017v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916088v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798417v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558474v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591849v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337464v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004338v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03033764v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Brotcorne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Canteaut" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grandmont" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guedj" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819990v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568431v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Kadri Harouna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Perrier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmaa.2021.125479" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570978v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Polisano" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Clausel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Condat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2019.08.007" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599010v4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M118116X" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01553293v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hoffmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei Grudinin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576717008172" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490370v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bertoluzza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10440-017-0110-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013628v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Desbat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2015.07.024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994883v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oberlin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Meignen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2015.2391077" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204929v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140969208" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080650v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2014.10.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00867670v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ameisen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deroulers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Yun&#232;s" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Bouhidel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-1596-8-S1-S23" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727038v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.07.029" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864422v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hadji S. Diop" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radjesvarane Alexandre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10444-011-9260-x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J0TV90TB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553107v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2012.2187202" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587755v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Bretin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2012014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864423v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Deriaz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acha.2008.06.001" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864426v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070701017" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864350v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2007.904706" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308856v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bilgot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:071816" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864421v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.200700238" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321537v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joly" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(94)80036-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995529v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Harkat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Deuberet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880520v3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Leterme" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karteek Alahari" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286275v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339792v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758729v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Destouet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dumas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Frassati" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFSP53514.2021.9646423" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068063v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293139v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Clackdoyle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Nguyen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2018.8824512" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281979v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760265" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134194v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Henry" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Maitre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7351708" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133948v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994811v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2014.7026229" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558479v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27413-8_20" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872535v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754704v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875035v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875033v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872533v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NSSMIC.2011.6153776" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874996v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875007v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750532v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonnetier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874992v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874991v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171509v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarete O. Domingues" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Schneider" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Farge" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:2007011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874985v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750531v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875003v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875005v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872503v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Bittner" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc:071803" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104043v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104041v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deriaz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308857v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Cadet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420326v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496124v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901968v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Huong Pham" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Tran" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Genovese" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758725v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68773-1_4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555973v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Kadri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-61761-5_3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779434v3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459438v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087017v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916088v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798417v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558474v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591849v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337464v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004338v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03033764v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Brotcorne" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Canteaut" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Grandmont" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guedj" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819990v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>