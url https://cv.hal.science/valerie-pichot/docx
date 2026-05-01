--- v0 (2026-03-28)
+++ v1 (2026-05-01)
@@ -4426,51 +4426,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="894FAAA6"/>
+    <w:nsid w:val="61DCE38E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>