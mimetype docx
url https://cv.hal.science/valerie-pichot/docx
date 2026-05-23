--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -1308,178 +1308,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01979553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le complexe royal d'Abou Rawash après l'Ancien Empire. Forges et tessons du IVe siècle av. J.-C »</w:t>
+                <w:t xml:space="preserve">« La campagne alexandrine »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pichot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de liaison du Groupe international d'étude de la céramique égyptienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 26, pp.251-276</w:t>
+              <w:t xml:space="preserve">Dossiers d'Archéologie. Hors-Série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, M.-D. Nenna (éd.), Alexandrie grecque, romaine et égyptienne, Dossiers d’Archéologie 374, mars/avril, 374 (mars/avril), pp.56-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01979550v1</w:t>
+                <w:t xml:space="preserve">hal-01979549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La campagne alexandrine »</w:t>
+                <w:t xml:space="preserve">« Le complexe royal d'Abou Rawash après l'Ancien Empire. Forges et tessons du IVe siècle av. J.-C »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers d'Archéologie. Hors-Série</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, M.-D. Nenna (éd.), Alexandrie grecque, romaine et égyptienne, Dossiers d’Archéologie 374, mars/avril, 374 (mars/avril), pp.56-59</w:t>
+              <w:t xml:space="preserve">Bulletin de liaison du Groupe international d'étude de la céramique égyptienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26, pp.251-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01979549v1</w:t>
+                <w:t xml:space="preserve">hal-01979550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Amphores de Gaza et résine sur le site de production d'amphores du Haut- Empire d'Akadémia (Maréotide) »</w:t>
               </w:r>
@@ -1623,191 +1623,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01979525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« The Site of Akademia: The Amphora Workshop of Apol(l)ônios. First Excavation Campaign (July-August 2012) »</w:t>
+                <w:t xml:space="preserve">« Le porte-cassolette de Maréa/Philoxénité »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kaan Senol</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Boussac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de liaison du Groupe international d'étude de la céramique égyptienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 24, pp.225-240</w:t>
+              <w:t xml:space="preserve">Alexandrina 4, Etudes alexandrines 32</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.165-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01979524v1</w:t>
+                <w:t xml:space="preserve">hal-01979496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le porte-cassolette de Maréa/Philoxénité »</w:t>
+                <w:t xml:space="preserve">« The Site of Akademia: The Amphora Workshop of Apol(l)ônios. First Excavation Campaign (July-August 2012) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Boussac</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaan Senol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alexandrina 4, Etudes alexandrines 32</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.165-186</w:t>
+              <w:t xml:space="preserve">Bulletin de liaison du Groupe international d'étude de la céramique égyptienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24, pp.225-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01979496v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Géoarchéologie portuaire dans le lac Mareotis, Delta du Nil, Égypte »</w:t>
               </w:r>
@@ -3972,51 +3972,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le porte-cassolette de Maréa / Philoxénité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Boussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Wuttmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4426,51 +4426,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="61DCE38E"/>
+    <w:nsid w:val="47FFA73F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4657,51 +4657,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-pichot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7592-2638" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/24532058X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/2224159474291327661127" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000504458657" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05336282v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Klein" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sanchez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pichot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ntd" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339185v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Nenna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simony" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Machinek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain S&#233;guier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Soukiassian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.8119" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736687v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.6203" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209499v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giaime" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mena El-Assal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egqsj-70-93-2021" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03375031v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03326061v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.2885" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091788v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1094" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276987v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Shaalan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Awad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dixneuf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Flaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25267/Riparia_sup.2018.i1.05" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979553v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979550v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979549v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979528v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaan Senol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979525v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979524v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979496v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979522v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979385v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2010.7715" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911682v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bataille" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bride" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2007.3319" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979359v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979358v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979356v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979377v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979494v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979389v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979382v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421589v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979519v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fluzin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Valloggia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wuttmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979513v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrieux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad El Amouri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979551v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979530v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233261v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9782490128297&amp;amp;series_number_str=59&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091732v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339202v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04652196v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48255/9788891332714.31" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100012v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rifa Abou El-Nil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine &#201;laigne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Harlaut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Hayes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03106730v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vallet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouillon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Guillon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pomey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03332167v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03339288v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360940v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979380v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979349v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-pichot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7592-2638" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/24532058X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/2224159474291327661127" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000504458657" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05336282v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Klein" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sanchez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pichot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benech" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ntd" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339185v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Nenna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Simony" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Machinek" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain S&#233;guier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Soukiassian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.8119" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736687v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.6203" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209499v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Giaime" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Marriner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mena El-Assal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egqsj-70-93-2021" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03375031v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03326061v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.2885" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091788v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.1094" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276987v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Shaalan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#235;l Awad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dixneuf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Flaux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kaniewski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25267/Riparia_sup.2018.i1.05" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979553v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marchand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979549v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979550v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979528v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaan Senol" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979525v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979496v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979524v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979522v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979385v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bch.2010.7715" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911682v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barral" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bataille" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bride" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Guillaumet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jaccottey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.2007.3319" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979359v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979358v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979356v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979377v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979494v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979389v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979382v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421589v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979519v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fluzin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Valloggia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Wuttmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979513v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Andrieux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad El Amouri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979551v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979530v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233261v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9782490128297&amp;amp;series_number_str=59&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03091732v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04339202v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04652196v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48255/9788891332714.31" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100012v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rifa Abou El-Nil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Clavel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine &#201;laigne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Harlaut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Hayes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03106730v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vallet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bouillon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Guillon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Pomey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03332167v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03339288v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360940v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979380v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979349v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>