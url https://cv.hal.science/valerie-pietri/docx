--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -545,371 +545,371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Généalogie, construction du présent, récit de soi</w:t>
+                <w:t xml:space="preserve">Les &amp;quot;tombeaux&amp;quot; de la noblesse : approche historiographie des pratiques funéraires dans la France d'Ancien Régime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Piétri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Provence. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">APDCA. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I. Luciani et V. Piétri (dir.), L'Incorporation des ancêtres. Généalogie, construction du présent.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.5-22, 2016, Collection Corps et âmes, 979-10-320-007-86</w:t>
+              <w:t xml:space="preserve">Qu'est-ce qu'une sépulture ? Humanités et systèmes funéraires de la Préhistoire à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.327-342, 2016, 2-904110-57-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01539497v1</w:t>
+                <w:t xml:space="preserve">hal-01538953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les &amp;quot;tombeaux&amp;quot; de la noblesse : approche historiographie des pratiques funéraires dans la France d'Ancien Régime</w:t>
+                <w:t xml:space="preserve">Généalogie, construction du présent, récit de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Piétri</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">APDCA. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Provence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qu'est-ce qu'une sépulture ? Humanités et systèmes funéraires de la Préhistoire à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.327-342, 2016, 2-904110-57-7</w:t>
+              <w:t xml:space="preserve">I. Luciani et V. Piétri (dir.), L'Incorporation des ancêtres. Généalogie, construction du présent.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.5-22, 2016, Collection Corps et âmes, 979-10-320-007-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01538953v1</w:t>
+                <w:t xml:space="preserve">hal-01539497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Glesener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Piétri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Classiques Garnier. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Héloïse Hermant (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">H. Hermant (dir.), Le Pouvoir contourné. Infléchir et subvertir l'autorité à l'âge moderne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 166, pp.375-382, 2016, Collection Rencontres, 978-2-406-05828-1</w:t>
+              <w:t xml:space="preserve">Le Pouvoir contourné. Infléchir et subvertir l'autorité à l'âge moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.375-382, 2016, 978-2-406-05827-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01539493v1</w:t>
+                <w:t xml:space="preserve">hal-01479056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Piétri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Glesener</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Héloïse Hermant (dir.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Pouvoir contourné. Infléchir et subvertir l'autorité à l'âge moderne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">H. Hermant (dir.), Le Pouvoir contourné. Infléchir et subvertir l'autorité à l'âge moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 166, pp.375-382, 2016, Collection Rencontres, 978-2-406-05828-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classiques Garnier</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01479056v1</w:t>
+                <w:t xml:space="preserve">hal-01539493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le temps de l'enquête : les recherches de noblesse en Provence sous le règne de Louis XIV</w:t>
               </w:r>
@@ -1852,191 +1852,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DOMINIUM - Domination des territoires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les familles nobles et leurs seigneuries : une transformation de la spatialisation des pouvoirs dans la France moderne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Piétri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Journée thématique - Axe 1 - Dialoguer entre disciplines : enjeux, atouts, obstacles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie 5 - Homme, Idées et Milieux; MSHS Sud-Est, Dec 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">Colloque Expressions Territoriales du pouvoir de l'antiquité à l'époque moderne.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie-Jeanne Ouriachi; Valérie Pietri, Jun 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04505038v1</w:t>
+                <w:t xml:space="preserve">hal-04240658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les familles nobles et leurs seigneuries : une transformation de la spatialisation des pouvoirs dans la France moderne.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élie Haddad</w:t>
+                <w:t xml:space="preserve">DOMINIUM - Domination des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Piétri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Piétri</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Ouriachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Expressions Territoriales du pouvoir de l'antiquité à l'époque moderne.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Marie-Jeanne Ouriachi; Valérie Pietri, Jun 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">8e Journée thématique - Axe 1 - Dialoguer entre disciplines : enjeux, atouts, obstacles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie 5 - Homme, Idées et Milieux; MSHS Sud-Est, Dec 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240658v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04505038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RéMMi - Récits des mobilités et des migrations</w:t>
               </w:r>
@@ -2399,51 +2399,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="36A7A387"/>
+    <w:nsid w:val="1ED21A3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2630,51 +2630,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-pietri" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1813-2445" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069245738" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517776v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Ouriachi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pi&#233;tri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14pjx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586428v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/genealogy-and-social-status-in-the-enlightenment-9781800348561?q=9781800348561&amp;amp;lang=en&amp;amp;cc=us" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475474v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luciani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/lincorporation-ancetres-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.27608" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539492v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539497v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538953v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539493v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Glesener" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479056v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com/editions/ref?id=2563" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539488v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539486v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b10536" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539483v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832095v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263026v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Candau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mercuri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Huetz de Lemps" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10987/ancestralite-et-autochtonie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475439v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.27588" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00988722v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini-Saez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Alesandri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ameziane-Federzoni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; Cancellieri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765796v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.13558" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00319329v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Butaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225331v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505038v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240658v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Haddad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510126v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gastaut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Mangane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Decourt Hollender" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971120v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538833v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.074.0005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-pietri" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1813-2445" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069245738" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517776v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Ouriachi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pi&#233;tri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14pjx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586428v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/genealogy-and-social-status-in-the-enlightenment-9781800348561?q=9781800348561&amp;amp;lang=en&amp;amp;cc=us" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475474v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luciani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/lincorporation-ancetres-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.27608" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539492v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538953v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539497v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479056v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Glesener" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com/editions/ref?id=2563" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539493v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539488v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539486v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b10536" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539483v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832095v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263026v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Candau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mercuri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Huetz de Lemps" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10987/ancestralite-et-autochtonie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475439v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.27588" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00988722v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini-Saez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Alesandri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ameziane-Federzoni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; Cancellieri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765796v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.13558" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00319329v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Butaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225331v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240658v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Haddad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505038v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510126v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gastaut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Mangane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Decourt Hollender" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971120v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538833v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.074.0005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>