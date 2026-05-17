--- v1 (2026-04-07)
+++ v2 (2026-05-17)
@@ -364,208 +364,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03586428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Généalogie, construction du présent, récit de soi. Introduction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Être noble par-delà les lois du roi. Des anoblissements taisibles en Provence après les enquêtes de vérification de noblesse (1716-1789)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Piétri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Isabelle Luciani et Valérie Pietri (dir.). </w:t>
+              <w:t xml:space="preserve">Classiques Garnier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’incorporation des ancêtres. Généalogie, construction du présent</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">H. Hermant (dir.), Le Pouvoir contourné. Infléchir et subvertir l'autorité à l'âge moderne.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 166, pp.347-374, 2016, Collection Rencontres, 978-2-406-05828-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01475474v1</w:t>
+                <w:t xml:space="preserve">hal-01539492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Être noble par-delà les lois du roi. Des anoblissements taisibles en Provence après les enquêtes de vérification de noblesse (1716-1789)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Généalogie, construction du présent, récit de soi. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Luciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Piétri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Classiques Garnier. </w:t>
+              <w:t xml:space="preserve">Isabelle Luciani et Valérie Pietri (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">H. Hermant (dir.), Le Pouvoir contourné. Infléchir et subvertir l'autorité à l'âge moderne.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L’incorporation des ancêtres. Généalogie, construction du présent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Provence; PUP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.5-22, 2016, 9791032000786. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pup.27608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01539492v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot;tombeaux&amp;quot; de la noblesse : approche historiographie des pratiques funéraires dans la France d'Ancien Régime</w:t>
               </w:r>
@@ -637,51 +637,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Généalogie, construction du présent, récit de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Piétri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luciani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Provence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I. Luciani et V. Piétri (dir.), L'Incorporation des ancêtres. Généalogie, construction du présent.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.5-22, 2016, Collection Corps et âmes, 979-10-320-007-86</w:t>
@@ -1123,51 +1123,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Piétri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1329,103 +1329,112 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Huetz de Lemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Collection Essais, 978-2-7535-9901-7</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, Collection Essais, 978-2-7535-9901-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14pjx⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05263026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'incorporation des ancêtres. Généalogie, construction du présent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Piétri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1583,51 +1592,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecriture, récit, trouble(s) de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Luciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Piétri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
@@ -2399,51 +2408,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1ED21A3D"/>
+    <w:nsid w:val="9F96BC4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2630,51 +2639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-pietri" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1813-2445" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069245738" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517776v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Ouriachi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pi&#233;tri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14pjx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586428v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/genealogy-and-social-status-in-the-enlightenment-9781800348561?q=9781800348561&amp;amp;lang=en&amp;amp;cc=us" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475474v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luciani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/lincorporation-ancetres-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.27608" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539492v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538953v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539497v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479056v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Glesener" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com/editions/ref?id=2563" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539493v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539488v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539486v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b10536" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539483v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832095v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263026v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Candau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mercuri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Huetz de Lemps" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10987/ancestralite-et-autochtonie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475439v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.27588" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00988722v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini-Saez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Alesandri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ameziane-Federzoni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; Cancellieri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765796v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.13558" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00319329v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Butaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225331v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240658v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Haddad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505038v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510126v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gastaut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Mangane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Decourt Hollender" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971120v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538833v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.074.0005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-pietri" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1813-2445" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069245738" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517776v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Ouriachi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pi&#233;tri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14pjx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586428v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/genealogy-and-social-status-in-the-enlightenment-9781800348561?q=9781800348561&amp;amp;lang=en&amp;amp;cc=us" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539492v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475474v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Luciani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses-universitaires.univ-amu.fr/lincorporation-ancetres-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.27608" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538953v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539497v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479056v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Glesener" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com/editions/ref?id=2563" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539493v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539488v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539486v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b10536" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539483v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832095v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05263026v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Candau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mercuri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Huetz de Lemps" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/10987/ancestralite-et-autochtonie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01475439v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.27588" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00988722v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Paolini-Saez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Alesandri" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ameziane-Federzoni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; Cancellieri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00765796v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.13558" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00319329v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Butaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225331v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240658v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Haddad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505038v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510126v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gastaut" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdourahmane Mangane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Decourt Hollender" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971120v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538833v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gen.074.0005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>