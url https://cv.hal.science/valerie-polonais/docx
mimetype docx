--- v0 (2026-03-17)
+++ v1 (2026-05-05)
@@ -1034,295 +1034,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BCKDH: The Missing Link in Apicomplexan Mitochondrial Metabolism Is Required for Full Virulence of Toxoplasma gondii and Plasmodium berghei</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microsporidian Genomes Harbor a Diverse Array of Transposable Elements that Demonstrate an Ancestry of Horizontal Exchange with Metazoans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca D. Oppenheim</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Paco Pino</w:t>
+                <w:t xml:space="preserve">Adrian Pelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Gasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Polonais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Belkorchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1004263⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (9), pp.2289-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evu178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112521v1</w:t>
+                <w:t xml:space="preserve">hal-01071789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsporidian Genomes Harbor a Diverse Array of Transposable Elements that Demonstrate an Ancestry of Horizontal Exchange with Metazoans.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Parisot</w:t>
+                <w:t xml:space="preserve">BCKDH: The Missing Link in Apicomplexan Mitochondrial Metabolism Is Required for Full Virulence of Toxoplasma gondii and Plasmodium berghei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca D. Oppenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darren J. Creek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James I. Macrae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna K. Modrzynska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Pelin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Abdel Belkorchia</w:t>
+                <w:t xml:space="preserve">Paco Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 6 (9), pp.2289-300. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (7), pp.25032958. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evu178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1004263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01071789v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of two new polar tube proteins related to polar tube protein 2 in the microsporidian Antonospora locustae.</w:t>
               </w:r>
@@ -1570,265 +1570,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00813939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual anchor of a motor complex (MyoD-MLC2) to the plasma membrane of Toxoplasma gondii.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toxoplasma gondii aspartic protease 1 is not essential in tachyzoites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernardo Javier Foth</w:t>
+                <w:t xml:space="preserve">Valerie Polonais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krishna Chinthalapudi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael Shea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Soldati-Favre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traffic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0854.2010.01148.x⟩</w:t>
+              <w:t xml:space="preserve">Experimental Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 128 (4), pp.454-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exppara.2011.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00820570v1</w:t>
+                <w:t xml:space="preserve">hal-00820561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxoplasma gondii aspartic protease 1 is not essential in tachyzoites.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unusual anchor of a motor complex (MyoD-MLC2) to the plasma membrane of Toxoplasma gondii.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Polonais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Javier Foth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Polonais</w:t>
+                <w:t xml:space="preserve">Krishna Chinthalapudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Shea</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dietmar J Manstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 128 (4), pp.454-9. </w:t>
+              <w:t xml:space="preserve">Traffic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (3), pp.287-300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.exppara.2011.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0854.2010.01148.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00820561v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extreme reduction and compaction of microsporidian genomes.</w:t>
               </w:r>
@@ -2228,51 +2228,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versatility in the acquisition of energy and carbon sources by the Apicomplexa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Polonais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Soldati-Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3282,51 +3282,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04427987v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Polonais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Wawrzyniak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reginald Florian Akossi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25020880" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04427983v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Fayet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastasia Prybylski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Collin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyretaillade" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-35511-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276377v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Niehus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Franchet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00077-19" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594835v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Belkorchia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pombert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsx002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247479v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Gasc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139075" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247485v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courtine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Osman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hubans-Pierlot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gdata.2015.01.009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112526v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Fr&#233;nal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jacot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Soldati-Favre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004504" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112521v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca D. Oppenheim" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren J. Creek" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James I. Macrae" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna K. Modrzynska" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Pino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004263" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071789v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Pelin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu178" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Roussel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peyret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12198" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813939v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Denonfoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2156" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820570v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Javier Foth" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Chinthalapudi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar J Manstein" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2010.01148.x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820561v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Polonais" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Shea" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2011.05.003" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814808v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Alaoui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Diogon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2011.03.004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5K6850C0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820623v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Stratmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Limenitakis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2010.09.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527872v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mazet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Texier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.01225-09" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820630v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20100005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529592v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Biderre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Militon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2007.09.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX0WJDLW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527170v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Peuvel-Fanget" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brosson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kuhn" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2005.10.005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GS5SBSR8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03844652v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Prensier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy M&#233;t&#233;nier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vivar&#232;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2005.05.005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5RH6X6S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03844656v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Peek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Speijer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Greve" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.73.12.7906-7913.2005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03844643v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-78267-6_17" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00695273v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006CLF21671" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04427987v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Polonais" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Wawrzyniak" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reginald Florian Akossi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25020880" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04427983v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine Fayet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastasia Prybylski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Collin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Peyretaillade" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-35511-y" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276377v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Niehus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Franchet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00077-19" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594835v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Belkorchia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pombert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/dnares/dsx002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247479v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Gasc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0139075" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247485v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courtine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Osman" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hubans-Pierlot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gdata.2015.01.009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112526v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Fr&#233;nal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Jacot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Soldati-Favre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004504" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071789v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Pelin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evu178" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112521v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca D. Oppenheim" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren J. Creek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James I. Macrae" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna K. Modrzynska" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Pino" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004263" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Roussel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peyret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12198" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813939v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Denonfoux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2156" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820561v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Polonais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Shea" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2011.05.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820570v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Javier Foth" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Chinthalapudi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dietmar J Manstein" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0854.2010.01148.x" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814808v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham El Alaoui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Diogon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2011.03.004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5K6850C0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820623v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Stratmann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Limenitakis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chom.2010.09.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527872v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Mazet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Texier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.01225-09" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820630v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20100005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529592v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Biderre" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Militon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wincker" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parint.2007.09.002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QX0WJDLW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527170v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Peuvel-Fanget" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brosson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kuhn" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpara.2005.10.005" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GS5SBSR8-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03844652v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Prensier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy M&#233;t&#233;nier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vivar&#232;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2005.05.005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q5RH6X6S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03844656v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Peek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Speijer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Greve" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.73.12.7906-7913.2005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03844643v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-78267-6_17" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00695273v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2006CLF21671" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>