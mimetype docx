--- v0 (2026-03-15)
+++ v1 (2026-04-26)
@@ -964,429 +964,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaching and degradation of S-Metolachlor in undisturbed soil cores amended with organic wastes</w:t>
+                <w:t xml:space="preserve">Scenario modelling of carbon mineralization in 3D soil architecture at the microscale: Toward an accessibility coefficient of organic matter for bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Dollinger</w:t>
+                <w:t xml:space="preserve">Bruno Mbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Monga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfred Otten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjolaine Bourdat-Deschamps</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bernet</w:t>
+                <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-17204-z⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 73, pp.e13144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejss.13144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03466982v1</w:t>
+                <w:t xml:space="preserve">hal-03365963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A holistic perspective on soil architecture is needed as a key to soil functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leaching and degradation of S-Metolachlor in undisturbed soil cores amended with organic wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Dollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Bourdat-Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans‐jörg Vogel</w:t>
+                <w:t xml:space="preserve">Valentin Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Balseiro‐romero</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valérie Pot</w:t>
+                <w:t xml:space="preserve">Nathalie Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ejss.13152⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (14), pp.20098-20111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-17204-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03323084v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scenario modelling of carbon mineralization in 3D soil architecture at the microscale: Toward an accessibility coefficient of organic matter for bacteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A holistic perspective on soil architecture is needed as a key to soil functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans‐jörg Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Mbé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Monga</w:t>
+                <w:t xml:space="preserve">Maria Balseiro‐romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Kravchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfred Otten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 73, pp.e13144. </w:t>
+              <w:t xml:space="preserve">, 2022, pp.13152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ejss.13144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ejss.13152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365963v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03323084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of soil water retention in conservation agriculture using published and new pedotransfer functions</w:t>
               </w:r>
@@ -1766,51 +1766,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sixtine Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Bourdat-Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1870,51 +1870,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of agroforestry plant species on the infiltration of S-Metolachlor in buffer soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Dollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Ho Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2150,51 +2150,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil aggregates as biogeochemical reactors: Not a way forward in the research on soil‐atmosphere exchange of greenhouse gases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Kravchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfred Otten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2274,291 +2274,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergent properties of microbial activity in heterogeneous soil microenvironments: Different research approaches are slowly converging, yet major challenges remain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">To what extent do uncertainty and sensitivity analyses help unravel the influence of microscale physical and biological drivers in soil carbon dynamics models?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Vogel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Makowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Baveye</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (1929), pp.1929. </w:t>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 383, pp.10-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01929⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2018.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01857291v1</w:t>
+                <w:t xml:space="preserve">hal-01800383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">To what extent do uncertainty and sensitivity analyses help unravel the influence of microscale physical and biological drivers in soil carbon dynamics models?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emergent properties of microbial activity in heterogeneous soil microenvironments: Different research approaches are slowly converging, yet major challenges remain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baveye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfred Otten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Kravchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Vogel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valerie Pot</w:t>
+                <w:t xml:space="preserve">Maria Balseiro Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Makowski</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eleonore Beckers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 383, pp.10-22. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1929), pp.1929. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2018.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.01929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01800383v1</w:t>
+                <w:t xml:space="preserve">hal-01857291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscale heterogeneity of the spatial distribution of organic matter can promote bacterial biodiversity in soils: Insights from computer simulations</w:t>
               </w:r>
@@ -3219,51 +3219,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the effect of soil meso- and macropores topology on the biodegradation of a soluble carbon substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure E. Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Makowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia P. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3760,307 +3760,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of tillage practice and repeated urban compost application on bromide and isoproturon transport in a loamy Albeluvisol</w:t>
+                <w:t xml:space="preserve">Metribuzin transport in undisturbed soil cores under controlled water potential conditions: experiments and modelling to evaluate the risk of leaching in a sandy loam soil profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Pot-Genty Pot</w:t>
+                <w:t xml:space="preserve">Valérie V. Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique V. Etievant</w:t>
+                <w:t xml:space="preserve">Mona M. Le Menn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie N. Bernet</w:t>
+                <w:t xml:space="preserve">Ole Martin O. M. Eklo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe C. Labat</w:t>
+                <w:t xml:space="preserve">Tore T. Sveistrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 62 (6), pp.797-810. </w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 67 (4), pp.397-407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2011.01402.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ps.2077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01001186v1</w:t>
+                <w:t xml:space="preserve">hal-01000528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metribuzin transport in undisturbed soil cores under controlled water potential conditions: experiments and modelling to evaluate the risk of leaching in a sandy loam soil profile</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie V. Pot</w:t>
+                <w:t xml:space="preserve">Effects of tillage practice and repeated urban compost application on bromide and isoproturon transport in a loamy Albeluvisol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Pot-Genty Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ole Martin O. M. Eklo</w:t>
+                <w:t xml:space="preserve">Veronique V. Etievant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tore T. Sveistrup</w:t>
+                <w:t xml:space="preserve">Nathalie N. Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ps.2077⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62 (6), pp.797-810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2389.2011.01402.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01000528v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water and solute transport in a cultivated silt loam soil: 2. Numerical analysis</w:t>
               </w:r>
@@ -4098,51 +4098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coutadeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. van Genuchten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Pot-Genty Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vadose Zone Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 4, pp.581-601</w:t>
@@ -4171,51 +4171,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of rainfall intensity on the transport of two herbicides in undisturbed grassed filter strip soil cores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Pot-Genty Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Simunek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4317,51 +4317,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorbing and non-sorbing solute migration in rough fractures with a multi-species LGA model: Dispersion dependence on retardation and roughness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Pot-Genty Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Genty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4438,51 +4438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Souiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Madrigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Pot-Genty Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4550,51 +4550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Souiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Pot-Genty Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4899,51 +4899,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-species lattice-gas automaton model to study passive and reactive tracer migration in 2D fractures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Pot-Genty Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Karapiperis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5002,51 +5002,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interacting lattice gas automaton study of liquid-gas properties in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Pot-Genty Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Appert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5624,282 +5624,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05195581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the multiple effects of dissolved organic matter on the transport of organic pollutants in subsoil horizons through a modular modeling approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chabauty Florian</w:t>
+                <w:t xml:space="preserve">Effet des pratiques de gestion agricole sur la stabilité structurale du sol et la déprotection des matières organiques lors des cycles de dessication-réhumectation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Chirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12èmes Journées Scientifiques et Techniques du réseau des microscopistes INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04198580v1</w:t>
+                <w:t xml:space="preserve">hal-04321237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des pratiques de gestion agricole sur la stabilité structurale du sol et la déprotection des matières organiques lors des cycles de dessication-réhumectation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Chirol</w:t>
+                <w:t xml:space="preserve">Assessing the multiple effects of dissolved organic matter on the transport of organic pollutants in subsoil horizons through a modular modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Dollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lafolie François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chabauty Florian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées Scientifiques et Techniques du réseau des microscopistes INRAE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, Apr 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321237v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04198580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the relationship between soil organic matter decomposition and soil structure</w:t>
               </w:r>
@@ -6782,51 +6782,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer simulation of the activity of bacteria in soils: role of soil architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Vogel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Portell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7649,51 +7649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bethenod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bariac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Pot-Genty Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Goujet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8694,64 +8694,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonore Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Bourdat-Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVI Symposium on Pesticide Chemistry 'Advances in risk assessment and management'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Piacenza, France</w:t>
@@ -9276,51 +9276,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study under controlled parameters of the isotopic composition of the water evaporated from soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Pot-Genty Pot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Congrès international AISS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Montpellier, France. 1 p., 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9524,51 +9524,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid-gas models on 2D and 3D Lattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Appert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Pot-Genty Pot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Zaleski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10386,51 +10386,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="631D7DA2"/>
+    <w:nsid w:val="5517BD7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10617,51 +10617,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-pot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8210-7853" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368810v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Chirol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pouteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vzj2.70054" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05479165v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Belghali" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Klai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassan Abdelwahed" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Druoton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0331031" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810486v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s M Mar&#237;n-Benito" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177607" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04031073v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portell" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfred Otten" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13256" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04030831v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13142" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544634v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baveye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Balseiro-Romero" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Briones" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR21268" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466982v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dollinger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Serre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17204-z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323084v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans&#8208;j&#246;rg Vogel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Balseiro&#8208;romero" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kravchenko" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13152" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365963v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mb&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hecht" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13144" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206553v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Cueff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2021.104967" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03108838v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Dumeny" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11772-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642121v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhong" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.114089" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935076v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114590" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154606v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Ho Lin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjith P. Udawatta" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2019.103498" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927464v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tr&#233;sor Kemgue" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Moto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2018.11.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP2K8F37-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626854v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14640" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857291v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Balseiro Romero" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Beckers" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01929" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800383v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vogel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.05.007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840945v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01583" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652927v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine-Karen Lammoglia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138497191833892E12" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01478332v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilim Filipovi&#263;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Filipovi&#263;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2016.07.0056" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01261528v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.01.009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04030768v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peth" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Vogel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Genty" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2015.08.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01170155v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure E. Vogel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Garnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233;-Gonod" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2015.05.020" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192536v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Marron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56287" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019768v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Elyeznasni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sellami" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.02.023" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-982Z9036-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192282v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Maximilian K&#246;hne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W&#246;hling" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.04.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K52JCP5Q-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001186v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot-Genty Pot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Etievant" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Bernet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Labat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2011.01402.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000528v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Pot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona M. Le Menn" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Martin O. M. Eklo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tore T. Sveistrup" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2077" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QFR5NKN9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669355v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simunek" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coutadeur" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. van Genuchten" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681703v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yra" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2005.06.013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P547D4KX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678424v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675176v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Souiller" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Madrigal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Real" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676103v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587139v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benoit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693935v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ribolzi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auque" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Casenave" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Delhoume" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699217v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Karapiperis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050046" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FC0537B321AE0BB31E3607AF2EE9E7FAC26E33DD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694573v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Appert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Melayah" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Rothman" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaleski" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139561v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Appert-Rolland" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique d'Humi&#232;res" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zaleski" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00411459408203856" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05152454v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195609v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plessis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195581v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198580v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafolie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabauty Florian" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12446" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321237v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321216v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776068v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moitrier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665669v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548661v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ortega-Ramirez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Schl&#252;ter" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Hadjar" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12438" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303236v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Djouhri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962223v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266420v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546312v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840982v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilim Filipovic" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Romi&#263;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787666v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Fabre Jc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chataignier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850818v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529265v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hammou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ginzburg" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581336v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Adamiade" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barriuso" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763204v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771622v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethenod" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Goujet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cayet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769626v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Auzet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Angulo-Jaramillo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boul&#232;gue" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195627v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195593v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195617v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652988v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266442v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765214v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04812036v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onore Flipo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04812019v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Mouquet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dumeny" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Goubard Delaunay" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823219v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vedere" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805329v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mercier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel J.-N. Rampon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Chalhoub" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828472v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Annabi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernomd" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835605v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03663482v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Avad&#237;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bravin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cournoyer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2022.03.002" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838707v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266646v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bernicot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266648v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266674v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Mar&#237;a Mar&#237;n-Benito" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447457v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lafolie" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265791v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-pot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8210-7853" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368810v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Chirol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pouteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vzj2.70054" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05479165v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Belghali" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Klai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassan Abdelwahed" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Druoton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0331031" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810486v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s M Mar&#237;n-Benito" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177607" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04031073v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portell" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfred Otten" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13256" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04030831v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13142" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544634v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baveye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Balseiro-Romero" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Briones" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR21268" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365963v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mb&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hecht" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13144" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466982v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dollinger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Serre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17204-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323084v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans&#8208;j&#246;rg Vogel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Balseiro&#8208;romero" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kravchenko" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13152" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206553v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Cueff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2021.104967" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03108838v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Dumeny" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11772-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642121v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhong" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.114089" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935076v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114590" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154606v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Ho Lin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjith P. Udawatta" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2019.103498" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927464v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tr&#233;sor Kemgue" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Moto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2018.11.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP2K8F37-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626854v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14640" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800383v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vogel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.05.007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857291v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Balseiro Romero" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Beckers" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01929" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840945v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01583" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652927v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine-Karen Lammoglia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138497191833892E12" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01478332v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilim Filipovi&#263;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Filipovi&#263;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2016.07.0056" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01261528v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.01.009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04030768v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peth" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Vogel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Genty" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2015.08.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01170155v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure E. Vogel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Garnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233;-Gonod" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2015.05.020" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192536v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Marron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56287" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019768v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Elyeznasni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sellami" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.02.023" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-982Z9036-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192282v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Maximilian K&#246;hne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W&#246;hling" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.04.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K52JCP5Q-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000528v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Pot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona M. Le Menn" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Martin O. M. Eklo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tore T. Sveistrup" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2077" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QFR5NKN9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001186v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot-Genty Pot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Etievant" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Bernet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Labat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2011.01402.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669355v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simunek" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coutadeur" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. van Genuchten" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681703v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yra" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2005.06.013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P547D4KX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678424v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675176v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Souiller" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Madrigal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Real" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676103v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587139v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benoit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693935v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ribolzi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auque" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Casenave" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Delhoume" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699217v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Karapiperis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050046" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FC0537B321AE0BB31E3607AF2EE9E7FAC26E33DD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694573v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Appert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Melayah" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Rothman" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaleski" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139561v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Appert-Rolland" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique d'Humi&#232;res" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zaleski" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00411459408203856" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05152454v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195609v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plessis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195581v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321237v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198580v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafolie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabauty Florian" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12446" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321216v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776068v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moitrier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665669v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548661v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ortega-Ramirez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Schl&#252;ter" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Hadjar" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12438" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303236v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Djouhri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962223v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266420v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546312v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840982v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilim Filipovic" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Romi&#263;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787666v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Fabre Jc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chataignier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850818v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529265v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hammou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ginzburg" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581336v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Adamiade" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barriuso" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763204v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771622v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethenod" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Goujet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cayet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769626v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Auzet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Angulo-Jaramillo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boul&#232;gue" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195627v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195593v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195617v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652988v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266442v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765214v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04812036v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onore Flipo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04812019v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Mouquet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dumeny" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Goubard Delaunay" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823219v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vedere" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805329v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mercier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel J.-N. Rampon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Chalhoub" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828472v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Annabi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernomd" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835605v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03663482v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Avad&#237;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bravin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cournoyer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2022.03.002" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838707v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266646v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bernicot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266648v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266674v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Mar&#237;a Mar&#237;n-Benito" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447457v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lafolie" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265791v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>