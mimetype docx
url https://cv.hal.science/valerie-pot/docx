--- v1 (2026-04-26)
+++ v2 (2026-05-19)
@@ -5624,282 +5624,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05195581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des pratiques de gestion agricole sur la stabilité structurale du sol et la déprotection des matières organiques lors des cycles de dessication-réhumectation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Chirol</w:t>
+                <w:t xml:space="preserve">Assessing the multiple effects of dissolved organic matter on the transport of organic pollutants in subsoil horizons through a modular modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Dollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lafolie François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chabauty Florian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées Scientifiques et Techniques du réseau des microscopistes INRAE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EGU, Apr 2023, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12446⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04321237v1</w:t>
+                <w:t xml:space="preserve">hal-04198580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the multiple effects of dissolved organic matter on the transport of organic pollutants in subsoil horizons through a modular modeling approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Chabauty Florian</w:t>
+                <w:t xml:space="preserve">Effet des pratiques de gestion agricole sur la stabilité structurale du sol et la déprotection des matières organiques lors des cycles de dessication-réhumectation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Chirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12èmes Journées Scientifiques et Techniques du réseau des microscopistes INRAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-12446⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04198580v1</w:t>
+                <w:t xml:space="preserve">hal-04321237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the relationship between soil organic matter decomposition and soil structure</w:t>
               </w:r>
@@ -8103,73 +8103,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil CET "Soil Carbon in the Ecological Transition"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Rueil Malmaison, France. pp.1</w:t>
+              <w:t xml:space="preserve">ISMOM 2024 - 9. International Symposium of Interactions of Soil Minerals with Organic Components and Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Tsukuba, Japan. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05195593v1</w:t>
+                <w:t xml:space="preserve">hal-05195617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of agricultural management practices on soil structural stability and organic matter deprotection during drying-rewetting cycles</w:t>
               </w:r>
@@ -8228,73 +8228,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMOM 2024 - 9. International Symposium of Interactions of Soil Minerals with Organic Components and Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Tsukuba, Japan. pp.1</w:t>
+              <w:t xml:space="preserve">Soil CET "Soil Carbon in the Ecological Transition"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Rueil Malmaison, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05195617v1</w:t>
+                <w:t xml:space="preserve">hal-05195593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soilμ3d project: emergent properties of soil microbial functions from 3d modelling and spatial descriptors of pore scale heterogeneity</w:t>
               </w:r>
@@ -10386,51 +10386,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5517BD7C"/>
+    <w:nsid w:val="AB756282"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10617,51 +10617,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-pot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8210-7853" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368810v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Chirol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pouteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vzj2.70054" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05479165v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Belghali" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Klai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassan Abdelwahed" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Druoton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0331031" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810486v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s M Mar&#237;n-Benito" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177607" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04031073v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portell" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfred Otten" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13256" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04030831v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13142" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544634v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baveye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Balseiro-Romero" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Briones" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR21268" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365963v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mb&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hecht" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13144" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466982v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dollinger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Serre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17204-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323084v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans&#8208;j&#246;rg Vogel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Balseiro&#8208;romero" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kravchenko" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13152" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206553v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Cueff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2021.104967" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03108838v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Dumeny" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11772-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642121v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhong" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.114089" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935076v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114590" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154606v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Ho Lin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjith P. Udawatta" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2019.103498" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927464v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tr&#233;sor Kemgue" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Moto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2018.11.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP2K8F37-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626854v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14640" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800383v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vogel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.05.007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857291v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Balseiro Romero" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Beckers" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01929" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840945v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01583" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652927v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine-Karen Lammoglia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138497191833892E12" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01478332v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilim Filipovi&#263;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Filipovi&#263;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2016.07.0056" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01261528v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.01.009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04030768v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peth" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Vogel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Genty" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2015.08.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01170155v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure E. Vogel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Garnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233;-Gonod" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2015.05.020" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192536v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Marron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56287" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019768v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Elyeznasni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sellami" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.02.023" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-982Z9036-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192282v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Maximilian K&#246;hne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W&#246;hling" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.04.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K52JCP5Q-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000528v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Pot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona M. Le Menn" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Martin O. M. Eklo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tore T. Sveistrup" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2077" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QFR5NKN9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001186v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot-Genty Pot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Etievant" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Bernet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Labat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2011.01402.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669355v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simunek" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coutadeur" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. van Genuchten" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681703v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yra" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2005.06.013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P547D4KX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678424v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675176v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Souiller" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Madrigal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Real" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676103v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587139v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benoit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693935v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ribolzi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auque" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Casenave" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Delhoume" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699217v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Karapiperis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050046" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FC0537B321AE0BB31E3607AF2EE9E7FAC26E33DD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694573v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Appert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Melayah" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Rothman" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaleski" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139561v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Appert-Rolland" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique d'Humi&#232;res" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zaleski" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00411459408203856" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05152454v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195609v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plessis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195581v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321237v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198580v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafolie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabauty Florian" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12446" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321216v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776068v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moitrier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665669v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548661v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ortega-Ramirez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Schl&#252;ter" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Hadjar" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12438" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303236v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Djouhri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962223v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266420v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546312v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840982v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilim Filipovic" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Romi&#263;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787666v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Fabre Jc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chataignier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850818v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529265v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hammou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ginzburg" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581336v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Adamiade" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barriuso" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763204v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771622v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethenod" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Goujet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cayet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769626v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Auzet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Angulo-Jaramillo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boul&#232;gue" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195627v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195593v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195617v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652988v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266442v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765214v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04812036v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onore Flipo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04812019v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Mouquet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dumeny" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Goubard Delaunay" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823219v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vedere" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805329v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mercier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel J.-N. Rampon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Chalhoub" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828472v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Annabi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernomd" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835605v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03663482v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Avad&#237;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bravin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cournoyer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2022.03.002" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838707v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266646v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bernicot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266648v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266674v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Mar&#237;a Mar&#237;n-Benito" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447457v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lafolie" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265791v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-pot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8210-7853" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368810v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Chirol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Garnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pouteau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vzj2.70054" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05479165v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Belghali" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouad Klai" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassan Abdelwahed" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Druoton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0331031" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810486v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mamy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s M Mar&#237;n-Benito" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Justes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ubertosi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.177607" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04031073v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Portell" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfred Otten" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13256" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04030831v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13142" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03544634v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baveye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Balseiro-Romero" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bottinelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Briones" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/SR21268" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365963v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mb&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hecht" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13144" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466982v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dollinger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Serre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-17204-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03323084v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans&#8208;j&#246;rg Vogel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Balseiro&#8208;romero" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Kravchenko" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13152" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206553v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Cueff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2021.104967" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03108838v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Dumeny" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11772-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642121v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Zhong" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2019.114089" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935076v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114590" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154606v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Ho Lin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjith P. Udawatta" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2019.103498" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927464v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tr&#233;sor Kemgue" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Moto" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cageo.2018.11.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP2K8F37-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626854v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14640" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800383v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vogel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Makowski" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2018.05.007" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857291v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Balseiro Romero" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Beckers" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01929" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840945v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.01583" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652927v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine-Karen Lammoglia" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5138497191833892E12" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01478332v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilim Filipovi&#263;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Filipovi&#263;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2016.07.0056" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01261528v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.01.009" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04030768v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Peth" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.E. Vogel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Genty" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2015.08.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01170155v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure E. Vogel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Garnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233;-Gonod" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advwatres.2015.05.020" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192536v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Marron" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56287" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019768v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Elyeznasni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sellami" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2012.02.023" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-982Z9036-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192282v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Maximilian K&#246;hne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W&#246;hling" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legu&#233;dois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.04.001" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K52JCP5Q-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000528v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Pot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona M. Le Menn" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Martin O. M. Eklo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tore T. Sveistrup" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2077" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QFR5NKN9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001186v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Pot-Genty Pot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Etievant" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Bernet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Labat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2011.01402.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669355v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simunek" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coutadeur" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. van Genuchten" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681703v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Yra" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconhyd.2005.06.013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P547D4KX-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678424v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675176v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Souiller" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Madrigal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Real" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676103v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587139v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benoit" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693935v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ribolzi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Auque" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Casenave" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Delhoume" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699217v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Karapiperis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050046" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FC0537B321AE0BB31E3607AF2EE9E7FAC26E33DD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694573v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Appert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Melayah" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Rothman" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zaleski" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139561v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Appert-Rolland" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique d'Humi&#232;res" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Zaleski" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00411459408203856" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05152454v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195609v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Plessis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195581v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198580v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lafolie Fran&#231;ois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabauty Florian" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-12446" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321237v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04321216v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776068v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moitrier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665669v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548661v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ortega-Ramirez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Schl&#252;ter" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Hadjar" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-12438" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303236v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Djouhri" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962223v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266420v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brun" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546312v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840982v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilim Filipovic" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Romi&#263;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787666v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Fabre Jc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chataignier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850818v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03529265v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hammou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Ginzburg" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581336v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Moussa" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Adamiade" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Andrieux" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barriuso" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763204v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771622v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethenod" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Goujet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cayet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769626v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Auzet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Angulo-Jaramillo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boul&#232;gue" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195627v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195617v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195593v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652988v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266442v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765214v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04812036v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onore Flipo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04812019v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Mouquet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dumeny" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Goubard Delaunay" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823219v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vedere" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pelosi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805329v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mercier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel J.-N. Rampon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michaud" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Chalhoub" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828472v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Annabi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernomd" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835605v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-03663482v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Avad&#237;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bravin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Cournoyer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.agron.2022.03.002" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838707v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266646v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Bernicot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266648v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03266674v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Mar&#237;a Mar&#237;n-Benito" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447457v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lafolie" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03265791v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>