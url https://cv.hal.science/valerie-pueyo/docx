--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1866,1118 +1866,1010 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work activity within sustained development</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal P. Beguin</w:t>
+                <w:t xml:space="preserve">Activity at work, innovation and sustainable development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Béguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Produção</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41, pp.89-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/WOR-2012-0140-89⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02093932v1</w:t>
+                <w:t xml:space="preserve">hal-04081745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity at work, innovation and sustainable development</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impacts d'outils de gestion sur la conduite de cultures en pépinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 09 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/WOR-2012-0140-89⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04081745v1</w:t>
+                <w:t xml:space="preserve">hal-04080453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts d'outils de gestion sur la conduite de cultures en pépinière</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le travail à l'épreuve des indicateurs de gestion en horticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Volkoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Connaissance de l'emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/activites.120⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04080453v1</w:t>
+                <w:t xml:space="preserve">hal-01248730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail à l'épreuve des indicateurs de gestion en horticulture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Volkoff</w:t>
+                <w:t xml:space="preserve">Quelle place au travail des agriculteurs dans la fabrication d’une agriculture durable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Beguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connaissance de l'emploi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 85</w:t>
+              <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (1), n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01248730v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place au travail des agriculteurs dans la fabrication d’une agriculture durable ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal P. Beguin</w:t>
+                <w:t xml:space="preserve">Quelle place au travail des agriculteurs dans la fabrication d'une agriculture durable ? How does the work of the farmers fits in the making of a sustainable agriculture?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 13 (1), n.p</w:t>
+              <w:t xml:space="preserve">, 2011, 13 (1), http://pistes.revue.org/1178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02641793v1</w:t>
+                <w:t xml:space="preserve">halshs-01122861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place au travail des agriculteurs dans la fabrication d'une agriculture durable ? How does the work of the farmers fits in the making of a sustainable agriculture?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of experience in night work: lessons from two ergonomics studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Toupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Volkoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13 (1), http://pistes.revue.org/1178</w:t>
+              <w:t xml:space="preserve">Applied Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.251-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01122861v1</w:t>
+                <w:t xml:space="preserve">hal-01015111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of experience in night work: lessons from two ergonomics studies</w:t>
+                <w:t xml:space="preserve">Parler de la pénibilité ou parler du travail ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Volkoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ergonomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.251-255</w:t>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12, pp.688-690</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01015111v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parler de la pénibilité ou parler du travail ?</w:t>
+                <w:t xml:space="preserve">Comprendre que l'opérateur est variable : âge, horaire et activité de travail dans une tâche de contrôle qualilté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Volkoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de droit du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 12, pp.688-690</w:t>
+              <w:t xml:space="preserve">Économies et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, XXXVIII (24), pp.1961-1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04081733v1</w:t>
+                <w:t xml:space="preserve">hal-00911102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre que l'opérateur est variable : âge, horaire et activité de travail dans une tâche de contrôle qualilté</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les temporalités dans le travail : effets et régulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gadbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Gaudart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économies et sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, XXXVIII (24), pp.1961-1991</w:t>
+              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 6 (1-2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00911102v1</w:t>
+                <w:t xml:space="preserve">hal-04081740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les temporalités dans le travail : effets et régulations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La traque des dérives : expérience et maîtrise du temps dans une tâche d’autocontrôle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pueyo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 6 (1-2)</w:t>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 84, pp.63-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04081740v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La traque des dérives : expérience et maîtrise du temps dans une tâche d’autocontrôle</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L’âge, le travail et les entreprises : dix questions sur les enjeux du vieillissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Volkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Performances Humaines et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 81, pp.5-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2987,51 +2879,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiation sociale et prévention : quand le périmètre de l’activité déborde celui de la subordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chambel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3047,73 +2939,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude du Parcours National en Santé Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04141902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coproduire en santé au travail : présentation de deux actions de prévention auprès de médiateurs sociaux à partir d’objets intermédiaires de prévention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chambel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3129,73 +3021,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque 606 : La santé et la sécurité du travail au cœur des enjeux actuels. Congrès de l'ACFAS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les rapports sociaux questionnent la santé et la prévention : regard intersectionnel sur l’activité de médiation sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chambel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3211,73 +3103,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56ème congrès de la Société d'Ergonomie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutation du travail et doctrine de prévention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chambel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3306,73 +3198,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55ème Congrès de la Société d’Ergonomie de Langue Française : « L’activité et ses frontières » Penser et agir sur les transformations de nos sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03143520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutation du travail et doctrine de prévention : conceptualisation à partir du dispositif dans la philosophie de Foucault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chambel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3388,73 +3280,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès doctoral EVS 2021: Déconstruire, se construire, (re)construire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health Crisis, Work Crisis: What Place for Ergonomics in Society Now ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3509,263 +3401,263 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HFE (Human Factors and Ergonomics) in a connected world/L,ergonomie 4,0</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEA, Jun 2021, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03281832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating Work Systems : Anticipation or Development of Experiences. An Activity Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Beguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Marcos Bittencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Congress of the International Ergonomics Association (IEA 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail à la chaı̂ne et développement de l'activité. Analyse et perspectives d'action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gamache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SELF 2017 - 52ème Congrès de la Société d’Ergonomie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur l'ancrage territorial des activités de tri des déchets d'emballages ménagers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Boudra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3794,73 +3686,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52ème Congrès de la SELF - Présent et Futur de l’Ergonomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'appropriation des inventions à l'appropriation des processus d'innovation. Questions sur la place de l'expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Beguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3889,73 +3781,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Articulation performance et santé dans l'évolution des systèmes de production, 50 ème congrès SELF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles du vieillissement et formes d'actions. Usure, adaptation ou transformation active du milieu ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3971,51 +3863,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergonomie et Développement pour tous</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01248758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4025,51 +3917,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutation du travail et doctrine de prévention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chambel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4088,70 +3980,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Beguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36e Congrès National de Médecine et Santé au Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Strasbourg, France. 81 (5), pp.741, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.admp.2020.03.810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03118998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4161,78 +4053,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing professional transitions underway in an experimental project on energy efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rosier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gotteland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Beguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4247,100 +4139,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings 19 th Triennial Congress of the IEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting energy transitions. Project management as a learning device and accompanying professional transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gotteland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rosier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4355,51 +4247,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings 19 th Triennial Congress of the IEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4409,51 +4301,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Sustainable 'Plastic' Work Systems. A Resource for Work-related Prevention in France's Waste Management and Recycling Sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Boudra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4476,105 +4368,105 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Béguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guy A. Boy; Edwige Quillerou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risk-taking, Prevention and Design: a Cross-Fertilization Approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CRC Taylor &amp; Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9781003221609. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRC Taylor &amp; Francis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781003221609-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health Crisis,Work Crisis: What Place for Ergonomics in Society Now?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4629,73 +4521,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Networks and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 219, Springer, pp.104-107, 2021, Systems and Macroergonomics, 978-3-030-74601-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03281877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Territorial Anchorage of Waste Sorting Activities and Its Organization for Prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Boudra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4718,119 +4610,119 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Beguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bagnara S., Tartaglia R., Albolino S., Alexander T., Fujita Y. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 20th Congress of the International Ergonomics Association. Advances in Intelligent Systems and Computing.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 825, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.923-931, 2019, Proceedings of the 20th Congress of the International Ergonomics Association (IEA 2018), 978-3-319-96068-5. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-96068-5_100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Therapeutic Projects Within Multiprofessional Health Teams: Integrating the Dimension of Work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmo Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4858,73 +4750,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 20th Congress of the International Ergonomics Association (IEA 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer collectivement les situations dangereuses : un exemple dans les hauts-fourneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4934,96 +4826,96 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In A. Thébaud-Mony, P. Davezies, L. Vogel &amp; S. Volkoff (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les risques du travail. Pistes critiques et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Découverte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.167-170, 2015, 9782707178404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche ergonomique du vieillissement au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5043,73 +4935,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CEE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A. Jolivet, A.-F. Molinié &amp; S. Volkoff (Eds.), Le travail avant la retraite. Emploi, travail et savoirs professionnels des seniors (pp. 97-117)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Liaisons sociales, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01248909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche ergonomique du vieillissement au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5129,142 +5021,142 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annie Jolivet; Anne-Françoise Molinié; Serge Volkoff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail avant la retraite : emploi, travail et savoir professionnels des seniors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Liaisons, pp.97-117, 2014, 978-2-3714-8006-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do elderly workers face tight time constraints?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Volkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assessment and Promotion of Ability, Health and Well-being of Ageing Workers.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1280, pp.17 - 22, 2005, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ics.2005.02.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5274,51 +5166,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health crisis. Work crisis. An opportunity amidst the chaos?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5340,81 +5232,81 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Lacomblez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02612278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5424,130 +5316,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visibiliser le travail. Processus de subjectivation et reconnaissance des travailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Robert</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Constance Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5557,105 +5449,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une Prospective du Travail. Les mutations et transitions du travail à hauteur d'Hommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université Lumière Lyon 2, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04080408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId123"/>
+      <w:footerReference w:type="default" r:id="rId122"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5802,51 +5694,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524732v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chambel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pueyo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2025.103875" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524786v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ybi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525227v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;guin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524807v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109479ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310101v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Casse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Beguin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310104v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310100v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04081683v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Maria Do Carmo Alonso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Daniel B&#233;guin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; de Castro Moura Duarte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0103-73312021310129" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02953544v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lacomblez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Barthe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/stra.70687" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960803v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beguin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96071-5_204" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02095262v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Boudra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delecroix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.822.0099" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961209v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Duarte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Bittencourt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96080-7_60" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02095176v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Wey Berti Mendes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-172566" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342685v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gotteland," TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zara-Meylan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981571v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gotteland&#160;agostini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.4641" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982350v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gotteland-Agostini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.983" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04081731v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lima" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0103-6513.156013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02093932v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04081745v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;guin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duarte" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lima" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-0140-89" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080453v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.120" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248730v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Volkoff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641793v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122861v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01015111v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Toupin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04081733v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911102v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04081740v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gadbois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guyot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laville" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prunier-Poulmaire" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04081741v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04081720v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141902v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665371v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781278v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143520v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119089v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281832v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02095487v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Marcos Bittencourt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982157v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gamache" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956075v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982054v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248758v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118998v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2020.03.810" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981611v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rosier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gotteland" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981653v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096134v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.1201/9781003221609-13/designing-sustainable-plastic-work-systems-le%C3%AFla-boudra-val%C3%A9rie-pueyo-pascal-b%C3%A9guin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003221609-13" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281877v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956070v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-96068-5_100" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96068-5_100" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981532v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmo Alonso" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253846v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Les_risques_du_travail-9782707178404.html" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248909v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982407v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04081766v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ics.2005.02.095" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02612278v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Barthe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985167v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Robert" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Ruiz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04080408v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524732v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chambel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pueyo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2025.103875" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524786v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ybi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525227v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;guin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524807v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109479ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310101v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Casse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Beguin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310104v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310100v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04081683v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Maria Do Carmo Alonso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Daniel B&#233;guin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; de Castro Moura Duarte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0103-73312021310129" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02953544v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lacomblez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Barthe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/stra.70687" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960803v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beguin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96071-5_204" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02095262v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Boudra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delecroix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.822.0099" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961209v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Duarte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Bittencourt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96080-7_60" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02095176v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Wey Berti Mendes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-172566" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342685v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gotteland," TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zara-Meylan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981571v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gotteland&#160;agostini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.4641" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982350v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gotteland-Agostini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.983" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04081731v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lima" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0103-6513.156013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04081745v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;guin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duarte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lima" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-0140-89" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080453v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.120" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248730v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Volkoff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641793v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122861v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01015111v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Toupin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04081733v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911102v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04081740v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gadbois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guyot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laville" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prunier-Poulmaire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04081741v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04081720v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141902v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665371v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781278v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143520v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119089v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281832v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02095487v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Marcos Bittencourt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982157v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gamache" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956075v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982054v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248758v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118998v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2020.03.810" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981611v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rosier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gotteland" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981653v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096134v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.1201/9781003221609-13/designing-sustainable-plastic-work-systems-le%C3%AFla-boudra-val%C3%A9rie-pueyo-pascal-b%C3%A9guin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003221609-13" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281877v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956070v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-96068-5_100" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96068-5_100" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981532v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmo Alonso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253846v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Les_risques_du_travail-9782707178404.html" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248909v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982407v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04081766v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ics.2005.02.095" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02612278v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Barthe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985167v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Robert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Ruiz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04080408v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>