--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -66,2810 +66,2944 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking singularity and social relations into account in prevention: an analysis of social mediation activity and its occupational health issues through the prism of intersectionality</w:t>
+                <w:t xml:space="preserve">Les compromis dans l’activité : comprendre les logiques de production et de protection pour agir en prévention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Chambel</w:t>
+                <w:t xml:space="preserve">Elhadj Salikou Mariko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Pueyo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathilde Brossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Judon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Galey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ergon.2025.103875⟩</w:t>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 23 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/162l4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05524732v1</w:t>
+                <w:t xml:space="preserve">hal-05592724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre dispositif et monde professionnel : réflexion épistémologique sur le rapport entre savoir et action dans le domaine de la prévention des risques professionnels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Taking singularity and social relations into account in prevention: an analysis of social mediation activity and its occupational health issues through the prism of intersectionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chambel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/14ybi⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Industrial Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 112, pp.103875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ergon.2025.103875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524786v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la nécessité d’une évolution du dispositif de prévention face aux enjeux du développement durable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Entre dispositif et monde professionnel : réflexion épistémologique sur le rapport entre savoir et action dans le domaine de la prévention des risques professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chambel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Béguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de droit du travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14ybi⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05525227v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doctrine de prévention et activité de service : analyse des points de dissonance entre le dispositif de prévention et l’activité de médiation sociale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">De la nécessité d’une évolution du dispositif de prévention face aux enjeux du développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chambel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Béguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, pp.384-390</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524807v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05525227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement durable, transitions professionnelles et cadres normatifs et réglementaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Doctrine de prévention et activité de service : analyse des points de dissonance entre le dispositif de prévention et l’activité de médiation sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chambel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal P. Beguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de droit du travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 78 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1109479ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05310101v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responsabilité sociale des entreprises, développement durable et travail</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Développement durable, transitions professionnelles et cadres normatifs et réglementaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pueyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Casse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Beguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 6, pp. 371-379</w:t>
+              <w:t xml:space="preserve">, 2023, 7-8, pp. 468-472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05310104v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions sur les liens entre le travail humain et le développement durable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Responsabilité sociale des entreprises, développement durable et travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Casse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pueyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Beguin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Casse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 5, pp.307-313</w:t>
+              <w:t xml:space="preserve">, 2022, 6, pp. 371-379</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05310100v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Community Health Agent: a professional world in search of consolidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Maria Do Carmo Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Daniel Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco José de Castro Moura Duarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHYSIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/s0103-73312021310129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crisis sanitaria y crisis del trabajo: ¿una oportunidad en el caos?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Réflexions sur les liens entre le travail humain et le développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Beguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Casse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociología del Trabajo de la Universidad Complutense</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.307-313</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02953544v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting Professional Transitions in Innovative Projects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Crisis sanitaria y crisis del trabajo: ¿una oportunidad en el caos?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coutarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Lacomblez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Delgoulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Intelligent Systems and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-96071-5_204⟩</w:t>
+              <w:t xml:space="preserve">Sociología del Trabajo de la Universidad Complutense</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, La cuestión jornalera entre dos crisis, vol. 96, pp. 17-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5209/stra.70687⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01960803v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02953544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre en compte le territoire dans la prévention des risques professionnels. Le cas du travail de tri des emballages ménagers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Boudra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Beguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Delecroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 82 (2), pp.99-128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/th.822.0099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating Work Systems: Anticipation or Development of Experiences. An Activity Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Supporting Professional Transitions in Innovative Projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pueyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Beguin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Intelligent Systems and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Proceedings of the 20th Congress of the International Ergonomics Association (IEA 2018), 821, pp.494-502. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-96080-7_60⟩</w:t>
+              <w:t xml:space="preserve">, 2019, Proceedings of the 20th Congress of the International Ergonomics Association (IEA 2018), 824, pp.1949-1957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-96071-5_204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01961209v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01960803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation, Systemic Appropriation and Prevention in the granite mining sector: the case of humidification</w:t>
+                <w:t xml:space="preserve">Simulating Work Systems: Anticipation or Development of Experiences. An Activity Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renata Wey Berti Mendes</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Pascal Beguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Bittencourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francisco Duarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Work: A Journal of Prevention, Assessment and Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/WOR-172566⟩</w:t>
+              <w:t xml:space="preserve">Advances in Intelligent Systems and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Proceedings of the 20th Congress of the International Ergonomics Association (IEA 2018), 821, pp.494-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-96080-7_60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095176v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01961209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail d’articulation des encadrants de proximité : quels enjeux de production et de santé en horticulture ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovation, Systemic Appropriation and Prevention in the granite mining sector: the case of humidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Wey Berti Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pueyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Beguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Gotteland,</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Pueyo</w:t>
+                <w:t xml:space="preserve">Francisco Duarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Work: A Journal of Prevention, Assessment and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57 (3), pp.351-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/WOR-172566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342685v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail d’articulation des encadrants de proximité : quels enjeux de production et de santé en horticulture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gotteland agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18-1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/pistes.4641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design frameworks to make and do: management in a horticultural company</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le travail d’articulation des encadrants de proximité : quels enjeux de production et de santé en horticulture ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Gotteland,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Beguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982350v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work activities within sustainable development</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Design frameworks to make and do: management in a horticultural company</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Gotteland-Agostini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francisco Lima</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Beguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Produção</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/0103-6513.156013⟩</w:t>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04081731v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity at work, innovation and sustainable development</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Work activities within sustainable development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Béguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Lima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Produção</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (2), pp.257-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/0103-6513.156013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/WOR-2012-0140-89⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04081745v1</w:t>
+                <w:t xml:space="preserve">hal-04081731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts d'outils de gestion sur la conduite de cultures en pépinière</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Activity at work, innovation and sustainable development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Béguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/activites.120⟩</w:t>
+              <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 41, pp.89-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/WOR-2012-0140-89⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04080453v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail à l'épreuve des indicateurs de gestion en horticulture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Impacts d'outils de gestion sur la conduite de cultures en pépinière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pueyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connaissance de l'emploi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 09 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01248730v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04080453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place au travail des agriculteurs dans la fabrication d’une agriculture durable ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le travail à l'épreuve des indicateurs de gestion en horticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Volkoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13 (1), n.p</w:t>
+              <w:t xml:space="preserve">Connaissance de l'emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02641793v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place au travail des agriculteurs dans la fabrication d'une agriculture durable ? How does the work of the farmers fits in the making of a sustainable agriculture?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Quelle place au travail des agriculteurs dans la fabrication d’une agriculture durable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Beguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 13 (1), http://pistes.revue.org/1178</w:t>
+              <w:t xml:space="preserve">, 2011, 13 (1), n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01122861v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of experience in night work: lessons from two ergonomics studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Quelle place au travail des agriculteurs dans la fabrication d'une agriculture durable ? How does the work of the farmers fits in the making of a sustainable agriculture?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Béguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Volkoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ergonomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.251-255</w:t>
+              <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (1), http://pistes.revue.org/1178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01015111v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01122861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parler de la pénibilité ou parler du travail ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The role of experience in night work: lessons from two ergonomics studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Toupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Volkoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de droit du travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 12, pp.688-690</w:t>
+              <w:t xml:space="preserve">Applied Ergonomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.251-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04081733v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre que l'opérateur est variable : âge, horaire et activité de travail dans une tâche de contrôle qualilté</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Parler de la pénibilité ou parler du travail ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Volkoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économies et sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, XXXVIII (24), pp.1961-1991</w:t>
+              <w:t xml:space="preserve">Revue de droit du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12, pp.688-690</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00911102v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les temporalités dans le travail : effets et régulations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comprendre que l'opérateur est variable : âge, horaire et activité de travail dans une tâche de contrôle qualilté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pueyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Volkoff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 6 (1-2)</w:t>
+              <w:t xml:space="preserve">Économies et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, XXXVIII (24), pp.1961-1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04081740v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La traque des dérives : expérience et maîtrise du temps dans une tâche d’autocontrôle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les temporalités dans le travail : effets et régulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gadbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Gaudart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Prunier-Poulmaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et Emploi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 84, pp.63-73</w:t>
+              <w:t xml:space="preserve">Psychologie du travail et des organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 6 (1-2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04081741v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La traque des dérives : expérience et maîtrise du temps dans une tâche d’autocontrôle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pueyo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 84, pp.63-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’âge, le travail et les entreprises : dix questions sur les enjeux du vieillissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Volkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Performances Humaines et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 81, pp.5-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2879,1035 +3013,1035 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiation sociale et prévention : quand le périmètre de l’activité déborde celui de la subordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chambel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude du Parcours National en Santé Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04141902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coproduire en santé au travail : présentation de deux actions de prévention auprès de médiateurs sociaux à partir d’objets intermédiaires de prévention</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Quand les rapports sociaux questionnent la santé et la prévention : regard intersectionnel sur l’activité de médiation sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chambel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 606 : La santé et la sécurité du travail au cœur des enjeux actuels. Congrès de l'ACFAS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Québec, Canada</w:t>
+              <w:t xml:space="preserve">56ème congrès de la Société d'Ergonomie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665371v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les rapports sociaux questionnent la santé et la prévention : regard intersectionnel sur l’activité de médiation sociale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Coproduire en santé au travail : présentation de deux actions de prévention auprès de médiateurs sociaux à partir d’objets intermédiaires de prévention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chambel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56ème congrès de la Société d'Ergonomie de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">Colloque 606 : La santé et la sécurité du travail au cœur des enjeux actuels. Congrès de l'ACFAS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781278v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutation du travail et doctrine de prévention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chambel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Beguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55ème Congrès de la Société d’Ergonomie de Langue Française : « L’activité et ses frontières » Penser et agir sur les transformations de nos sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03143520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutation du travail et doctrine de prévention : conceptualisation à partir du dispositif dans la philosophie de Foucault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chambel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès doctoral EVS 2021: Déconstruire, se construire, (re)construire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health Crisis, Work Crisis: What Place for Ergonomics in Society Now ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Lacomblez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HFE (Human Factors and Ergonomics) in a connected world/L,ergonomie 4,0</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEA, Jun 2021, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03281832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating Work Systems : Anticipation or Development of Experiences. An Activity Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Beguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Marcos Bittencourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Congress of the International Ergonomics Association (IEA 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail à la chaı̂ne et développement de l'activité. Analyse et perspectives d'action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gamache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SELF 2017 - 52ème Congrès de la Société d’Ergonomie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur l'ancrage territorial des activités de tri des déchets d'emballages ménagers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Boudra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Beguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52ème Congrès de la SELF - Présent et Futur de l’Ergonomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'appropriation des inventions à l'appropriation des processus d'innovation. Questions sur la place de l'expérience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Beguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Articulation performance et santé dans l'évolution des systèmes de production, 50 ème congrès SELF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles du vieillissement et formes d'actions. Usure, adaptation ou transformation active du milieu ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ergonomie et Développement pour tous</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01248758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3917,133 +4051,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutation du travail et doctrine de prévention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chambel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Beguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36e Congrès National de Médecine et Santé au Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Strasbourg, France. 81 (5), pp.741, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.admp.2020.03.810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03118998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4053,245 +4187,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing professional transitions underway in an experimental project on energy efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rosier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gotteland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Beguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings 19 th Triennial Congress of the IEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting energy transitions. Project management as a learning device and accompanying professional transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Gotteland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Rosier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Beguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings 19 th Triennial Congress of the IEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4301,862 +4435,862 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Sustainable 'Plastic' Work Systems. A Resource for Work-related Prevention in France's Waste Management and Recycling Sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Boudra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Béguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guy A. Boy; Edwige Quillerou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risk-taking, Prevention and Design: a Cross-Fertilization Approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRC Taylor &amp; Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9781003221609. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781003221609-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health Crisis,Work Crisis: What Place for Ergonomics in Society Now?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Lacomblez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Networks and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 219, Springer, pp.104-107, 2021, Systems and Macroergonomics, 978-3-030-74601-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03281877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Territorial Anchorage of Waste Sorting Activities and Its Organization for Prevention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Boudra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Beguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bagnara S., Tartaglia R., Albolino S., Alexander T., Fujita Y. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 20th Congress of the International Ergonomics Association. Advances in Intelligent Systems and Computing.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 825, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.923-931, 2019, Proceedings of the 20th Congress of the International Ergonomics Association (IEA 2018), 978-3-319-96068-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-96068-5_100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Therapeutic Projects Within Multiprofessional Health Teams: Integrating the Dimension of Work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmo Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Duarte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 20th Congress of the International Ergonomics Association (IEA 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer collectivement les situations dangereuses : un exemple dans les hauts-fourneaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In A. Thébaud-Mony, P. Davezies, L. Vogel &amp; S. Volkoff (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les risques du travail. Pistes critiques et pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Découverte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.167-170, 2015, 9782707178404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche ergonomique du vieillissement au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CEE. </w:t>
+              <w:t xml:space="preserve">Annie Jolivet; Anne-Françoise Molinié; Serge Volkoff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A. Jolivet, A.-F. Molinié &amp; S. Volkoff (Eds.), Le travail avant la retraite. Emploi, travail et savoirs professionnels des seniors (pp. 97-117)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Liaisons sociales, 2014</w:t>
+              <w:t xml:space="preserve">Le travail avant la retraite : emploi, travail et savoir professionnels des seniors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Liaisons, pp.97-117, 2014, 978-2-3714-8006-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01248909v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche ergonomique du vieillissement au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Annie Jolivet; Anne-Françoise Molinié; Serge Volkoff. </w:t>
+              <w:t xml:space="preserve">CEE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail avant la retraite : emploi, travail et savoir professionnels des seniors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Liaisons, pp.97-117, 2014, 978-2-3714-8006-3</w:t>
+              <w:t xml:space="preserve">A. Jolivet, A.-F. Molinié &amp; S. Volkoff (Eds.), Le travail avant la retraite. Emploi, travail et savoirs professionnels des seniors (pp. 97-117)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Liaisons sociales, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982407v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do elderly workers face tight time constraints?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Volkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assessment and Promotion of Ability, Health and Well-being of Ageing Workers.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1280, pp.17 - 22, 2005, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ics.2005.02.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5166,147 +5300,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health crisis. Work crisis. An opportunity amidst the chaos?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Coutarel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Lacomblez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delgoulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02612278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5316,130 +5450,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visibiliser le travail. Processus de subjectivation et reconnaissance des travailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01985167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5449,105 +5583,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une Prospective du Travail. Les mutations et transitions du travail à hauteur d'Hommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université Lumière Lyon 2, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04080408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId122"/>
+      <w:footerReference w:type="default" r:id="rId129"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5694,51 +5828,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524732v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chambel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pueyo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2025.103875" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524786v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ybi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525227v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;guin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524807v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109479ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310101v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Casse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Beguin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310104v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310100v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04081683v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Maria Do Carmo Alonso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Daniel B&#233;guin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; de Castro Moura Duarte" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0103-73312021310129" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02953544v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lacomblez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Barthe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/stra.70687" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960803v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beguin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96071-5_204" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02095262v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Boudra" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delecroix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.822.0099" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961209v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Duarte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Bittencourt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96080-7_60" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02095176v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Wey Berti Mendes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-172566" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342685v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gotteland," TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zara-Meylan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981571v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gotteland&#160;agostini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.4641" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982350v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gotteland-Agostini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.983" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04081731v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lima" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0103-6513.156013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04081745v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;guin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duarte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lima" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-0140-89" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080453v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.120" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248730v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Volkoff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641793v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122861v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01015111v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Toupin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04081733v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911102v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04081740v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gadbois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guyot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laville" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prunier-Poulmaire" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04081741v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04081720v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141902v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665371v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781278v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143520v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119089v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281832v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02095487v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Marcos Bittencourt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982157v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gamache" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956075v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982054v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248758v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118998v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2020.03.810" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981611v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rosier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gotteland" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981653v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096134v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.1201/9781003221609-13/designing-sustainable-plastic-work-systems-le%C3%AFla-boudra-val%C3%A9rie-pueyo-pascal-b%C3%A9guin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003221609-13" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281877v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956070v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-96068-5_100" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96068-5_100" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981532v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmo Alonso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253846v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Les_risques_du_travail-9782707178404.html" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248909v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982407v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04081766v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ics.2005.02.095" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02612278v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Barthe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985167v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Robert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Ruiz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04080408v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592724v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadj Salikou Mariko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brossard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Judon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Galey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/162l4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524732v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chambel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pueyo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2025.103875" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524786v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ybi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525227v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;guin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524807v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109479ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310101v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Casse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Beguin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310104v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04081683v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Maria Do Carmo Alonso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Daniel B&#233;guin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; de Castro Moura Duarte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0103-73312021310129" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310100v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02953544v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lacomblez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Barthe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/stra.70687" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02095262v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Boudra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delecroix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.822.0099" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960803v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beguin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96071-5_204" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961209v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Duarte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Bittencourt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96080-7_60" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02095176v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Wey Berti Mendes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-172566" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981571v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gotteland&#160;agostini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zara-Meylan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.4641" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342685v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gotteland," TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982350v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gotteland-Agostini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.983" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04081731v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lima" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0103-6513.156013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04081745v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;guin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duarte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lima" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-0140-89" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080453v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.120" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248730v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Volkoff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641793v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122861v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01015111v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Toupin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04081733v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911102v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04081740v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gadbois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guyot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laville" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prunier-Poulmaire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04081741v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04081720v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141902v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781278v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665371v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143520v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119089v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281832v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02095487v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Marcos Bittencourt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982157v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gamache" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956075v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982054v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248758v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118998v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2020.03.810" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981611v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rosier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gotteland" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981653v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096134v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.1201/9781003221609-13/designing-sustainable-plastic-work-systems-le%C3%AFla-boudra-val%C3%A9rie-pueyo-pascal-b%C3%A9guin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003221609-13" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281877v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956070v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-96068-5_100" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96068-5_100" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981532v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmo Alonso" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253846v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Les_risques_du_travail-9782707178404.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982407v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248909v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04081766v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ics.2005.02.095" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02612278v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Barthe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985167v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Robert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Ruiz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04080408v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>