--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2208,138 +2208,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04080453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail à l'épreuve des indicateurs de gestion en horticulture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Volkoff</w:t>
+                <w:t xml:space="preserve">Quelle place au travail des agriculteurs dans la fabrication d'une agriculture durable ? How does the work of the farmers fits in the making of a sustainable agriculture?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Béguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connaissance de l'emploi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 85</w:t>
+              <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (1), http://pistes.revue.org/1178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01248730v1</w:t>
+                <w:t xml:space="preserve">halshs-01122861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place au travail des agriculteurs dans la fabrication d’une agriculture durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal P. Beguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2355,139 +2342,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13 (1), n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place au travail des agriculteurs dans la fabrication d'une agriculture durable ? How does the work of the farmers fits in the making of a sustainable agriculture?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Béguin</w:t>
+                <w:t xml:space="preserve">Le travail à l'épreuve des indicateurs de gestion en horticulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Zara-Meylan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Volkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Interdisciplinaires sur le Travail et la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13 (1), http://pistes.revue.org/1178</w:t>
+              <w:t xml:space="preserve">Connaissance de l'emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01122861v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of experience in night work: lessons from two ergonomics studies</w:t>
               </w:r>
@@ -2499,51 +2499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Toupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Volkoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.251-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2650,51 +2650,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre que l'opérateur est variable : âge, horaire et activité de travail dans une tâche de contrôle qualilté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Volkoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économies et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, XXXVIII (24), pp.1961-1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2913,51 +2913,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’âge, le travail et les entreprises : dix questions sur les enjeux du vieillissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Volkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3267,204 +3267,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutation du travail et doctrine de prévention</w:t>
+                <w:t xml:space="preserve">Mutation du travail et doctrine de prévention : conceptualisation à partir du dispositif dans la philosophie de Foucault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chambel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal P. Beguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55ème Congrès de la Société d’Ergonomie de Langue Française : « L’activité et ses frontières » Penser et agir sur les transformations de nos sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès doctoral EVS 2021: Déconstruire, se construire, (re)construire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03143520v1</w:t>
+                <w:t xml:space="preserve">hal-03119089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutation du travail et doctrine de prévention : conceptualisation à partir du dispositif dans la philosophie de Foucault</w:t>
+                <w:t xml:space="preserve">Mutation du travail et doctrine de prévention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chambel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal P. Beguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès doctoral EVS 2021: Déconstruire, se construire, (re)construire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">55ème Congrès de la Société d’Ergonomie de Langue Française : « L’activité et ses frontières » Penser et agir sur les transformations de nos sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03119089v1</w:t>
+                <w:t xml:space="preserve">hal-03143520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health Crisis, Work Crisis: What Place for Ergonomics in Society Now ?</w:t>
               </w:r>
@@ -4195,243 +4195,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing professional transitions underway in an experimental project on energy efficiency</w:t>
+                <w:t xml:space="preserve">Supporting energy transitions. Project management as a learning device and accompanying professional transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Corinne Gotteland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anthony Rosier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Gotteland</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Beguin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings 19 th Triennial Congress of the IEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01981611v1</w:t>
+                <w:t xml:space="preserve">hal-01981653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting energy transitions. Project management as a learning device and accompanying professional transitions</w:t>
+                <w:t xml:space="preserve">Analysing professional transitions underway in an experimental project on energy efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anthony Rosier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Corinne Gotteland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Rosier</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Beguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Beguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings 19 th Triennial Congress of the IEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01981653v1</w:t>
+                <w:t xml:space="preserve">hal-01981611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5191,51 +5191,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do elderly workers face tight time constraints?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Volkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pueyo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5828,51 +5828,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592724v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadj Salikou Mariko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brossard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Judon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Galey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/162l4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524732v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chambel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pueyo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2025.103875" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524786v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ybi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525227v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;guin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524807v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109479ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310101v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Casse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Beguin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310104v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04081683v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Maria Do Carmo Alonso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Daniel B&#233;guin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; de Castro Moura Duarte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0103-73312021310129" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310100v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02953544v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lacomblez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Barthe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/stra.70687" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02095262v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Boudra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delecroix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.822.0099" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960803v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beguin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96071-5_204" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961209v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Duarte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Bittencourt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96080-7_60" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02095176v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Wey Berti Mendes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-172566" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981571v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gotteland&#160;agostini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zara-Meylan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.4641" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342685v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gotteland," TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982350v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gotteland-Agostini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.983" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04081731v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lima" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0103-6513.156013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04081745v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;guin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duarte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lima" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-0140-89" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080453v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.120" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248730v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Volkoff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641793v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122861v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01015111v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Toupin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04081733v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911102v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04081740v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gadbois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guyot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laville" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prunier-Poulmaire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04081741v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04081720v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141902v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781278v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665371v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143520v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119089v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281832v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02095487v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Marcos Bittencourt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982157v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gamache" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956075v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982054v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248758v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118998v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2020.03.810" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981611v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rosier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gotteland" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981653v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096134v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.1201/9781003221609-13/designing-sustainable-plastic-work-systems-le%C3%AFla-boudra-val%C3%A9rie-pueyo-pascal-b%C3%A9guin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003221609-13" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281877v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956070v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-96068-5_100" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96068-5_100" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981532v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmo Alonso" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253846v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Les_risques_du_travail-9782707178404.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982407v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248909v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04081766v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ics.2005.02.095" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02612278v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Barthe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985167v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Robert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Ruiz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04080408v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592724v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhadj Salikou Mariko" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Brossard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Albert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Judon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Galey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/162l4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524732v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chambel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pueyo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ergon.2025.103875" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524786v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ybi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525227v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal B&#233;guin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524807v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1109479ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310101v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Casse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. Beguin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310104v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04081683v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Maria Do Carmo Alonso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Daniel B&#233;guin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; de Castro Moura Duarte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0103-73312021310129" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310100v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02953544v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Lacomblez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delgoulet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Barthe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/stra.70687" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02095262v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Boudra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delecroix" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.822.0099" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01960803v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Beguin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96071-5_204" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961209v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Duarte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Bittencourt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96080-7_60" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02095176v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Wey Berti Mendes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-172566" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981571v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gotteland&#160;agostini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Zara-Meylan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pistes.4641" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342685v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gotteland," TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982350v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gotteland-Agostini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.983" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04081731v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Lima" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0103-6513.156013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04081745v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#233;guin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duarte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lima" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-0140-89" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080453v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.120" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01122861v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641793v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248730v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Volkoff" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01015111v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Toupin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04081733v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911102v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04081740v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gadbois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guyot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laville" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prunier-Poulmaire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04081741v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04081720v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141902v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781278v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665371v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119089v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03143520v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281832v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02095487v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Marcos Bittencourt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982157v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gamache" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956075v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982054v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248758v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118998v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2020.03.810" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981653v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gotteland" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rosier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981611v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096134v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.1201/9781003221609-13/designing-sustainable-plastic-work-systems-le%C3%AFla-boudra-val%C3%A9rie-pueyo-pascal-b%C3%A9guin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003221609-13" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281877v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956070v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-96068-5_100" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-96068-5_100" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981532v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmo Alonso" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253846v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Les_risques_du_travail-9782707178404.html" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982407v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248909v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04081766v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ics.2005.02.095" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02612278v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Barthe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985167v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Robert" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Ruiz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04080408v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>