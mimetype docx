--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -248,645 +248,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endophytes from Wild Rubber Trees as Antagonists of the Pathogen Corynespora cassiicola</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Pujade-Renaud</w:t>
+                <w:t xml:space="preserve">Gene deletion of Corynespora cassiicola cassiicolin Cas1 suppresses virulence in the rubber tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dinh Minh Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marine Deon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Dessailly</w:t>
+                <w:t xml:space="preserve">André Clément-Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 109 (11), pp.1888 - 1899. </w:t>
+              <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 129, pp.101-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1094/PHYTO-03-19-0093-R⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fgb.2019.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619878v1</w:t>
+                <w:t xml:space="preserve">hal-02624301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene deletion of Corynespora cassiicola cassiicolin Cas1 suppresses virulence in the rubber tree</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Endophytes from Wild Rubber Trees as Antagonists of the Pathogen Corynespora cassiicola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pujade-Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Deon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romina Gazis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Clément-Demange</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Garcia</w:t>
+                <w:t xml:space="preserve">Florence Dessailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Genetics and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 129, pp.101-114. </w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 109 (11), pp.1888 - 1899. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fgb.2019.05.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1094/PHYTO-03-19-0093-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624301v1</w:t>
+                <w:t xml:space="preserve">hal-02619878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-Wide Analysis of Corynespora cassiicola Leaf Fall Disease Putative Effectors</w:t>
+                <w:t xml:space="preserve">MIP diversity from Trichoderma: Structural considerations and transcriptional modulation during mycoparasitic association with Fusarium solani olive trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maroua Ben Amira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Mom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatem Chaar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khouaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00276⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (3), pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0193760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01753929v1</w:t>
+                <w:t xml:space="preserve">hal-01779754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIP diversity from Trichoderma: Structural considerations and transcriptional modulation during mycoparasitic association with Fusarium solani olive trees</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Genome-Wide Analysis of Corynespora cassiicola Leaf Fall Disease Putative Effectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Label</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hatem Chaar</w:t>
+                <w:t xml:space="preserve">Boris Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Khouaja</w:t>
+                <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (3), pp.23. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0193760⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01779754v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01753929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beneficial effect of Trichoderma harzianum strain Ths97 in biocontrolling Fusarium solani causal agent of root rot disease in olive trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Ben Amira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Triki Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khouaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Chaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 110, pp.70-78. </w:t>
@@ -924,64 +924,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hevea brasiliensis XIP aquaporin subfamily: genomic, structural and functional characterizations with relevance to intensive latex harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Ben Amira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1058,77 +1058,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Determinism of Sensitivity to Corynespora cassiicola Exudates in Rubber Tree (Hevea brasiliensis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Minh Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Clément-Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Deon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1205,51 +1205,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassiicolin Genes among Corynespora cassiicola Isolates from Rubber Plantations in Malaysia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siti Shuhada Shuib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Deon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murnita Mohamad Mahyuddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1311,587 +1311,587 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of the cassiicolin gene in Corynespora cassiicola and relation with the pathogenicity in Heyea brasiliensis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development and characterization of a new set of 164 polymorphic EST-SSR markers for diversity and breeding studies in rubber tree (Hevea brasiliensis Mull. Arg.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Gimenez</w:t>
+                <w:t xml:space="preserve">Philippe Cubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pujade-Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Bieysse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ricardo R. Oliveira</w:t>
+                <w:t xml:space="preserve">Sandra Espéout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.funbio.2013.10.011⟩</w:t>
+              <w:t xml:space="preserve">Plant Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 133 (3), pp.419-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pbr.12158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01054941v1</w:t>
+                <w:t xml:space="preserve">hal-01190035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and characterization of a new set of 164 polymorphic EST-SSR markers for diversity and breeding studies in rubber tree (Hevea brasiliensis Mull. Arg.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity of the cassiicolin gene in Corynespora cassiicola and relation with the pathogenicity in Heyea brasiliensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Deon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Fumanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bieysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cubry</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Vincent Le Guen</w:t>
+                <w:t xml:space="preserve">Ricardo R. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Breeding</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fungal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (1), pp.32-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.funbio.2013.10.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pbr.12158⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01190035v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01054941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a cassiicolin-encoding gene from Corynespora cassiicola, pathogen of rubber tree (Hevea brasiliensis)</w:t>
+                <w:t xml:space="preserve">First characterization of endophytic Corynespora cassiicola isolates with variant cassiicolin genes recovered from rubber trees in Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine M. Deon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanice Y. Bourré</w:t>
+                <w:t xml:space="preserve">Ana A. Xavier Scomparin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie S. Gimenez</w:t>
+                <w:t xml:space="preserve">Aude Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique A. Berger</w:t>
+                <w:t xml:space="preserve">Carlos R. R. C. R. R. Mattos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel D. Bieysse</w:t>
+                <w:t xml:space="preserve">Thierry T. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 185, pp.227-237. </w:t>
+              <w:t xml:space="preserve">Fungal Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 54 (1), pp.87-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2011.10.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13225-012-0169-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964742v1</w:t>
+                <w:t xml:space="preserve">hal-00964682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First characterization of endophytic Corynespora cassiicola isolates with variant cassiicolin genes recovered from rubber trees in Brazil</w:t>
+                <w:t xml:space="preserve">Characterization of a cassiicolin-encoding gene from Corynespora cassiicola, pathogen of rubber tree (Hevea brasiliensis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine M. Deon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanice Y. Bourré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana A. Xavier Scomparin</w:t>
+                <w:t xml:space="preserve">Stéphanie S. Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Tixier</w:t>
+                <w:t xml:space="preserve">Angélique A. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos R. R. C. R. R. Mattos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry T. Leroy</w:t>
+                <w:t xml:space="preserve">Daniel D. Bieysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Diversity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 185, pp.227-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2011.10.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13225-012-0169-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00964682v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethylene stimulation of latex yield depends on the expression of a sucrose transporter (HbSUT1B) in rubber tree (Hevea brasiliensis)</w:t>
               </w:r>
@@ -2640,77 +2640,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassiicolin Cas1: A necrotrophic effector from Corynespora cassiicola triggering susceptibility in the rubber tree (Hevea brasiliensis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Minh Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Déon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2746,333 +2746,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05323044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effector-based selection for the tolerance to Corynespora Leaf Fall: is cassiicolin a good candidate?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deletion of the cassiicolin-encoding gene Cas1 from Corynespora cassiicola causes a loss of virulence on rubber tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Minh Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Deon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique D. Garcia</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Clément-Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Rubber Conference (IRC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Rubber Research and Development Board (IRRDB); APROMAC, Oct 2018, Abidjan, Côte d’Ivoire</w:t>
+              <w:t xml:space="preserve">12th Congress of the International Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IPMB 2018., Aug 2018, Montpellier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04952608v1</w:t>
+                <w:t xml:space="preserve">hal-02089525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deletion of the cassiicolin-encoding gene Cas1 from Corynespora cassiicola causes a loss of virulence on rubber tree</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effector-based selection for the tolerance to Corynespora Leaf Fall: is cassiicolin a good candidate?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie V. Pujade-Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Minh Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Deon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Garcia</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Congress of the International Plant Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IPMB 2018., Aug 2018, Montpellier, France. 1 p</w:t>
+              <w:t xml:space="preserve">2018 International Rubber Conference (IRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Rubber Research and Development Board (IRRDB); APROMAC, Oct 2018, Abidjan, Côte d’Ivoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02089525v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional analysis of cassiicolin, effector of the rubber tree pathogen Corynespora cassiicola.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Deon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Minh Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouman Soumahoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3127,77 +3127,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide analysis of Corynespora cassiicola putative effectors involved in the CLF disease of rubber tree.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3252,64 +3252,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic mapping and identification of QTLs involved in the tolerance of rubber tree (Hevea brasiliensis) to Corynespora casiiicola secreted effectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Minh Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Clément-Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouman Soumahoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3386,90 +3386,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effectors of Corynespora cassiicola virulence in rubber tree. In IRRDB International Rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pujade-Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Minh Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Deon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRRDB International Rubber Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Rubber Resarch Development Board IRRDB., Aug 2015, Ho Chi Minh, Vietnam</w:t>
@@ -3498,103 +3498,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité du gène de cassiicoline en lien avec le pouvoir pathogène de C. cassiicola et mise en oeuvre d'un test toxinique pour la sélection d'individus tolérants chez Hevea brasiliensis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Deon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Deon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dinh Minh Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Bieysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Rencontres de Phytopathologie - Journées Jean Chevaugeon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Societe Francaise de Phytopathologie (SFP). FRA., 2014</w:t>
@@ -3744,51 +3744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric F. de Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bieysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Natural Rubber Conference and Annual Meetings IRRDB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Kuala Lumpur, Malaysia. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4074,51 +4074,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence-driven in silico discovery of potential effectors involved in Corynespora cassiicola pathogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4268,64 +4268,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L cassiicoline, seul vecteur de virulence de Corynespora cassiicola chez l'hévéa ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Deon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Bieysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4393,51 +4393,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubber tree endophytes as antagonists of the leaf pathogen Corynespora cassiicola.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Deon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gazis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4848,51 +4848,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331666v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ribeiro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garcia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Montoro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pujade-Renaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0254541" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619878v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Deon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Gazis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dessailly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-03-19-0093-R" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624301v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Minh Tran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cl&#233;ment-Demange" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2019.05.004" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753929v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Fumanal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00276" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779754v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Amira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mom" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Chaar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khouaja" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193760" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595247v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Triki Mohamed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2017.04.008" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594467v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brown" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-016-0462-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417737v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Guen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162807" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632100v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siti Shuhada Shuib" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murnita Mohamad Mahyuddin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azimah Izhar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Fumanal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054941v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gimenez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bieysse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo R. Oliveira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2013.10.011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQZ29DB9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190035v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Esp&#233;out" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbr.12158" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964742v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine M. Deon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanice Y. Bourr&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Gimenez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique A. Berger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Bieysse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2011.10.017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QH9FH3CZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964682v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana A. Xavier Scomparin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tixier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos R. R. C. R. R. Mattos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Leroy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13225-012-0169-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168774v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dusotoit-Coucaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kongsawadworakul" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maurousset" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Viboonjun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brunel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq088" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668957v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elumalai Sunderasan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rusni A. Kadir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Pujade-Renaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoong Yeet Yeang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10327-008-0137-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D13493C96384216086EA9849246612F27948FFBE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668494v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Duviau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sanier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thai" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Poncet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2006.10.051" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58V1ZTC7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665937v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Breton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gargani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2006.11.086" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQPXJTH8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472322v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323044v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine D&#233;on" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952608v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Garcia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089525v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605689v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouman Soumahoro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603196v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600655v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603469v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793856v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749287v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189588v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bourre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. de Lamotte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189598v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roumestand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189575v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601480v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269342v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822471v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Berger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750450v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gazis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Xavier Scomparin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01940851v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laclau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouillet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bouvet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chaix" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331666v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ribeiro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garcia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Montoro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pujade-Renaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0254541" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624301v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Minh Tran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Deon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cl&#233;ment-Demange" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2019.05.004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619878v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Gazis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dessailly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-03-19-0093-R" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779754v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Amira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mom" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Chaar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khouaja" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193760" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753929v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Fumanal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00276" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595247v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Triki Mohamed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2017.04.008" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594467v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brown" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-016-0462-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417737v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Guen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162807" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632100v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siti Shuhada Shuib" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murnita Mohamad Mahyuddin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azimah Izhar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Fumanal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190035v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Esp&#233;out" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbr.12158" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054941v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gimenez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bieysse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo R. Oliveira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2013.10.011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQZ29DB9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964682v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine M. Deon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana A. Xavier Scomparin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tixier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos R. R. C. R. R. Mattos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Leroy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13225-012-0169-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964742v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanice Y. Bourr&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Gimenez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique A. Berger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Bieysse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2011.10.017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QH9FH3CZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168774v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dusotoit-Coucaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kongsawadworakul" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maurousset" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Viboonjun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brunel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq088" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668957v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elumalai Sunderasan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rusni A. Kadir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Pujade-Renaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoong Yeet Yeang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10327-008-0137-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D13493C96384216086EA9849246612F27948FFBE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668494v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Duviau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sanier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thai" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Poncet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2006.10.051" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58V1ZTC7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665937v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Breton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gargani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2006.11.086" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQPXJTH8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472322v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323044v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine D&#233;on" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089525v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952608v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Garcia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605689v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouman Soumahoro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603196v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600655v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603469v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793856v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749287v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189588v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bourre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. de Lamotte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189598v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roumestand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189575v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601480v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269342v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822471v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Berger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750450v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gazis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Xavier Scomparin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01940851v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laclau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouillet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bouvet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chaix" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>