--- v1 (2026-04-12)
+++ v2 (2026-05-09)
@@ -516,377 +516,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIP diversity from Trichoderma: Structural considerations and transcriptional modulation during mycoparasitic association with Fusarium solani olive trees</w:t>
+                <w:t xml:space="preserve">Genome-Wide Analysis of Corynespora cassiicola Leaf Fall Disease Putative Effectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maroua Ben Amira</w:t>
+                <w:t xml:space="preserve">David Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Mom</w:t>
+                <w:t xml:space="preserve">Boris Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Lopez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ali Khouaja</w:t>
+                <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0193760⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01779754v1</w:t>
+                <w:t xml:space="preserve">hal-01753929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-Wide Analysis of Corynespora cassiicola Leaf Fall Disease Putative Effectors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">MIP diversity from Trichoderma: Structural considerations and transcriptional modulation during mycoparasitic association with Fusarium solani olive trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Ben Amira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Mom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Fumanal</w:t>
+                <w:t xml:space="preserve">Hatem Chaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Stéphane Venisse</w:t>
+                <w:t xml:space="preserve">Ali Khouaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.1-21. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (3), pp.23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0193760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01753929v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01779754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beneficial effect of Trichoderma harzianum strain Ths97 in biocontrolling Fusarium solani causal agent of root rot disease in olive trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Ben Amira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maroua Ben Amira</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Triki Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Khouaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatem Chaar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 110, pp.70-78. </w:t>
@@ -924,64 +924,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Hevea brasiliensis XIP aquaporin subfamily: genomic, structural and functional characterizations with relevance to intensive latex harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroua Ben Amira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1311,307 +1311,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and characterization of a new set of 164 polymorphic EST-SSR markers for diversity and breeding studies in rubber tree (Hevea brasiliensis Mull. Arg.)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity of the cassiicolin gene in Corynespora cassiicola and relation with the pathogenicity in Heyea brasiliensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Deon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Fumanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cubry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Garcia</w:t>
+                <w:t xml:space="preserve">Stéphanie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Espéout</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Le Guen</w:t>
+                <w:t xml:space="preserve">Daniel Bieysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo R. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Breeding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pbr.12158⟩</w:t>
+              <w:t xml:space="preserve">Fungal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (1), pp.32-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.funbio.2013.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01190035v1</w:t>
+                <w:t xml:space="preserve">hal-01054941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of the cassiicolin gene in Corynespora cassiicola and relation with the pathogenicity in Heyea brasiliensis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development and characterization of a new set of 164 polymorphic EST-SSR markers for diversity and breeding studies in rubber tree (Hevea brasiliensis Mull. Arg.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo R. Oliveira</w:t>
+                <w:t xml:space="preserve">Philippe Cubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Pujade-Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Espéout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.funbio.2013.10.011⟩</w:t>
+              <w:t xml:space="preserve">Plant Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 133 (3), pp.419-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pbr.12158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01054941v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First characterization of endophytic Corynespora cassiicola isolates with variant cassiicolin genes recovered from rubber trees in Brazil</w:t>
               </w:r>
@@ -2666,51 +2666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Minh Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Déon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2746,277 +2746,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05323044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deletion of the cassiicolin-encoding gene Cas1 from Corynespora cassiicola causes a loss of virulence on rubber tree</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effector-based selection for the tolerance to Corynespora Leaf Fall: is cassiicolin a good candidate?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie V. Pujade-Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Minh Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Deon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Garcia</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Congress of the International Plant Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IPMB 2018., Aug 2018, Montpellier, France. 1 p</w:t>
+              <w:t xml:space="preserve">2018 International Rubber Conference (IRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Rubber Research and Development Board (IRRDB); APROMAC, Oct 2018, Abidjan, Côte d’Ivoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02089525v1</w:t>
+                <w:t xml:space="preserve">hal-04952608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effector-based selection for the tolerance to Corynespora Leaf Fall: is cassiicolin a good candidate?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deletion of the cassiicolin-encoding gene Cas1 from Corynespora cassiicola causes a loss of virulence on rubber tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Minh Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Deon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique D. Garcia</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Clément-Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Rubber Conference (IRC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Rubber Research and Development Board (IRRDB); APROMAC, Oct 2018, Abidjan, Côte d’Ivoire</w:t>
+              <w:t xml:space="preserve">12th Congress of the International Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IPMB 2018., Aug 2018, Montpellier, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04952608v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional analysis of cassiicolin, effector of the rubber tree pathogen Corynespora cassiicola.</w:t>
               </w:r>
@@ -3127,77 +3127,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide analysis of Corynespora cassiicola putative effectors involved in the CLF disease of rubber tree.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3386,51 +3386,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effectors of Corynespora cassiicola virulence in rubber tree. In IRRDB International Rubber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pujade-Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3537,51 +3537,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Minh Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris B. Fumanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Bieysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3744,51 +3744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric F. de Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Bieysse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Natural Rubber Conference and Annual Meetings IRRDB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Kuala Lumpur, Malaysia. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4074,51 +4074,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence-driven in silico discovery of potential effectors involved in Corynespora cassiicola pathogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4848,51 +4848,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331666v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ribeiro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garcia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Montoro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pujade-Renaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0254541" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624301v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Minh Tran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Deon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cl&#233;ment-Demange" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2019.05.004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619878v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Gazis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dessailly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-03-19-0093-R" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779754v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Amira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mom" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Chaar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khouaja" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193760" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753929v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Fumanal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00276" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595247v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Triki Mohamed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2017.04.008" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594467v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brown" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-016-0462-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417737v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Guen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162807" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632100v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siti Shuhada Shuib" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murnita Mohamad Mahyuddin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azimah Izhar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Fumanal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190035v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Esp&#233;out" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbr.12158" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054941v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gimenez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bieysse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo R. Oliveira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2013.10.011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQZ29DB9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964682v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine M. Deon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana A. Xavier Scomparin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tixier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos R. R. C. R. R. Mattos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Leroy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13225-012-0169-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964742v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanice Y. Bourr&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Gimenez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique A. Berger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Bieysse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2011.10.017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QH9FH3CZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168774v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dusotoit-Coucaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kongsawadworakul" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maurousset" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Viboonjun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brunel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq088" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668957v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elumalai Sunderasan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rusni A. Kadir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Pujade-Renaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoong Yeet Yeang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10327-008-0137-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D13493C96384216086EA9849246612F27948FFBE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668494v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Duviau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sanier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thai" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Poncet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2006.10.051" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58V1ZTC7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665937v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Breton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gargani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2006.11.086" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQPXJTH8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472322v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323044v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine D&#233;on" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089525v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952608v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Garcia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605689v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouman Soumahoro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603196v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600655v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603469v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793856v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749287v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189588v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bourre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. de Lamotte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189598v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roumestand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189575v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601480v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269342v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822471v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Berger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750450v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gazis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Xavier Scomparin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01940851v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laclau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouillet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bouvet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chaix" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03331666v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ribeiro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garcia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Montoro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pujade-Renaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0254541" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624301v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Minh Tran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Deon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Cl&#233;ment-Demange" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fgb.2019.05.004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619878v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Gazis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dessailly" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-03-19-0093-R" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753929v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Fumanal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Venisse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00276" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779754v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Ben Amira" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mom" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Chaar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khouaja" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193760" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595247v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Triki Mohamed" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2017.04.008" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594467v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brown" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Muries" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Brunel-Michac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-016-0462-y" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417737v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Guen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0162807" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632100v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siti Shuhada Shuib" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murnita Mohamad Mahyuddin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azimah Izhar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris B. Fumanal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054941v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gimenez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bieysse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo R. Oliveira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funbio.2013.10.011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQZ29DB9-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190035v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Esp&#233;out" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbr.12158" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964682v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine M. Deon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana A. Xavier Scomparin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Tixier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos R. R. C. R. R. Mattos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Leroy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13225-012-0169-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964742v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanice Y. Bourr&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Gimenez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique A. Berger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Bieysse" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2011.10.017" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QH9FH3CZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168774v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dusotoit-Coucaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kongsawadworakul" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maurousset" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Viboonjun" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Brunel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpq088" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668957v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elumalai Sunderasan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rusni A. Kadir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Pujade-Renaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Lamotte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoong Yeet Yeang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10327-008-0137-x" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D13493C96384216086EA9849246612F27948FFBE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668494v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Duviau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Sanier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Thai" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Poncet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2006.10.051" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58V1ZTC7-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665937v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Breton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gargani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2006.11.086" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQPXJTH8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03472322v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323044v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine D&#233;on" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952608v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Garcia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089525v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605689v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouman Soumahoro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Masson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603196v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600655v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603469v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793856v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749287v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189588v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bourre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. de Lamotte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189598v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roumestand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189575v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601480v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269342v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822471v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Berger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia P. Roeckel-Drevet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750450v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gazis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Xavier Scomparin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01940851v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laclau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gay" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouillet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bouvet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chaix" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>