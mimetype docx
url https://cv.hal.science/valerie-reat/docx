--- v0 (2026-03-17)
+++ v1 (2026-05-20)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1108,187 +1108,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02322374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the influence of hydrogen bond network on chemical shielding tensors description. GIAO-DFT study of WALP23 transmembrane α-helix as a test case</w:t>
+                <w:t xml:space="preserve">Targeted Macromolecules Delivery by Large Lipidic Nanovesicles Electrofusion with Mammalian Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Rougier</w:t>
+                <w:t xml:space="preserve">Demange Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réat Valérie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Milon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Weinandy Stefan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ospital Remy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chopinet-Mayeux Louise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b923883b⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomaterials and Nanobiotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 02 (05), pp.527-532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/jbnb.2011.225063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02131847v1</w:t>
+                <w:t xml:space="preserve">hal-05599223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Order Parameters of a Transmembrane Helix in a Fluid Bilayer: Case Study of a WALP Peptide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Holt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Réat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1310,3509 +1327,3626 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 98 (9), pp.1864-1872. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bpj.2010.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02322509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution State NMR Structure and Dynamics of KpOmpA, a 210 Residue Transmembrane Domain Possessing a High Potential for Immunological Applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Demange</w:t>
+                <w:t xml:space="preserve">Modelling the influence of hydrogen bond network on chemical shielding tensors description. GIAO-DFT study of WALP23 transmembrane α-helix as a test case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Gervais</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Milon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Réat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Jolibois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 385 (1), pp.117-130. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (26), pp.6999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2008.10.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b923883b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02322590v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural properties of a peptide derived from H+-V-ATPase subunit a</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louic Vermeer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Réat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louic Vermeer</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marcus Hemminga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Milon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1788 (5), pp.1204-1212. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbamem.2009.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02322654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acyl chain order parameter profiles in phospholipid bilayers: computation from molecular dynamics simulations and comparison with 2H NMR experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louic Vermeer</w:t>
+                <w:t xml:space="preserve">Solution State NMR Structure and Dynamics of KpOmpA, a 210 Residue Transmembrane Domain Possessing a High Potential for Immunological Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerzy Czaplicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bert de Groot</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Biophysics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00249-007-0192-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 385 (1), pp.117-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2008.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322691v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant vesicles as an efficient intermediate for 2H NMR analyses of proteoliposomes in water suspension and in oriented lipid bilayers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Renault</w:t>
+                <w:t xml:space="preserve">Acyl chain order parameter profiles in phospholipid bilayers: computation from molecular dynamics simulations and comparison with 2H NMR experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louic Vermeer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bert de Groot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Réat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Milon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerzy Czaplicki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2005.06.009⟩</w:t>
+              <w:t xml:space="preserve">European Biophysics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 36 (8), pp.919-931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00249-007-0192-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02322771v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution 13C NMR of sterols in model membrane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Giant vesicles as an efficient intermediate for 2H NMR analyses of proteoliposomes in water suspension and in oriented lipid bilayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Réat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Soubias</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Masae Sugawara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Demange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Phez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 9 (3-4), pp.393-400. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crci.2005.06.015⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 9 (3-4), pp.401-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2005.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02322726v1</w:t>
+                <w:t xml:space="preserve">hal-02322771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segregation in aqueous methanol enhanced by cooling and compression</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-resolution 13C NMR of sterols in model membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Hargreaves</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Soubias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Jolibois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Milon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Réat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 9 (3-4), pp.393-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crci.2005.06.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00077306v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proton channel hydration and dynamics of a bacteriorhodopsin triple mutant with an M-state-like conformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Lehnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Lehnert</w:t>
+                <w:t xml:space="preserve">V. Reat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Reat</w:t>
+                <w:t xml:space="preserve">Giuseppe Zaccai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Oesterhelt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Biophysics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 34 (4), pp.344-352. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00249-004-0456-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00249-004-0456-6⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02322862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature and timescale dependence of protein dynamics in methanol : water mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Segregation in aqueous methanol enhanced by cooling and compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dougan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Tournier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Réat</w:t>
+                <w:t xml:space="preserve">R. Hargreaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Dunn</w:t>
+                <w:t xml:space="preserve">Bates S.P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roy Thomas Daniel</w:t>
+                <w:t xml:space="preserve">Finney J.L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Smith</w:t>
+                <w:t xml:space="preserve">V. Réat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 122 (17), pp.174514</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323011v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00077306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the Orientation and Dynamics of Ergosterol in Model Membranes Using Uniform 13C Labeling and Dynamically Averaged 13C Chemical Shift Anisotropies as Experimental Restraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature and timescale dependence of protein dynamics in methanol : water mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Réat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Soubias</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Jolibois</w:t>
+                <w:t xml:space="preserve">Rachel Dunn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Massou</w:t>
+                <w:t xml:space="preserve">Roy Thomas Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Milon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jeremy Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 89 (2), pp.1120-1131. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 7 (7), pp.1388-1393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1529/biophysj.105.059857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b416103c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322793v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Sterol-Membrane Interactions, Part II: Complete 1 H and 13 C Assignments by Solid-State NMR Spectroscopy and Determination of the Hydrogen-Bonding Partners of Cholesterol in a Lipid Bilayer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Soubias</w:t>
+                <w:t xml:space="preserve">Determination of the Orientation and Dynamics of Ergosterol in Model Membranes Using Uniform 13C Labeling and Dynamically Averaged 13C Chemical Shift Anisotropies as Experimental Restraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Soubias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Jolibois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Milon</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Massou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Milon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Reat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.200400246⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 89 (2), pp.1120-1131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1529/biophysj.105.059857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323167v1</w:t>
+                <w:t xml:space="preserve">hal-02322793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Sterol-Membrane Interactions Part I: Hartree-Fock versus DFT Calculations of 13 C and 1 H NMR Isotropic Chemical Shifts of Sterols in Solution and Analysis of Hydrogen-Bonding Effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding Sterol-Membrane Interactions, Part II: Complete 1 H and 13 C Assignments by Solid-State NMR Spectroscopy and Determination of the Hydrogen-Bonding Partners of Cholesterol in a Lipid Bilayer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Soubias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Jolibois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Réat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Milon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 10 (23), pp.5996-6004. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.200400245⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 10 (23), pp.6005-6014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.200400246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02323115v1</w:t>
+                <w:t xml:space="preserve">hal-02323167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">15NT2′ relaxation times of bacteriorhodopsin transmembrane amide nitrogens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Understanding Sterol-Membrane Interactions Part I: Hartree-Fock versus DFT Calculations of 13 C and 1 H NMR Isotropic Chemical Shifts of Sterols in Solution and Analysis of Hydrogen-Bonding Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Jolibois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Soubias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Réat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Milon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mrc.1332⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 10 (23), pp.5996-6004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.200400245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02323145v1</w:t>
+                <w:t xml:space="preserve">hal-02323115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methanol-water solutions: A bi-percolating liquid mixture</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">15NT2′ relaxation times of bacteriorhodopsin transmembrane amide nitrogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Hargreaves</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Soubias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Réat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Milon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 42 (2), pp.212-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mrc.1332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1789951⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02323092v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of natural abundance 1H–13C correlations of cholesterol in its membrane environment using a gradient enhanced HSQC experiment under high resolution magic angle spinning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Soubias</w:t>
+                <w:t xml:space="preserve">Methanol-water solutions: A bi-percolating liquid mixture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dougan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Piotto</w:t>
+                <w:t xml:space="preserve">S. Bates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hargreaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Saurel</w:t>
+                <w:t xml:space="preserve">J. Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Assemat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Reat</w:t>
+                <w:t xml:space="preserve">J. Crain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 165 (2), pp.303-308. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 121 (13), pp.6456-6462. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmr.2003.08.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.1789951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323257v1</w:t>
+                <w:t xml:space="preserve">hal-02323092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobility of hydrogen in microporous silica studied with quasi-elastic neutron scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.E. Benes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.E. Benes</w:t>
+                <w:t xml:space="preserve">H. Jobic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Reat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Jobic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Reat</w:t>
+                <w:t xml:space="preserve">H. Bouwmeester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Verweij</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Separation and Purification Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 32, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00007356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution 2D correlation of cholesterol in model membrane</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Detection of natural abundance 1H–13C correlations of cholesterol in its membrane environment using a gradient enhanced HSQC experiment under high resolution magic angle spinning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Soubias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Piotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Assemat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Reat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 158 (1-2), pp.143-148. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1090-7807(02)00067-8⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 165 (2), pp.303-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmr.2003.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323369v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of thermal motions in the purple membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Lehnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Reat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Oesterhelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Zaccai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 74, pp.s1287-s1289. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s003390101219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02323345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution 13C NMR spectra on oriented lipid bilayers: from quantifying the various sources of line broadening to performing 2D experiments with 0.2–0.3 ppm resolution in the carbon dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Soubias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Reat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Milon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomolecular NMR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 24 (1), pp.15-30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/a:1020656611380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02323439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grain-size-dependent atomic dynamics of nanocrystalline Ni 80 P 20</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mente?e</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Suck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Reat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 74, pp.s969-s971. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s003390101169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02323321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzyme activity and dynamics: xylanase activity in the absence of fast anharmonic dynamics.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High resolution 2D correlation of cholesterol in model membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Soubias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Réat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Milon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 158 (1-2), pp.143-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1090-7807(02)00067-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325175v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvent dependence of dynamic transitions in protein solutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Enzyme activity and dynamics: xylanase activity in the absence of fast anharmonic dynamics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Reat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Finney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Daniel</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 346 Pt 2, pp.355-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325064v1</w:t>
+                <w:t xml:space="preserve">hal-02325175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryosolvents useful for protein and enzyme studies below −100°C</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andrew Steer</w:t>
+                <w:t xml:space="preserve">Solvent dependence of dynamic transitions in protein solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Reat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Finney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Roberts</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Smith</w:t>
+                <w:t xml:space="preserve">R. Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biochemical and Biophysical Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 42 (3), pp.97-103. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 97 (18), pp.9961-9966. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0165-022X(99)00053-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.97.18.9961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02325138v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzyme Dynamics and Activity: Time-Scale Dependence of Dynamical Transitions in Glutamate Dehydrogenase Solution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Cryosolvents useful for protein and enzyme studies below −100°C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Réat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Finney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Ferrand</w:t>
+                <w:t xml:space="preserve">Andrew Steer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Roberts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0006-3495(99)77058-X⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biochemical and Biophysical Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 42 (3), pp.97-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0165-022X(99)00053-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325203v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of different functional parts of bacteriorhodopsin: H-2H labeling and neutron scattering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Oesterhelt</w:t>
+                <w:t xml:space="preserve">Enzyme Dynamics and Activity: Time-Scale Dependence of Dynamical Transitions in Glutamate Dehydrogenase Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Thomas Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Finney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Réat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Dunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.95.9.4970⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 77 (4), pp.2184-2190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0006-3495(99)77058-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325328v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Motions in Bacteriorhodopsin at Different Hydration Levels Studied by Neutron Scattering: Correlation with Kinetics and Light-Induced Conformational Changes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Réat</w:t>
+                <w:t xml:space="preserve">Dynamics of different functional parts of bacteriorhodopsin: H-2H labeling and neutron scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Reat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Weik</w:t>
+                <w:t xml:space="preserve">H. Patzelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pfister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Zaccai</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Oesterhelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0006-3495(98)77635-0⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 95 (9), pp.4970-4975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.95.9.4970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02325235v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thermal Motions in Bacteriorhodopsin at Different Hydration Levels Studied by Neutron Scattering: Correlation with Kinetics and Light-Induced Conformational Changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Lehnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Réat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Weik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Zaccai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Pfister</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 75 (4), pp.1945-1952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0006-3495(98)77635-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nanosecond Protein Dynamics: First Detection of a Neutron Incoherent Spin−Echo Signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Bellissent-Funel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy Thomas Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Finney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 120 (29), pp.7347-7348. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja981329b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4822,173 +4956,173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution-State NMR Spectroscopy of Membrane Proteins in Detergent Micelles: Structure of the Klebsiella pneumoniae Outer Membrane Protein A, KpOmpA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Réat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Milon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in molecular biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.321-339, 2010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-60761-762-4_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02322545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId172"/>
+      <w:footerReference w:type="default" r:id="rId177"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5135,51 +5269,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232224v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Schahl" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie R&#233;at" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Malaga" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Birbes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Czaplicki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2025.07.040" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738578v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemassu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jolibois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.118749" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03338385v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Gerber" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;at Val&#233;rie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c08631" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03019022v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.115846" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322140v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marcoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Latg&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1617888114" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322220v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Gater" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saurel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la401351w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322293v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iordan Iordanov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Renault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bosshart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Engel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2012.05.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322374v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Damange" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Weinandy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ospital" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chopinet-Mayeux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jbnb.2011.225063" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131847v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Rougier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Milon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b923883b" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322509v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Holt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2010.01.016" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322590v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Czaplicki" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Demange" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gervais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.10.021" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGLW604D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322654v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louic Vermeer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Hemminga" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2009.02.015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322691v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert de Groot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-007-0192-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322771v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masae Sugawara" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Phez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2005.06.009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D95M8W3P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322726v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soubias" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2005.06.015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRS8NCQZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077306v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dougan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hargreaves" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bates S.P." TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finney J.L." TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. R&#233;at" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322862v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Lehnert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Reat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Zaccai" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oesterhelt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-004-0456-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PH01N50P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323011v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tournier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Dunn" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Thomas Daniel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Smith" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b416103c" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322793v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Soubias" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.105.059857" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323167v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200400246" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6C5S50HH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323115v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200400245" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X0R1811T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323145v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1332" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G0228CT6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323092v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bates" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fox" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Crain" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1789951" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323257v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piotto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Saurel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Assemat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2003.08.001" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1M8QT16-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007356v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Benes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jobic" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouwmeester" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Verweij" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323369v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1090-7807(02)00067-8" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QW4F7VD5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323345v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Reat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kessler" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003390101219" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0BEADA602A94B2F3C63505237606BFB837A48006/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323439v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1020656611380" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SMMKRLNQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323321v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mente?e" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Suck" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003390101169" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0F71P38W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325175v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dunn" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Finney" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Smith" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325064v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daniel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.97.18.9961" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325138v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Finney" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Steer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Roberts" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-022X(99)00053-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RWSFR8P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325203v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ferrand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3495(99)77058-X" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325328v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Patzelt" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pfister" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.95.9.4970" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325235v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Lehnert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Weik" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3495(98)77635-0" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325369v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Bellissent-Funel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Durand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja981329b" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XG3ZQTGW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322545v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60761-762-4_17" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232224v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Schahl" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie R&#233;at" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Malaga" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Birbes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Czaplicki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2025.07.040" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738578v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemassu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jolibois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.118749" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03338385v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Gerber" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;at Val&#233;rie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c08631" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03019022v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.115846" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322140v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Carel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marcoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Latg&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1617888114" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322220v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Gater" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Saurel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la401351w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322293v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iordan Iordanov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Renault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bosshart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Engel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2012.05.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322374v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Damange" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Weinandy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Ospital" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Chopinet-Mayeux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jbnb.2011.225063" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599223v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demange Pascal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weinandy Stefan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ospital Remy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chopinet-Mayeux Louise" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322509v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Holt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Rougier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2010.01.016" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131847v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Milon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b923883b" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322654v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louic Vermeer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Hemminga" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2009.02.015" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322590v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Czaplicki" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Demange" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gervais" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.10.021" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JGLW604D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322691v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bert de Groot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-007-0192-9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322771v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masae Sugawara" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Phez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2005.06.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D95M8W3P-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322726v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soubias" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2005.06.015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NRS8NCQZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322862v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Lehnert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Reat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Zaccai" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Oesterhelt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00249-004-0456-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PH01N50P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077306v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dougan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hargreaves" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bates S.P." TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Finney J.L." TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. R&#233;at" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323011v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tournier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Dunn" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Thomas Daniel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Smith" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b416103c" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322793v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Soubias" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1529/biophysj.105.059857" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323167v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200400246" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6C5S50HH-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323115v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200400245" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X0R1811T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323145v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.1332" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G0228CT6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323092v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bates" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fox" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Crain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1789951" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007356v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Benes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jobic" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouwmeester" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Verweij" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323257v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Piotto" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Saurel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Assemat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2003.08.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1M8QT16-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323345v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Reat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kessler" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003390101219" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0BEADA602A94B2F3C63505237606BFB837A48006/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323439v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1020656611380" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SMMKRLNQ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323321v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mente?e" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Suck" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s003390101169" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0F71P38W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323369v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1090-7807(02)00067-8" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QW4F7VD5-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325175v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dunn" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Finney" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferrand" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Smith" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325064v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Daniel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.97.18.9961" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325138v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Finney" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Steer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Roberts" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0165-022X(99)00053-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RWSFR8P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325203v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ferrand" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3495(99)77058-X" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325328v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Patzelt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Pfister" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.95.9.4970" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325235v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Lehnert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Weik" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3495(98)77635-0" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325369v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Bellissent-Funel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Durand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja981329b" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-XG3ZQTGW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322545v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-60761-762-4_17" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>