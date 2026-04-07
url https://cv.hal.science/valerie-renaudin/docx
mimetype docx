--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -332,512 +332,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05455366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GNSS Positioning Under Threat: The Rising Risk to Existing Systems and the Role of Alternative Indoor and Seamless Navigation Technologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Voting-Based Robust Estimator Aided by INS Redundancy for Tightly Coupled GNSS/INS Integration in Urban Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingying Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Renaudin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Miguel Ortiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Indoor and Seamless Positioning and Navigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JISPIN.2025.3629705⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2025.3560363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05374013v1</w:t>
+                <w:t xml:space="preserve">hal-05044806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Voting-Based Robust Estimator Aided by INS Redundancy for Tightly Coupled GNSS/INS Integration in Urban Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GNSS Positioning Under Threat: The Rising Risk to Existing Systems and the Role of Alternative Indoor and Seamless Navigation Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Issam Sayyaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Le Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yingying Jiang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valerie Renaudin</w:t>
+                <w:t xml:space="preserve">Miguel Ortiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Indoor and Seamless Positioning and Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVT.2025.3560363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JISPIN.2025.3629705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05044806v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offsite evaluation of localization systems: criteria, systems and results from IPIN 2021-22 competitions</w:t>
+                <w:t xml:space="preserve">A method for calculating fall risk parameters from discrete stride time series regardless of sensor placement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Potortì</w:t>
+                <w:t xml:space="preserve">Nahime Al Abiad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonino Crivello</w:t>
+                <w:t xml:space="preserve">Enguerran Houdry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soyeon Lee</w:t>
+                <w:t xml:space="preserve">Carlos El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blagovest Vladimirov</w:t>
+                <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sangjoon Park</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Indoor and Seamless Positioning and Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2, pp.92-129. </w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 111, pp.182-184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JISPIN.2024.3355840⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2024.04.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04467171v1</w:t>
+                <w:t xml:space="preserve">hal-04607807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for calculating fall risk parameters from discrete stride time series regardless of sensor placement</w:t>
+                <w:t xml:space="preserve">Offsite evaluation of localization systems: criteria, systems and results from IPIN 2021-22 competitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nahime Al Abiad</w:t>
+                <w:t xml:space="preserve">Francesco Potortì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enguerran Houdry</w:t>
+                <w:t xml:space="preserve">Antonino Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos El Khoury</w:t>
+                <w:t xml:space="preserve">Soyeon Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Renaudin</w:t>
+                <w:t xml:space="preserve">Blagovest Vladimirov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Robert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sangjoon Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 111, pp.182-184. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Indoor and Seamless Positioning and Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp.92-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2024.04.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JISPIN.2024.3355840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04607807v1</w:t>
+                <w:t xml:space="preserve">hal-04467171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Contained Pedestrian Navigation Fusing ML-selected GNSS Carrier Phase and Inertial Signals in Challenging Environments</w:t>
               </w:r>
@@ -849,51 +849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziyou Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Indoor and Seamless Positioning and Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2, pp. 177-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -927,64 +927,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing Resilient and Trustworthy Seamless Positioning and Navigation: Highlights From the Second Volume of J-ISPIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Potortì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Indoor and Seamless Positioning and Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2, pp.iii-iii. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1018,51 +1018,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of Prospective Falls in Older People With Ubiquitous Step-Based Fall Risk Parameters Calculated From Ambulatory Inertial Signals: Secondary Data Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahime Al Abiad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberley van Schooten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1070,51 +1070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Delbaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMIR Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6, pp.e49587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1174,51 +1174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dommes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1382,51 +1382,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial An Important Step for Indoor and Seamless Positioning and Navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Potorti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1467,295 +1467,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04412303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guest Editorial Special Issue on Advanced Sensors and Sensing Technologies for Indoor Positioning and Navigation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Off-Line Evaluation of Indoor Positioning Systems in Different Scenarios: The Experiences From IPIN 2020 Competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Potorti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquin Torres-Sospedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Knauth</w:t>
+                <w:t xml:space="preserve">Darwin Quezada-Gaibor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyle O'Keefe</w:t>
+                <w:t xml:space="preserve">Antonio Ramon Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Seco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 22 (6), pp.4754-4754. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2022.3150130⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 22 (6), pp.5011-5054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2021.3083149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04414281v1</w:t>
+                <w:t xml:space="preserve">hal-04500584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Off-Line Evaluation of Indoor Positioning Systems in Different Scenarios: The Experiences From IPIN 2020 Competition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guest Editorial Special Issue on Advanced Sensors and Sensing Technologies for Indoor Positioning and Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Potorti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquin Torres-Sospedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Ramon Jimenez</w:t>
+                <w:t xml:space="preserve">Stefan Knauth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Seco</w:t>
+                <w:t xml:space="preserve">Kyle O'Keefe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 22 (6), pp.5011-5054. </w:t>
+              <w:t xml:space="preserve">, 2022, 22 (6), pp.4754-4754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2021.3083149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2022.3150130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500584v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual and Visual-Inertial SLAM: State of the Art, Classification, and Experimental Benchmarking</w:t>
               </w:r>
@@ -1852,330 +1852,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187856v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine Learning-Based Zero-Velocity Detection for Inertial Pedestrian Navigation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dataset of the intermediate competition in Challenge MALIN: Indoor-outdoor inertial navigation system data for pedestrian and vehicle with high accuracy references in a context of firefighter scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miguel Ortiz</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sander Ricou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.2999863⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34, 14p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.106626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02879906v1</w:t>
+                <w:t xml:space="preserve">hal-03097476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset of the intermediate competition in Challenge MALIN: Indoor-outdoor inertial navigation system data for pedestrian and vehicle with high accuracy references in a context of firefighter scenario</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Machine Learning-Based Zero-Velocity Detection for Inertial Pedestrian Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacouba Kone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Ortiz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sander Ricou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 34, 14p. </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.106626⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2020.2999863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097476v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The IPIN 2019 Indoor Localisation Competition - Description and Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Potortì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sangjoon Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonino Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filippo Palumbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2252,51 +2252,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HEAD: smootH Estimation of wAlking Direction with a hand-held device embedding inertial, GNSS and magnetometer sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Perul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2343,51 +2343,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning individual models to estimate the walking direction of mobile phone users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Perul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 p, </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2421,64 +2421,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating Indoor Positioning Systems in a Shopping Mall: The Lessons Learned From the IPIN 2018 Competition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Perul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2577,51 +2577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hideaki Uchiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2698,51 +2698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Antigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2776,51 +2776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préparation de la compétition internationale de localisation intérieure IPIN : cartographie de parcours piétons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2895,672 +2895,672 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walking direction estimation based on statistical modeling of human gait features with handheld MIMU</w:t>
+                <w:t xml:space="preserve">Walking gait step length asymmetry induced by handheld device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Combettes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valerie Renaudin</w:t>
+                <w:t xml:space="preserve">Mahdi Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Le Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMECH.2017.2765005⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (11), pp.2075-2083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNSRE.2017.2705285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01743235v1</w:t>
+                <w:t xml:space="preserve">hal-01623521v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedestrian Dead Reckoning Navigation with the Help of A* -Based Routing Graphs in Large Unconstrained Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadoua Taia Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Betaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wireless Communications and Mobile Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2017, 8 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2017/7951346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering, human and legal challenges of navigation systems for personal mobility</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michèle Guilbot</w:t>
+                <w:t xml:space="preserve">Walking direction estimation based on statistical modeling of human gait features with handheld MIMU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Combettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (6), p. 2502-2511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMECH.2017.2765005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TITS.2016.2563481⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01373878v1</w:t>
+                <w:t xml:space="preserve">hal-01743235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walking gait step length asymmetry induced by handheld device</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Engineering, human and legal challenges of navigation systems for personal mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Aoustin</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dommes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Le Carpentier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Robert</w:t>
+                <w:t xml:space="preserve">Michèle Guilbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 25 (11), pp.2075-2083. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.177 - 191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNSRE.2017.2705285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2016.2563481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623521v2</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delay Kalman Filter to estimate the attitude of a mobile object with indoor magnetic field gradients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Couplage de mesures GPS et inertielles pour de la navigation pédestre dans les bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromachines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue XYZ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 146, p.27-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357507v1</w:t>
+                <w:t xml:space="preserve">hal-01357742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage de mesures GPS et inertielles pour de la navigation pédestre dans les bâtiments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Delay Kalman Filter to estimate the attitude of a mobile object with indoor magnetic field gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Combettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue XYZ</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Micromachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (5), 17p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mi7050079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357742v1</w:t>
+                <w:t xml:space="preserve">hal-01357507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic, Acceleration Fields and Gyroscope Quaternion (MAGYQ) Based Attitude Estimation with Smartphone Sensors for Indoor Pedestrian Navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Combettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (12), pp.22864-22890. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3594,90 +3594,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Lab to Road Test: Using a Reference Vehicle for Solving GNSS Localization Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Betaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inside GNSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (5), 19p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3696,304 +3696,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INS Assisted Fuzzy Tracking Loop for GPS-Guided Missiles and Vehicular Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of High Sensitivity GNSS Receiver Doppler Measurements for Indoor Pedestrian Dead Reckoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Kamel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Renaudin</w:t>
+                <w:t xml:space="preserve">He Zhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Nielsen</w:t>
+                <w:t xml:space="preserve">Mark G. Petovello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lachapelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Navigation and Observation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 2013, 17 p. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (4), pp.4303-4326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2013/750385⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s130404303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00851288v1</w:t>
+                <w:t xml:space="preserve">hal-00878542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of High Sensitivity GNSS Receiver Doppler Measurements for Indoor Pedestrian Dead Reckoning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">INS Assisted Fuzzy Tracking Loop for GPS-Guided Missiles and Vehicular Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark G. Petovello</w:t>
+                <w:t xml:space="preserve">John Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lachapelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13 (4), pp.4303-4326. </w:t>
+              <w:t xml:space="preserve">International Journal of Navigation and Observation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2013, 17 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s130404303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2013/750385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00878542v1</w:t>
+                <w:t xml:space="preserve">hal-00851288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion Mode Recognition and Step Detection Algorithms for Mobile Phone Users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melania Susi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lachapelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4040,51 +4040,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Step Length Estimation Using Handheld Inertial Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melania Susi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4170,2612 +4170,2612 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Research to App: Personalized Inertial Navigation for the Visually Impaired</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anomaly Filtering for Pedestrian Dead Reckoning Using Segment-Based Autoencoders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Issam Sayyaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPIN 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE/ION Position, Location and Navigation Symposium (PLANS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers, Apr 2025, Salt Lake City, United States. pp.53-62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PLANS61210.2025.11028276⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05303410v1</w:t>
+                <w:t xml:space="preserve">hal-05125123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crosswalk-Guided Inertial Navigation for Visually Impaired Pedestrians</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anticipating Pedestrian Movements: Future Activity Prediction for Floor-Change Scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Pascacio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Serhan Daniş</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Renaudin</w:t>
+                <w:t xml:space="preserve">Thomas Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 International Conference on Indoor Positioning and Indoor Navigation (IPIN 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Tampere, Finland. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2025 IEEE/ION Position, Location and Navigation Symposium (PLANS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers, Apr 2025, Salt Lake City, United States. pp.35-43, </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPIN66788.2025.11212908⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PLANS61210.2025.11028443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05479706v1</w:t>
+                <w:t xml:space="preserve">hal-05125134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomaly Filtering for Pedestrian Dead Reckoning Using Segment-Based Autoencoders</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ni Zhu</w:t>
+                <w:t xml:space="preserve">Smartphones chirping: A collaborative acoustic positioning system using unsynchronized tones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Pascacio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Serhan Daniş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE/ION Position, Location and Navigation Symposium (PLANS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PLANS61210.2025.11028276⟩</w:t>
+              <w:t xml:space="preserve">2025 International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2025, Tampere, Finland. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPIN66788.2025.11213182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05125123v1</w:t>
+                <w:t xml:space="preserve">hal-05479717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticipating Pedestrian Movements: Future Activity Prediction for Floor-Change Scenarios</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bonis</w:t>
+                <w:t xml:space="preserve">Step Detection Enhanced by Anomaly Filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Issam Sayyaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Feigl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE/ION Position, Location and Navigation Symposium (PLANS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PLANS61210.2025.11028443⟩</w:t>
+              <w:t xml:space="preserve">2025 IEEE Applied Sensing Conference (APSCON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jan 2025, Hyderabad, India. pp. 223-226, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APSCON63569.2025.11144204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05125134v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smartphones chirping: A collaborative acoustic positioning system using unsynchronized tones</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valerie Renaudin</w:t>
+                <w:t xml:space="preserve">From Research to App: Personalized Inertial Navigation for the Visually Impaired</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommy Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanyuan Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Issam Sayyaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPIN 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tampere University, Sep 2025, Tampere, Finland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPIN66788.2025.11213182⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05479717v1</w:t>
+                <w:t xml:space="preserve">hal-05303410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Step Detection Enhanced by Anomaly Filtering</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tobias Feigl</w:t>
+                <w:t xml:space="preserve">Crosswalk-Guided Inertial Navigation for Visually Impaired Pedestrians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Serhan Daniş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanyuan Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE Applied Sensing Conference (APSCON)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jan 2025, Hyderabad, India. pp. 223-226, </w:t>
+              <w:t xml:space="preserve">2025 International Conference on Indoor Positioning and Indoor Navigation (IPIN 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Tampere, Finland. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APSCON63569.2025.11144204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPIN66788.2025.11212908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272815v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomaly Detection for Trustworthy Personalized Pedestrian Dead Reckoning (PDR) Navigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hanyuan Fu</w:t>
+                <w:t xml:space="preserve">A Simplified Solution Separation Method for GNSS Fault Detection in Challenging Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingying Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE/ION Position, Location and Navigation Symposium (PLANS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers, Apr 2025, Salt Lake City, United States. pp.44-52, </w:t>
+              <w:t xml:space="preserve">2025 International Conference on Localization and GNSS (ICL-GNSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2025, Rome, Italy. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PLANS61210.2025.11028260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICL-GNSS65520.2025.11046036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05125057v1</w:t>
+                <w:t xml:space="preserve">hal-05147267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GNSS Fault Rejection Using Robust Kalman Filter with Integrity Indicator-Constrained Innovation Adaptive Adjustment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ni Zhu</w:t>
+                <w:t xml:space="preserve">Anomaly Detection for Trustworthy Personalized Pedestrian Dead Reckoning (PDR) Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanyuan Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE/ION Position, Location and Navigation Symposium (PLANS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IEEE, Apr 2025, Salt Lake City, United States. pp.1447-1454, </w:t>
+              <w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers, Apr 2025, Salt Lake City, United States. pp.44-52, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PLANS61210.2025.11028573⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PLANS61210.2025.11028260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05125021v1</w:t>
+                <w:t xml:space="preserve">hal-05125057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simplified Solution Separation Method for GNSS Fault Detection in Challenging Environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">GNSS Fault Rejection Using Robust Kalman Filter with Integrity Indicator-Constrained Innovation Adaptive Adjustment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingying Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 International Conference on Localization and GNSS (ICL-GNSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jun 2025, Rome, Italy. pp.1-7, </w:t>
+              <w:t xml:space="preserve">2025 IEEE/ION Position, Location and Navigation Symposium (PLANS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2025, Salt Lake City, United States. pp.1447-1454, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICL-GNSS65520.2025.11046036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PLANS61210.2025.11028573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05147267v1</w:t>
+                <w:t xml:space="preserve">hal-05125021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datasets and Supporting Materials for the IPIN 2022 Competition Track 4 (Foot-Mounted IMU based Positioning, offsite-online)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Artificial intelligence for better guidance for visually impaired people</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPIN 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium scientifique sur l’incapacité visuelle et la réadaptation, 22ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche interdisciplinaire en réadaptation du Montréal métropolitain (CRIR), Feb 2024, Longueuil, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04414026v1</w:t>
+                <w:t xml:space="preserve">hal-04481831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAPIN: Mobility Adapted Pedestrian Inertial Navigation Using Smartphones for Enhanced Travel of the Visually Impaired</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bonis</w:t>
+                <w:t xml:space="preserve">Datasets and Supporting Materials for the IPIN 2022 Competition Track 4 (Foot-Mounted IMU based Positioning, offsite-online)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyou Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPIN62893.2024.10786129⟩</w:t>
+              <w:t xml:space="preserve">IPIN 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wuhan university, Sep 2022, Beijing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10497364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951995v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crosswalk Detection from Inertial Data for Visually Impaired People</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Growing Importance of Alternative Indoor and Seamless Positioning and Navigation in Response to Escalating GNSS Attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2024, Kowloon, China. pp.1-6, </w:t>
+              <w:t xml:space="preserve">, IEEE, Oct 2024, Kowloon, China. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPIN62893.2024.10786176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPIN62893.2024.10786132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04952007v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Growing Importance of Alternative Indoor and Seamless Positioning and Navigation in Response to Escalating GNSS Attacks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MAPIN: Mobility Adapted Pedestrian Inertial Navigation Using Smartphones for Enhanced Travel of the Visually Impaired</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanyuan Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Le Bourhis</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IEEE, Oct 2024, Kowloon, China. pp.1-6, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPIN62893.2024.10786132⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2024, Kowloon, China. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPIN62893.2024.10786129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04952016v1</w:t>
+                <w:t xml:space="preserve">hal-04951995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Sensors Measurements in Consumer-Grade Android Wearables for Robust Positioning Applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crosswalk Detection from Inertial Data for Visually Impaired People</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Serhan Daniş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33012/2024.19675⟩</w:t>
+              <w:t xml:space="preserve">14th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Kowloon, China. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPIN62893.2024.10786176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04952026v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous Particle Filter with Pedestrian Graph Integration for Visually Impaired Navigation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of Sensors Measurements in Consumer-Grade Android Wearables for Robust Positioning Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyou Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Ometov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Simona Lohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 14th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPIN62893.2024.10786110⟩</w:t>
+              <w:t xml:space="preserve">37th International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Baltimore, United States. pp.1094-1108, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2024.19675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04936797v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datasets and Supporting Materials for the IPIN 2021 Competition Track 4 (Foot-Mounted IMU based Positioning, offsite-online)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziyou Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPIN 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FACULTY OF COMPUTER SCIENCE, MULTIMEDIA AND TELECOMMUNICATION DE CATALUNYA, Nov 2021, LLORET DEL MAR, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.10497732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial intelligence for better guidance for visually impaired people</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Renaudin</w:t>
+                <w:t xml:space="preserve">Asynchronous Particle Filter with Pedestrian Graph Integration for Visually Impaired Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Serhan Daniş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Serviéres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium scientifique sur l’incapacité visuelle et la réadaptation, 22ème édition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 14th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Aeronautical and Aviation Engineering, The Hong Kong Polytechnic University, Oct 2024, Kowloon, Hong Kong, China. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPIN62893.2024.10786110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04481831v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIGHT-PDR: Light Indoor GNSS Carrier Phase Positioning with Machine Learning and Inertial Signal Fusion for Pedestrian Navigation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of the Human Body Mask Effects on GNSS Wearable Devices for Outdoor Pedestrian Navigation Using Fisheye Sky Views</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valerie Renaudin</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Athanase Bouronopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Servières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 13th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE/ION Position Location and Navigation Symposium 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Institute of Navigation (Manassas, Etats-Unis), Apr 2023, Monterey, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04411520v1</w:t>
+                <w:t xml:space="preserve">hal-04110732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding and Using Spatial Landmarks of Visually Impaired People for Navigation Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Min Wang</w:t>
+                <w:t xml:space="preserve">LIGHT-PDR: Light Indoor GNSS Carrier Phase Positioning with Machine Learning and Inertial Signal Fusion for Pedestrian Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyou Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Myriam Servières</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 13th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2023, Nuremberg, Germany. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPIN57070.2023.10332475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPIN57070.2023.10332513⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04372668v1</w:t>
+                <w:t xml:space="preserve">hal-04411520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datasets and Supporting Materials for the IPIN 2023 Competition Track 4 (Foot-Mounted IMU based Positioning, offsite-online)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Portfolio of Machine Learning-Based GNSS LOS/NLOS Classification in Urban Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaimae Belemoualem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPIN 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE SENSORS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers, Oct 2023, Vienna, Austria. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SENSORS56945.2023.10325153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.8399764⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04414079v1</w:t>
+                <w:t xml:space="preserve">hal-04411432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Portfolio of Machine Learning-Based GNSS LOS/NLOS Classification in Urban Environments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valerie Renaudin</w:t>
+                <w:t xml:space="preserve">Smart Processing with Wearable Devices: Shall We Consider the Human Influence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE SENSORS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">APSCON 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Bengaluru (Bangalore), India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SENSORS56945.2023.10325153⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04411432v1</w:t>
+                <w:t xml:space="preserve">hal-04414139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Processing with Wearable Devices: Shall We Consider the Human Influence?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Datasets and Supporting Materials for the IPIN 2023 Competition Track 4 (Foot-Mounted IMU based Positioning, offsite-online)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyou Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Torres-Sospedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APSCON 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPIN 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fraunhofer Institute, Sep 2023, Nuremberg, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.8399764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04414139v1</w:t>
+                <w:t xml:space="preserve">hal-04414079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations on pedestrian long-term trajectory prediction based on AI and environmental maps</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Baudet</w:t>
+                <w:t xml:space="preserve">Understanding and Using Spatial Landmarks of Visually Impaired People for Navigation Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dommes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE/ION Position, Location and Navigation Symposium (PLANS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PLANS53410.2023.10139946⟩</w:t>
+              <w:t xml:space="preserve">13th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fraunhofer Institute for Integrated Circuits IIS, Sep 2023, Nuremberg, Germany. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPIN57070.2023.10332513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04414645v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Human Body Mask Effects on GNSS Wearable Devices for Outdoor Pedestrian Navigation Using Fisheye Sky Views</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigations on pedestrian long-term trajectory prediction based on AI and environmental maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ION Position Location and Navigation Symposium 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE/ION Position, Location and Navigation Symposium (PLANS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE; ION, Apr 2023, Monterrey (Mexique), Mexico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PLANS53410.2023.10139946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04110732v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Survey on Artificial Intelligence for Pedestrian Navigation with Wearable Inertial Sensors</w:t>
               </w:r>
@@ -6787,51 +6787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanyuan Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacouba Kone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6872,2544 +6872,2544 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781496v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban vulnerable road user localization using gnss, inertial sensors and ultra-wideband ranging</w:t>
+                <w:t xml:space="preserve">Precise positioning on smartphones: which implementation strategy to adopt?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Ponte Muller</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Céline Ragoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Ortiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE Intelligent Vehicles Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, LAS VEGAS, United States. 7p</w:t>
+              <w:t xml:space="preserve">4th GNSS Raw Measurements Taskforce Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, PRAGUE, France. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02940059v1</w:t>
+                <w:t xml:space="preserve">hal-02768847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing gait variability from cellphone IMU placed in several locations: a feasibility study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Al Abiad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45e Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Metz, France. pp.s1-s3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2020.1811490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise positioning on smartphones: which implementation strategy to adopt?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Urban vulnerable road user localization using gnss, inertial sensors and ultra-wideband ranging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Ponte Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Ragoin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Estefania Munoz Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Perul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miguel Ortiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th GNSS Raw Measurements Taskforce Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2020, PRAGUE, France. 12p</w:t>
+              <w:t xml:space="preserve">2020 IEEE Intelligent Vehicles Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, LAS VEGAS, United States. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02768847v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">véhicules autonomes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Efficient Use of SSR RTCM Streams For Real-Time Precise Point Positioning on Smartphones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miguel Ortiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59e congrès annuel du club EEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, RENNES, France</w:t>
+              <w:t xml:space="preserve">2019 16th Workshop on Positioning, Navigation and Communications (WPNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, BREME, Germany. 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02158551v1</w:t>
+                <w:t xml:space="preserve">hal-02371661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seamless Indoor-Outdoor Infrastructure-free Navigation for Pedestrians and Vehicles with GNSS-aided Foot-mounted IMU</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Renaudin</w:t>
+                <w:t xml:space="preserve">Efficient Use of SSR RTCM Streams For Real-Time Precise Point Positioning on Smartphones Main objective Investigate precise positioning , in real-time , on Android Device using RTCM streams for low computation costs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, PISE, Italy. 8 p</w:t>
+              <w:t xml:space="preserve">2019 16th Workshop on Positioning, Navigation and Communications (WPNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, BREME, Germany. p. 1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371686v1</w:t>
+                <w:t xml:space="preserve">hal-02371658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of Attitude and Statistical Walking Direction Estimations with Time-Difference Carrier Phase Velocity Update for Pedestrian Dead Reckoning Method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Indoor positioning: towards an infinite number of technologies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th Chinese Satellite Navigation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, BEIJING, China. 20p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02396746v1</w:t>
+                <w:t xml:space="preserve">hal-02142982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Use of SSR RTCM Streams For Real-Time Precise Point Positioning on Smartphones Main objective Investigate precise positioning , in real-time , on Android Device using RTCM streams for low computation costs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valerie Renaudin</w:t>
+                <w:t xml:space="preserve">Seamless Indoor-Outdoor Infrastructure-free Navigation for Pedestrians and Vehicles with GNSS-aided Foot-mounted IMU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 16th Workshop on Positioning, Navigation and Communications (WPNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, BREME, Germany. p. 1-18</w:t>
+              <w:t xml:space="preserve">2019 International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, PISE, Italy. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371658v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Use of SSR RTCM Streams For Real-Time Precise Point Positioning on Smartphones</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">véhicules autonomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Ortiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 16th Workshop on Positioning, Navigation and Communications (WPNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, BREME, Germany. 28 p</w:t>
+              <w:t xml:space="preserve">59e congrès annuel du club EEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, RENNES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371661v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02158551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor positioning: towards an infinite number of technologies?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Fusion of Attitude and Statistical Walking Direction Estimations with Time-Difference Carrier Phase Velocity Update for Pedestrian Dead Reckoning Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Perul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Chinese Satellite Navigation Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32nd International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, MIAMI, United States. p. 367-377, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2019.17035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142982v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building individual inertial signals models to estimate PDR walking direction with smartphone sensors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Human dimensions of navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Conference on Indoor Positioning and Indoor Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, NANTES, France. p. 24-27</w:t>
+              <w:t xml:space="preserve">The Israel Navigation Workshop and Exhibition INWE18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Hertzliya, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018763v1</w:t>
+                <w:t xml:space="preserve">hal-01901990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A human-like walking gait simulator for estimation of selected gait parameters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">A Simulation-based Approach to Generate Walking Gait Accelerations for Pedestrian Navigation Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Workshop on Positioning, Navigation and Communications (WPNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Bremen, Germany. pp.1-6, </w:t>
+              <w:t xml:space="preserve">9th International Conference on Indoor Positioning and Indoor Navigation (IPIN 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Nantes, France. pp.24-27, </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WPNC.2017.8250063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPIN.2018.8533858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01688770v1</w:t>
+                <w:t xml:space="preserve">hal-01997361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simulation-based Approach to Generate Walking Gait Accelerations for Pedestrian Navigation Solutions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Continuous Pose Estimation for Urban Pedestrian Applications on Hand-held Mobile Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Antigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Servieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Indoor Positioning and Indoor Navigation (IPIN 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2018 International Conference on Indoor Positioning and Indoor Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01997361v1</w:t>
+                <w:t xml:space="preserve">hal-02018726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Pose Estimation for Urban Pedestrian Applications on Hand-held Mobile Device</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">A human-like walking gait simulator for estimation of selected gait parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Conference on Indoor Positioning and Indoor Navigation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th Workshop on Positioning, Navigation and Communications (WPNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bremen, Germany. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WPNC.2017.8250063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018726v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating human dimensions in the development of pedestrian navigation algorithms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Building individual inertial signals models to estimate PDR walking direction with smartphone sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Perul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Technical Symposium on Navigation and Timing (ITSNT), 5th edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">2018 International Conference on Indoor Positioning and Indoor Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, NANTES, France. p. 24-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04414914v1</w:t>
+                <w:t xml:space="preserve">hal-02018763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparation de la compétition internationale de localisation intérieure IPIN : cartographie de parcours piétons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Integrating human dimensions in the development of pedestrian navigation algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum de l'Association Française de Topographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Anglet, France</w:t>
+              <w:t xml:space="preserve">International Technical Symposium on Navigation and Timing (ITSNT), 5th edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01896638v1</w:t>
+                <w:t xml:space="preserve">hal-04414914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Human Dimension in the Development of Pedestrian Navigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Préparation de la compétition internationale de localisation intérieure IPIN : cartographie de parcours piétons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Technical Symposium on Navigation and Timing 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forum de l'Association Française de Topographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Anglet, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945618v1</w:t>
+                <w:t xml:space="preserve">hal-01896638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating human dimension in the development of pedestrian navigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Integrating Human Dimension in the Development of Pedestrian Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITSNT 2018, International Technical Symposium on Navigation and Timing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Technical Symposium on Navigation and Timing 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31701/itsnt2018.15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930457v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human dimensions of navigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Integrating human dimension in the development of pedestrian navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Israel Navigation Workshop and Exhibition INWE18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Hertzliya, Israel</w:t>
+              <w:t xml:space="preserve">ITSNT 2018, International Technical Symposium on Navigation and Timing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, TOULOUSE, France. 34p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901990v1</w:t>
+                <w:t xml:space="preserve">hal-01930457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PDR and GPS trajectory parts matching for an improved self-contained personal navigation solution with handheld device</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Human-like Walking Gait Simulator for Pedestrian Dead Reckoning Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federica Inderst</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Renaudin</w:t>
+                <w:t xml:space="preserve">Eric Le-Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Navigation Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2017 14th Workshop on Positioning, Navigation and Communications (WPNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bremen, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01630707v1</w:t>
+                <w:t xml:space="preserve">hal-01997337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedestrian Track Estimation with Handheld Monocular Camera and Inertial-Magnetic Sensor for Urban Augmented Reality</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Renaudin</w:t>
+                <w:t xml:space="preserve">Foot-mounted pedestrian navigation reference with tightly coupled GNSS carrier phases, inertial and magnetic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Scornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 INTERNATIONAL CONFERENCE ON INDOOR POSITIONING AND INDOOR NAVIGATION</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPIN.2017.8115934⟩</w:t>
+              <w:t xml:space="preserve">2017 International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, SAPPORO, Japan. p. 18-21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPIN.2017.8115882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623820v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foot-mounted pedestrian navigation reference with tightly coupled GNSS carrier phases, inertial and magnetic data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valerie Renaudin</w:t>
+                <w:t xml:space="preserve">Pedestrian Track Estimation with Handheld Monocular Camera and Inertial-Magnetic Sensor for Urban Augmented Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Antigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Servières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPIN.2017.8115882⟩</w:t>
+              <w:t xml:space="preserve">2017 INTERNATIONAL CONFERENCE ON INDOOR POSITIONING AND INDOOR NAVIGATION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Sapporo, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPIN.2017.8115934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741673v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Points of Interest Detection for Map-Aided PDR in Combined Outdoor-Indoor spaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">PDR and GPS trajectory parts matching for an improved self-contained personal navigation solution with handheld device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Inderst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Pascucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Betaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, SAPPORO, Japan. p. 18-21, </w:t>
+              <w:t xml:space="preserve">European Navigation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, LAUSANNE, Switzerland. p. 100-107, </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPIN.2017.8115886⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EURONAV.2017.7954198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741665v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Human-like Walking Gait Simulator for Pedestrian Dead Reckoning Navigation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Points of Interest Detection for Map-Aided PDR in Combined Outdoor-Indoor spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadoua Taia Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Le-Carpentier</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Betaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 14th Workshop on Positioning, Navigation and Communications (WPNC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, SAPPORO, Japan. p. 18-21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPIN.2017.8115886⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01997337v1</w:t>
+                <w:t xml:space="preserve">hal-01741665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model - based and Experimental Analysis of the Symmetry in Human Walking in Different Device Carrying Modes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">A multi-hypothesis particle filtering approach for pedestrian dead reckoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadoua Taia Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Betaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Combettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRob 2016, 6th IEEE International Conference on Biomedical Robotics and Biomechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/BIOROB.2016.7523790⟩</w:t>
+              <w:t xml:space="preserve">IPIN 2016, International conference on Indoor Positioning and Indoor Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, MADRID, Spain. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPIN.2016.7743614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357279v1</w:t>
+                <w:t xml:space="preserve">hal-01451509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Visual and Inertial Position and Orientation Estimation based on Known Urban 3D Models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Model - based and Experimental Analysis of the Symmetry in Human Walking in Different Device Carrying Modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shivesh Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Le Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Combettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPIN 2016, International conference on Indoor Positioning and Indoor Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, MADRID, Spain. pp.4-7, </w:t>
+              <w:t xml:space="preserve">BioRob 2016, 6th IEEE International Conference on Biomedical Robotics and Biomechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, SINGAPOUR, Singapore. p.1172-1179, </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPIN.2016.7743619⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/BIOROB.2016.7523790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01451468v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-hypothesis particle filtering approach for pedestrian dead reckoning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Hybrid Visual and Inertial Position and Orientation Estimation based on Known Urban 3D Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Antigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Servières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPIN 2016, International conference on Indoor Positioning and Indoor Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2016, MADRID, Spain. pp.1-8, </w:t>
+              <w:t xml:space="preserve">, Oct 2016, MADRID, Spain. pp.4-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPIN.2016.7743614⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPIN.2016.7743619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01451509v1</w:t>
+                <w:t xml:space="preserve">hal-01451468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Misalignment Estimation Techniques Between Handheld Device and Walking Directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPIN 2015, International Conference on Indoor Positioning and Indoor Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, BANFF, Canada. p.13-16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9456,64 +9456,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smartphone based gait analysis using STFT and wavelet transform for indoor navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Ortiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPIN 2014 - International Conference on Indoor Positioning and Indoor Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, BUSAN, France. pp 157-166, </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9547,64 +9547,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quaternion based heading estimation with handheld MEMS in indoor environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Peyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9651,64 +9651,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a free inertial pedestrian navigation reference system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9755,77 +9755,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptative pedestrian displacement estimation with a smartphone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Demeule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Ortiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 International Conference on Indoor Positioning and Indoor Navigation - IPIN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, BELFORT, France. 9p, </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9859,51 +9859,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active transport: a new challenge for indoor navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPIN Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, MONTBELIARD, France. 40p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10109,77 +10109,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IPIN 2018 - Ninth International Conference On Indoor Positioning And Indoor Navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aigul Khamitova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Ortiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IFSTTAR, 183 p., 2018, 978-2-85782-748-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10291,51 +10291,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating human specificities in the development of pedestrian navigation algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10398,51 +10398,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessibility data of the island of Nantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roelandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Serhan Daniş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10535,51 +10535,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personal navigation with handheld devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. France. 2015, 82 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10642,51 +10642,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde: quels enseignements tirer du labcom Inmob?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanuyan Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10747,77 +10747,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Episode 06 : « Interview de Hanyuan FU, doctorante à Geoloc »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ragoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10829,796 +10829,796 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episode 03 : « Déroulement des expérimentations »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Episode 05 : « Les obstacles rencontrés »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ragoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04413789v1</w:t>
+                <w:t xml:space="preserve">hal-04413796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episode 02 : « Atelier de restitution 2022, Partie 4/4 »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Episode 02 : « Atelier de restitution 2022, Partie 1/4 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ragoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Asselot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Asselot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04413783v1</w:t>
+                <w:t xml:space="preserve">hal-04413772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episode 02 : « Atelier de restitution 2022, Partie 3/4 »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Episode 07: Résultats scientifiques à mi-parcours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ragoin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04413778v1</w:t>
+                <w:t xml:space="preserve">hal-05127167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episode 07: Résultats scientifiques à mi-parcours</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Episode 04 : « Adaptation pour Inmob »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ragoin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05127167v1</w:t>
+                <w:t xml:space="preserve">hal-04413793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episode 04 : « Adaptation pour Inmob »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Episode 02 : « Atelier de restitution 2022, Partie 4/4 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ragoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Asselot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04413793v1</w:t>
+                <w:t xml:space="preserve">hal-04413783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episode 02 : « Atelier de restitution 2022, Partie 2/4 »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Episode 02 : « Atelier de restitution 2022, Partie 3/4 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ragoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Asselot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04413775v1</w:t>
+                <w:t xml:space="preserve">hal-04413778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episode 05 : « Les obstacles rencontrés »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Episode 03 : « Déroulement des expérimentations »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ragoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Asselot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04413796v1</w:t>
+                <w:t xml:space="preserve">hal-04413789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episode 02 : « Atelier de restitution 2022, Partie 1/4 »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Episode 02 : « Atelier de restitution 2022, Partie 2/4 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ragoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Asselot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04413772v1</w:t>
+                <w:t xml:space="preserve">hal-04413775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId286"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -11694,51 +11694,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CBF52CBD"/>
+    <w:nsid w:val="52F1565E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11925,51 +11925,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-renaudin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4535-5406" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193205130" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455366v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Issam Sayyaf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Pascacio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Zhu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Renaudin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3616395" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374013v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ortiz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JISPIN.2025.3629705" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044806v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Jiang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2025.3560363" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467171v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Potort&#236;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Crivello" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soyeon Lee" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blagovest Vladimirov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangjoon Park" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JISPIN.2024.3355840" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607807v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahime Al Abiad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerran Houdry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos El Khoury" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renaudin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2024.04.036" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590001v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyou Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JISPIN.2024.3397229" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951982v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JISPIN.2024.3515573" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412430v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley van Schooten" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Delbaere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/49587" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412254v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dommes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JISPIN.2023.3333852" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109679v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanyuan Fu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Kone" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JISPIN.2023.3270123" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412303v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Potorti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JISPIN.2023.3344291" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414281v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Torres-Sospedra" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Knauth" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle O'Keefe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3150130" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500584v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwin Quezada-Gaibor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ramon Jimenez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Seco" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3083149" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187856v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dupuis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Antigny" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/2054828" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879906v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2999863" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097476v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ichard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Ricou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106626" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013653v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Palumbo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Girolami" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3037221" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946361v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Perul" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/navi.389" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285791v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2019.2940138" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355580v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2944389" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285819v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Uchiyama" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servieres" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Thomas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19040953" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896361v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/navi.254" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896630v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Billey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lamblin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Vos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743235v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combettes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2017.2765005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627862v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Taia Alaoui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Betaille" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/7951346" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373878v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guilbot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2016.2563481" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623521v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Abid" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aoustin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Carpentier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2017.2705285" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357507v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi7050079" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357742v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chable" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470333v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s141222864" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915787v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peyret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851288v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kamel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Nielsen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lachapelle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/750385" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878542v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Zhe" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Petovello" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s130404303" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878547v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Susi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s130201539" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878552v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s120708507" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303410v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Moisan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479706v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Serhan Dani&#351;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN66788.2025.11212908" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125123v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS61210.2025.11028276" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125134v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS61210.2025.11028443" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479717v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN66788.2025.11213182" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272815v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Feigl" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSCON63569.2025.11144204" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125057v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS61210.2025.11028260" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125021v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS61210.2025.11028573" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147267v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICL-GNSS65520.2025.11046036" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414026v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10497364" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951995v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN62893.2024.10786129" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952007v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN62893.2024.10786176" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952016v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Bourhis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN62893.2024.10786132" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952026v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grenier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Ometov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Simona Lohan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2024.19675" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936797v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#233;res" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN62893.2024.10786110" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413982v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10497732" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481831v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411520v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN57070.2023.10332475" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372668v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN57070.2023.10332513" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414079v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8399764" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411432v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae Belemoualem" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS56945.2023.10325153" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414139v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414645v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Kaiser" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS53410.2023.10139946" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110732v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanase Bouronopoulos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03781496v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN54987.2022.9918136" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940059v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Ponte Muller" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Munoz Diaz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043987v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Al Abiad" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1811490" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768847v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ragoin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158551v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371686v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396746v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.17035" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371658v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371661v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142982v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018763v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688770v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPNC.2017.8250063" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997361v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2018.8533858" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018726v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414914v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896638v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01945618v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31701/itsnt2018.15" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930457v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901990v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630707v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Inderst" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Pascucci" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EURONAV.2017.7954198" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623820v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2017.8115934" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741673v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Scornec" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2017.8115882" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741665v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2017.8115886" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997337v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le-Carpentier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357279v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivesh Kumar" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2016.7523790" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451468v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2016.7743619" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451509v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2016.7743614" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357260v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2015.7346766" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218882v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Han" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2014.7275480" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470469v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2014.6851427" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218894v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2014.7275481" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470447v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demeule" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2013.6817901" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921488v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715807v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/document/8088474" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct.2017.57" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920938v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aigul Khamitova" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303026v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430659v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05156851v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roelandt" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leysens" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907176v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127669v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanuyan Fu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brosseau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Hiance" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413801v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413789v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Asselot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413783v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413778v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127167v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413793v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413775v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413796v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413772v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-renaudin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4535-5406" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193205130" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455366v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Issam Sayyaf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Pascacio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Zhu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Renaudin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3616395" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044806v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Jiang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2025.3560363" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374013v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ortiz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JISPIN.2025.3629705" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607807v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahime Al Abiad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerran Houdry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos El Khoury" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renaudin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2024.04.036" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467171v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Potort&#236;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Crivello" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soyeon Lee" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blagovest Vladimirov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangjoon Park" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JISPIN.2024.3355840" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590001v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyou Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JISPIN.2024.3397229" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951982v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JISPIN.2024.3515573" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412430v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley van Schooten" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Delbaere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/49587" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412254v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dommes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JISPIN.2023.3333852" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109679v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanyuan Fu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Kone" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JISPIN.2023.3270123" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412303v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Potorti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JISPIN.2023.3344291" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500584v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Torres-Sospedra" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwin Quezada-Gaibor" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ramon Jimenez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Seco" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3083149" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414281v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Knauth" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle O'Keefe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3150130" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187856v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dupuis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Antigny" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/2054828" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097476v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ichard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Ricou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106626" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879906v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2999863" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013653v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Palumbo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Girolami" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3037221" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946361v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Perul" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/navi.389" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285791v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2019.2940138" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355580v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2944389" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285819v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Uchiyama" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servieres" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Thomas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19040953" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896361v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/navi.254" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896630v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Billey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lamblin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Vos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623521v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Abid" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aoustin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Carpentier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2017.2705285" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627862v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Taia Alaoui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Betaille" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/7951346" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743235v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combettes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2017.2765005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373878v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guilbot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2016.2563481" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357742v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chable" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357507v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi7050079" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470333v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s141222864" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915787v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peyret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878542v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Zhe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Petovello" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lachapelle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s130404303" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851288v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kamel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Nielsen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/750385" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878547v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Susi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s130201539" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878552v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s120708507" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125123v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS61210.2025.11028276" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125134v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS61210.2025.11028443" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479717v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Serhan Dani&#351;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN66788.2025.11213182" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272815v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Feigl" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSCON63569.2025.11144204" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303410v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Moisan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479706v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN66788.2025.11212908" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147267v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICL-GNSS65520.2025.11046036" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125057v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS61210.2025.11028260" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125021v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS61210.2025.11028573" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481831v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414026v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10497364" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952016v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Bourhis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN62893.2024.10786132" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951995v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN62893.2024.10786129" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952007v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN62893.2024.10786176" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952026v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grenier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Ometov" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Simona Lohan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2024.19675" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413982v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10497732" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936797v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#233;res" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN62893.2024.10786110" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110732v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanase Bouronopoulos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411520v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN57070.2023.10332475" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411432v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae Belemoualem" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS56945.2023.10325153" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414139v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414079v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8399764" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372668v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN57070.2023.10332513" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414645v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Kaiser" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS53410.2023.10139946" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03781496v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN54987.2022.9918136" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768847v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ragoin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043987v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Al Abiad" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1811490" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940059v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Ponte Muller" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Munoz Diaz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371661v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371658v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142982v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371686v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158551v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396746v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.17035" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901990v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997361v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2018.8533858" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018726v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688770v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPNC.2017.8250063" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018763v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414914v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896638v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01945618v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31701/itsnt2018.15" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930457v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997337v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le-Carpentier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741673v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Scornec" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2017.8115882" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623820v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2017.8115934" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630707v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Inderst" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Pascucci" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EURONAV.2017.7954198" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741665v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2017.8115886" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451509v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2016.7743614" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357279v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivesh Kumar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2016.7523790" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451468v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2016.7743619" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357260v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2015.7346766" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218882v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Han" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2014.7275480" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470469v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2014.6851427" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218894v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2014.7275481" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470447v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demeule" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2013.6817901" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921488v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715807v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/document/8088474" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct.2017.57" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920938v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aigul Khamitova" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303026v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430659v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05156851v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roelandt" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leysens" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907176v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127669v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanuyan Fu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brosseau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Hiance" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413801v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413796v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413772v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Asselot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127167v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413793v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413783v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413778v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413789v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413775v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>