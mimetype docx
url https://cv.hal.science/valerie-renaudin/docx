--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -215,906 +215,906 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Series Anomaly Detection for Sensor Data: Models, Metrics, and Methodologies - A Review</w:t>
+                <w:t xml:space="preserve">GNSS Positioning Under Threat: The Rising Risk to Existing Systems and the Role of Alternative Indoor and Seamless Navigation Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Valerie Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mohamad Issam Sayyaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ni Zhu</w:t>
+                <w:t xml:space="preserve">Frédéric Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Renaudin</w:t>
+                <w:t xml:space="preserve">Miguel Ortiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, IEEE SENSORS JOURNAL, 25 (24), pp.43603-43619. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Indoor and Seamless Positioning and Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2025.3616395⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JISPIN.2025.3629705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05455366v1</w:t>
+                <w:t xml:space="preserve">hal-05374013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Voting-Based Robust Estimator Aided by INS Redundancy for Tightly Coupled GNSS/INS Integration in Urban Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-Series Anomaly Detection for Sensor Data: Models, Metrics, and Methodologies - A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Issam Sayyaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yingying Jiang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Pavel Pascacio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVT.2025.3560363⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, IEEE SENSORS JOURNAL, 25 (24), pp.43603-43619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2025.3616395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05044806v1</w:t>
+                <w:t xml:space="preserve">hal-05455366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GNSS Positioning Under Threat: The Rising Risk to Existing Systems and the Role of Alternative Indoor and Seamless Navigation Technologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A Voting-Based Robust Estimator Aided by INS Redundancy for Tightly Coupled GNSS/INS Integration in Urban Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingying Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Renaudin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Miguel Ortiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Indoor and Seamless Positioning and Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-15. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JISPIN.2025.3629705⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2025.3560363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05374013v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05044806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for calculating fall risk parameters from discrete stride time series regardless of sensor placement</w:t>
+                <w:t xml:space="preserve">Offsite evaluation of localization systems: criteria, systems and results from IPIN 2021-22 competitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nahime Al Abiad</w:t>
+                <w:t xml:space="preserve">Francesco Potortì</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enguerran Houdry</w:t>
+                <w:t xml:space="preserve">Antonino Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos El Khoury</w:t>
+                <w:t xml:space="preserve">Soyeon Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Renaudin</w:t>
+                <w:t xml:space="preserve">Blagovest Vladimirov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Robert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sangjoon Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 111, pp.182-184. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Indoor and Seamless Positioning and Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp.92-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2024.04.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JISPIN.2024.3355840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04607807v1</w:t>
+                <w:t xml:space="preserve">hal-04467171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offsite evaluation of localization systems: criteria, systems and results from IPIN 2021-22 competitions</w:t>
+                <w:t xml:space="preserve">A method for calculating fall risk parameters from discrete stride time series regardless of sensor placement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Potortì</w:t>
+                <w:t xml:space="preserve">Nahime Al Abiad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonino Crivello</w:t>
+                <w:t xml:space="preserve">Enguerran Houdry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soyeon Lee</w:t>
+                <w:t xml:space="preserve">Carlos El Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blagovest Vladimirov</w:t>
+                <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sangjoon Park</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Indoor and Seamless Positioning and Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2, pp.92-129. </w:t>
+              <w:t xml:space="preserve">Gait &amp; Posture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 111, pp.182-184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JISPIN.2024.3355840⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gaitpost.2024.04.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04467171v1</w:t>
+                <w:t xml:space="preserve">hal-04607807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Contained Pedestrian Navigation Fusing ML-selected GNSS Carrier Phase and Inertial Signals in Challenging Environments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Advancing Resilient and Trustworthy Seamless Positioning and Navigation: Highlights From the Second Volume of J-ISPIN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Potortì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Indoor and Seamless Positioning and Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 2, pp. 177-192. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JISPIN.2024.3397229⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 2, pp.iii-iii. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JISPIN.2024.3515573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04590001v1</w:t>
+                <w:t xml:space="preserve">hal-04951982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancing Resilient and Trustworthy Seamless Positioning and Navigation: Highlights From the Second Volume of J-ISPIN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Self-Contained Pedestrian Navigation Fusing ML-selected GNSS Carrier Phase and Inertial Signals in Challenging Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyou Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Potortì</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Indoor and Seamless Positioning and Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 2, pp.iii-iii. </w:t>
+              <w:t xml:space="preserve">, 2024, 2, pp. 177-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JISPIN.2024.3515573⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JISPIN.2024.3397229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04951982v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of Prospective Falls in Older People With Ubiquitous Step-Based Fall Risk Parameters Calculated From Ambulatory Inertial Signals: Secondary Data Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahime Al Abiad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberley van Schooten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Delbaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMIR Aging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6, pp.e49587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1174,64 +1174,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dommes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Indoor and Seamless Positioning and Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, IEEE Journal of Indoor and Seamless Positioning and Navigation, 1, pp.93-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1278,77 +1278,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Recent AI for Pedestrian Navigation With Wearable Inertial Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanyuan Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacouba Kone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Indoor and Seamless Positioning and Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1382,51 +1382,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial An Important Step for Indoor and Seamless Positioning and Navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Potorti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1467,338 +1467,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04412303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Off-Line Evaluation of Indoor Positioning Systems in Different Scenarios: The Experiences From IPIN 2020 Competition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guest Editorial Special Issue on Advanced Sensors and Sensing Technologies for Indoor Positioning and Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Potorti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquin Torres-Sospedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darwin Quezada-Gaibor</w:t>
+                <w:t xml:space="preserve">Stefan Knauth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Ramon Jimenez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fernando Seco</w:t>
+                <w:t xml:space="preserve">Kyle O'Keefe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 22 (6), pp.5011-5054. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2021.3083149⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 22 (6), pp.4754-4754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2022.3150130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04500584v1</w:t>
+                <w:t xml:space="preserve">hal-04414281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guest Editorial Special Issue on Advanced Sensors and Sensing Technologies for Indoor Positioning and Navigation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Off-Line Evaluation of Indoor Positioning Systems in Different Scenarios: The Experiences From IPIN 2020 Competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Potorti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquin Torres-Sospedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darwin Quezada-Gaibor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Knauth</w:t>
+                <w:t xml:space="preserve">Antonio Ramon Jimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyle O'Keefe</w:t>
+                <w:t xml:space="preserve">Fernando Seco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 22 (6), pp.4754-4754. </w:t>
+              <w:t xml:space="preserve">, 2022, 22 (6), pp.5011-5054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2022.3150130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2021.3083149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04414281v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual and Visual-Inertial SLAM: State of the Art, Classification, and Experimental Benchmarking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1852,226 +1852,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187856v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset of the intermediate competition in Challenge MALIN: Indoor-outdoor inertial navigation system data for pedestrian and vehicle with high accuracy references in a context of firefighter scenario</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Renaudin</w:t>
+                <w:t xml:space="preserve">The IPIN 2019 Indoor Localisation Competition - Description and Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Potortì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sangjoon Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Ichard</w:t>
+                <w:t xml:space="preserve">Filippo Palumbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sander Ricou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michele Girolami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 34, 14p. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.106626⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3037221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03097476v1</w:t>
+                <w:t xml:space="preserve">hal-03013653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine Learning-Based Zero-Velocity Detection for Inertial Pedestrian Navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacouba Kone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Ortiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2099,204 +2103,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02879906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The IPIN 2019 Indoor Localisation Competition - Description and Results</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antonino Crivello</w:t>
+                <w:t xml:space="preserve">Dataset of the intermediate competition in Challenge MALIN: Indoor-outdoor inertial navigation system data for pedestrian and vehicle with high accuracy references in a context of firefighter scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filippo Palumbo</w:t>
+                <w:t xml:space="preserve">Cécile Ichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Girolami</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sander Ricou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 46p. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34, 14p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3037221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.106626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03013653v1</w:t>
+                <w:t xml:space="preserve">hal-03097476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HEAD: smootH Estimation of wAlking Direction with a hand-held device embedding inertial, GNSS and magnetometer sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Perul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2324,235 +2324,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning individual models to estimate the walking direction of mobile phone users</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating Indoor Positioning Systems in a Shopping Mall: The Lessons Learned From the IPIN 2018 Competition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Perul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Renaudin</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2019.2940138⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.148594 - 148628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2944389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02285791v1</w:t>
+                <w:t xml:space="preserve">hal-02355580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Indoor Positioning Systems in a Shopping Mall: The Lessons Learned From the IPIN 2018 Competition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Learning individual models to estimate the walking direction of mobile phone users</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Perul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Et Al.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7, pp.148594 - 148628. </w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 p, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2944389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2019.2940138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355580v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving Monocular Visual Odometry Scale Factor with Adaptive Step Length Estimates for Pedestrians Using Handheld Devices</w:t>
               </w:r>
@@ -2577,51 +2577,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hideaki Uchiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2698,51 +2698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Antigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2776,51 +2776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préparation de la compétition internationale de localisation intérieure IPIN : cartographie de parcours piétons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2895,672 +2895,672 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01896630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walking gait step length asymmetry induced by handheld device</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Engineering, human and legal challenges of navigation systems for personal mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dommes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahdi Abid</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thomas Robert</w:t>
+                <w:t xml:space="preserve">Michèle Guilbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNSRE.2017.2705285⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.177 - 191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2016.2563481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01623521v2</w:t>
+                <w:t xml:space="preserve">hal-01373878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedestrian Dead Reckoning Navigation with the Help of A* -Based Routing Graphs in Large Unconstrained Spaces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Walking direction estimation based on statistical modeling of human gait features with handheld MIMU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Combettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Communications and Mobile Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2017/7951346⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (6), p. 2502-2511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMECH.2017.2765005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627862v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walking direction estimation based on statistical modeling of human gait features with handheld MIMU</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Pedestrian Dead Reckoning Navigation with the Help of A* -Based Routing Graphs in Large Unconstrained Spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadoua Taia Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Betaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMECH.2017.2765005⟩</w:t>
+              <w:t xml:space="preserve">Wireless Communications and Mobile Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017, 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2017/7951346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743235v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering, human and legal challenges of navigation systems for personal mobility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Walking gait step length asymmetry induced by handheld device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Dommes</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Guilbot</w:t>
+                <w:t xml:space="preserve">Eric Le Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18 (1), pp.177 - 191. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (11), pp.2075-2083. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TITS.2016.2563481⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNSRE.2017.2705285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01373878v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623521v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage de mesures GPS et inertielles pour de la navigation pédestre dans les bâtiments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Delay Kalman Filter to estimate the attitude of a mobile object with indoor magnetic field gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Combettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue XYZ</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Micromachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (5), 17p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mi7050079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357742v1</w:t>
+                <w:t xml:space="preserve">hal-01357507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delay Kalman Filter to estimate the attitude of a mobile object with indoor magnetic field gradients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Couplage de mesures GPS et inertielles pour de la navigation pédestre dans les bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chable</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromachines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue XYZ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 146, p.27-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01357507v1</w:t>
+                <w:t xml:space="preserve">hal-01357742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic, Acceleration Fields and Gyroscope Quaternion (MAGYQ) Based Attitude Estimation with Smartphone Sensors for Indoor Pedestrian Navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Combettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (12), pp.22864-22890. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3594,90 +3594,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Lab to Road Test: Using a Reference Vehicle for Solving GNSS Localization Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Peyret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Betaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inside GNSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (5), 19p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3702,51 +3702,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of High Sensitivity GNSS Receiver Doppler Measurements for Indoor Pedestrian Dead Reckoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">He Zhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3832,51 +3832,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">INS Assisted Fuzzy Tracking Loop for GPS-Guided Missiles and Vehicular Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3949,51 +3949,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion Mode Recognition and Step Detection Algorithms for Mobile Phone Users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melania Susi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Lachapelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4040,51 +4040,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Step Length Estimation Using Handheld Inertial Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melania Susi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4170,919 +4170,919 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomaly Filtering for Pedestrian Dead Reckoning Using Segment-Based Autoencoders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">From Research to App: Personalized Inertial Navigation for the Visually Impaired</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommy Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanyuan Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Issam Sayyaf</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valerie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE/ION Position, Location and Navigation Symposium (PLANS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IPIN 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tampere University, Sep 2025, Tampere, Finland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05125123v1</w:t>
+                <w:t xml:space="preserve">hal-05303410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anticipating Pedestrian Movements: Future Activity Prediction for Floor-Change Scenarios</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crosswalk-Guided Inertial Navigation for Visually Impaired Pedestrians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bonis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valerie Renaudin</w:t>
+                <w:t xml:space="preserve">F. Serhan Daniş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanyuan Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE/ION Position, Location and Navigation Symposium (PLANS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers, Apr 2025, Salt Lake City, United States. pp.35-43, </w:t>
+              <w:t xml:space="preserve">2025 International Conference on Indoor Positioning and Indoor Navigation (IPIN 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Tampere, Finland. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PLANS61210.2025.11028443⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPIN66788.2025.11212908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05125134v1</w:t>
+                <w:t xml:space="preserve">hal-05479706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smartphones chirping: A collaborative acoustic positioning system using unsynchronized tones</w:t>
+                <w:t xml:space="preserve">Anomaly Filtering for Pedestrian Dead Reckoning Using Segment-Based Autoencoders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Pascacio</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mohamad Issam Sayyaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPIN66788.2025.11213182⟩</w:t>
+              <w:t xml:space="preserve">2025 IEEE/ION Position, Location and Navigation Symposium (PLANS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers, Apr 2025, Salt Lake City, United States. pp.53-62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PLANS61210.2025.11028276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05479717v1</w:t>
+                <w:t xml:space="preserve">hal-05125123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Step Detection Enhanced by Anomaly Filtering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anticipating Pedestrian Movements: Future Activity Prediction for Floor-Change Scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Pascacio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Issam Sayyaf</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Valerie Renaudin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tobias Feigl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE Applied Sensing Conference (APSCON)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APSCON63569.2025.11144204⟩</w:t>
+              <w:t xml:space="preserve">2025 IEEE/ION Position, Location and Navigation Symposium (PLANS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers, Apr 2025, Salt Lake City, United States. pp.35-43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PLANS61210.2025.11028443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272815v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Research to App: Personalized Inertial Navigation for the Visually Impaired</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Renaudin</w:t>
+                <w:t xml:space="preserve">Smartphones chirping: A collaborative acoustic positioning system using unsynchronized tones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Pascacio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Serhan Daniş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Issam Sayyaf</w:t>
+                <w:t xml:space="preserve">Valerie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPIN 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2025, Tampere, Finland. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPIN66788.2025.11213182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05303410v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crosswalk-Guided Inertial Navigation for Visually Impaired Pedestrians</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Renaudin</w:t>
+                <w:t xml:space="preserve">Step Detection Enhanced by Anomaly Filtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Issam Sayyaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Feigl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 International Conference on Indoor Positioning and Indoor Navigation (IPIN 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Tampere, Finland. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2025 IEEE Applied Sensing Conference (APSCON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jan 2025, Hyderabad, India. pp. 223-226, </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPIN66788.2025.11212908⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/APSCON63569.2025.11144204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05479706v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simplified Solution Separation Method for GNSS Fault Detection in Challenging Environments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Anomaly Detection for Trustworthy Personalized Pedestrian Dead Reckoning (PDR) Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanyuan Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 International Conference on Localization and GNSS (ICL-GNSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Jun 2025, Rome, Italy. pp.1-7, </w:t>
+              <w:t xml:space="preserve">2025 IEEE/ION Position, Location and Navigation Symposium (PLANS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers, Apr 2025, Salt Lake City, United States. pp.44-52, </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICL-GNSS65520.2025.11046036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PLANS61210.2025.11028260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05147267v1</w:t>
+                <w:t xml:space="preserve">hal-05125057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomaly Detection for Trustworthy Personalized Pedestrian Dead Reckoning (PDR) Navigation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A Simplified Solution Separation Method for GNSS Fault Detection in Challenging Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingying Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE/ION Position, Location and Navigation Symposium (PLANS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers, Apr 2025, Salt Lake City, United States. pp.44-52, </w:t>
+              <w:t xml:space="preserve">2025 International Conference on Localization and GNSS (ICL-GNSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2025, Rome, Italy. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PLANS61210.2025.11028260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICL-GNSS65520.2025.11046036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05125057v1</w:t>
+                <w:t xml:space="preserve">hal-05147267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GNSS Fault Rejection Using Robust Kalman Filter with Integrity Indicator-Constrained Innovation Adaptive Adjustment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yingying Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE/ION Position, Location and Navigation Symposium (PLANS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Apr 2025, Salt Lake City, United States. pp.1447-1454, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5110,1672 +5110,1672 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05125021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial intelligence for better guidance for visually impaired people</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Datasets and Supporting Materials for the IPIN 2022 Competition Track 4 (Foot-Mounted IMU based Positioning, offsite-online)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyou Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium scientifique sur l’incapacité visuelle et la réadaptation, 22ème édition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPIN 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wuhan university, Sep 2022, Beijing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10497364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04481831v1</w:t>
+                <w:t xml:space="preserve">hal-04414026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datasets and Supporting Materials for the IPIN 2022 Competition Track 4 (Foot-Mounted IMU based Positioning, offsite-online)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valérie Renaudin</w:t>
+                <w:t xml:space="preserve">The Growing Importance of Alternative Indoor and Seamless Positioning and Navigation in Response to Escalating GNSS Attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPIN 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2024, Kowloon, China. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPIN62893.2024.10786132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.10497364⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04414026v1</w:t>
+                <w:t xml:space="preserve">hal-04952016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Growing Importance of Alternative Indoor and Seamless Positioning and Navigation in Response to Escalating GNSS Attacks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">MAPIN: Mobility Adapted Pedestrian Inertial Navigation Using Smartphones for Enhanced Travel of the Visually Impaired</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanyuan Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Le Bourhis</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IEEE, Oct 2024, Kowloon, China. pp.1-6, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Oct 2024, Kowloon, China. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPIN62893.2024.10786129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPIN62893.2024.10786132⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04952016v1</w:t>
+                <w:t xml:space="preserve">hal-04951995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAPIN: Mobility Adapted Pedestrian Inertial Navigation Using Smartphones for Enhanced Travel of the Visually Impaired</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Crosswalk Detection from Inertial Data for Visually Impaired People</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Serhan Daniş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Renaudin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ni Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Kowloon, China. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPIN62893.2024.10786176⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPIN62893.2024.10786129⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04951995v1</w:t>
+                <w:t xml:space="preserve">hal-04952007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crosswalk Detection from Inertial Data for Visually Impaired People</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of Sensors Measurements in Consumer-Grade Android Wearables for Robust Positioning Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyou Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Ometov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Simona Lohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">37th International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Baltimore, United States. pp.1094-1108, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2024.19675⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPIN62893.2024.10786176⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04952007v1</w:t>
+                <w:t xml:space="preserve">hal-04952026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Sensors Measurements in Consumer-Grade Android Wearables for Robust Positioning Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Datasets and Supporting Materials for the IPIN 2021 Competition Track 4 (Foot-Mounted IMU based Positioning, offsite-online)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziyou Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPIN 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FACULTY OF COMPUTER SCIENCE, MULTIMEDIA AND TELECOMMUNICATION DE CATALUNYA, Nov 2021, LLORET DEL MAR, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10497732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.33012/2024.19675⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04952026v1</w:t>
+                <w:t xml:space="preserve">hal-04413982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datasets and Supporting Materials for the IPIN 2021 Competition Track 4 (Foot-Mounted IMU based Positioning, offsite-online)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valérie Renaudin</w:t>
+                <w:t xml:space="preserve">Asynchronous Particle Filter with Pedestrian Graph Integration for Visually Impaired Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Serhan Daniş</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Serviéres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPIN 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 14th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Aeronautical and Aviation Engineering, The Hong Kong Polytechnic University, Oct 2024, Kowloon, Hong Kong, China. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPIN62893.2024.10786110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.10497732⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04413982v1</w:t>
+                <w:t xml:space="preserve">hal-04936797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asynchronous Particle Filter with Pedestrian Graph Integration for Visually Impaired Navigation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Myriam Serviéres</w:t>
+                <w:t xml:space="preserve">Artificial intelligence for better guidance for visually impaired people</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 14th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium scientifique sur l’incapacité visuelle et la réadaptation, 22ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche interdisciplinaire en réadaptation du Montréal métropolitain (CRIR), Feb 2024, Longueuil, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPIN62893.2024.10786110⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04936797v1</w:t>
+                <w:t xml:space="preserve">hal-04481831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Human Body Mask Effects on GNSS Wearable Devices for Outdoor Pedestrian Navigation Using Fisheye Sky Views</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Datasets and Supporting Materials for the IPIN 2023 Competition Track 4 (Foot-Mounted IMU based Positioning, offsite-online)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyou Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquin Torres-Sospedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ION Position Location and Navigation Symposium 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPIN 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fraunhofer Institute, Sep 2023, Nuremberg, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.8399764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04110732v1</w:t>
+                <w:t xml:space="preserve">hal-04414079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIGHT-PDR: Light Indoor GNSS Carrier Phase Positioning with Machine Learning and Inertial Signal Fusion for Pedestrian Navigation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Understanding and Using Spatial Landmarks of Visually Impaired People for Navigation Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valerie Renaudin</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dommes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 13th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPIN57070.2023.10332475⟩</w:t>
+              <w:t xml:space="preserve">13th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fraunhofer Institute for Integrated Circuits IIS, Sep 2023, Nuremberg, Germany. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPIN57070.2023.10332513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04411520v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Portfolio of Machine Learning-Based GNSS LOS/NLOS Classification in Urban Environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">LIGHT-PDR: Light Indoor GNSS Carrier Phase Positioning with Machine Learning and Inertial Signal Fusion for Pedestrian Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziyou Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE SENSORS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SENSORS56945.2023.10325153⟩</w:t>
+              <w:t xml:space="preserve">2023 13th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2023, Nuremberg, Germany. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPIN57070.2023.10332475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04411432v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Processing with Wearable Devices: Shall We Consider the Human Influence?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Renaudin</w:t>
+                <w:t xml:space="preserve">A Portfolio of Machine Learning-Based GNSS LOS/NLOS Classification in Urban Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaimae Belemoualem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APSCON 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE SENSORS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers, Oct 2023, Vienna, Austria. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SENSORS56945.2023.10325153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04414139v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datasets and Supporting Materials for the IPIN 2023 Competition Track 4 (Foot-Mounted IMU based Positioning, offsite-online)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Smart Processing with Wearable Devices: Shall We Consider the Human Influence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPIN 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">APSCON 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Bengaluru (Bangalore), India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04414079v1</w:t>
+                <w:t xml:space="preserve">hal-04414139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding and Using Spatial Landmarks of Visually Impaired People for Navigation Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Investigations on pedestrian long-term trajectory prediction based on AI and environmental maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPIN57070.2023.10332513⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE/ION Position, Location and Navigation Symposium (PLANS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE; ION, Apr 2023, Monterrey (Mexique), Mexico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PLANS53410.2023.10139946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04372668v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04414645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations on pedestrian long-term trajectory prediction based on AI and environmental maps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Susana Kaiser</w:t>
+                <w:t xml:space="preserve">Evaluation of the Human Body Mask Effects on GNSS Wearable Devices for Outdoor Pedestrian Navigation Using Fisheye Sky Views</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Baudet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Athanase Bouronopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leduc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Servières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE/ION Position, Location and Navigation Symposium (PLANS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE/ION Position Location and Navigation Symposium 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Institute of Navigation (Manassas, Etats-Unis), Apr 2023, Monterey, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04414645v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04110732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Survey on Artificial Intelligence for Pedestrian Navigation with Wearable Inertial Sensors</w:t>
               </w:r>
@@ -6787,64 +6787,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanyuan Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacouba Kone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPIN2022, International Conference on Indoor Positioning and Indoor Navigation 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aerospace Information Research Institute, Chinese Academy of Sciences, Sep 2022, PEKIN, China. 9 p, </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6872,986 +6872,999 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781496v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precise positioning on smartphones: which implementation strategy to adopt?</w:t>
+                <w:t xml:space="preserve">Assessing gait variability from cellphone IMU placed in several locations: a feasibility study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Ragoin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Naïma Al Abiad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miguel Ortiz</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th GNSS Raw Measurements Taskforce Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">45e Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Metz, France. pp.s1-s3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1811490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02768847v1</w:t>
+                <w:t xml:space="preserve">hal-03043987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing gait variability from cellphone IMU placed in several locations: a feasibility study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Urban vulnerable road user localization using gnss, inertial sensors and ultra-wideband ranging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Ponte Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estefania Munoz Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Perul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45e Congrès de la Société de Biomécanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2020 IEEE Intelligent Vehicles Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, LAS VEGAS, United States. 7p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043987v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban vulnerable road user localization using gnss, inertial sensors and ultra-wideband ranging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Precise positioning on smartphones: which implementation strategy to adopt?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estefania Munoz Diaz</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Céline Ragoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Ortiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE Intelligent Vehicles Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, LAS VEGAS, United States. 7p</w:t>
+              <w:t xml:space="preserve">4th GNSS Raw Measurements Taskforce Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, PRAGUE, France. 12p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02940059v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Use of SSR RTCM Streams For Real-Time Precise Point Positioning on Smartphones</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">véhicules autonomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Ortiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 16th Workshop on Positioning, Navigation and Communications (WPNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, BREME, Germany. 28 p</w:t>
+              <w:t xml:space="preserve">59e congrès annuel du club EEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, RENNES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371661v1</w:t>
+                <w:t xml:space="preserve">hal-02158551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Use of SSR RTCM Streams For Real-Time Precise Point Positioning on Smartphones Main objective Investigate precise positioning , in real-time , on Android Device using RTCM streams for low computation costs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Grenier</w:t>
+                <w:t xml:space="preserve">Seamless Indoor-Outdoor Infrastructure-free Navigation for Pedestrians and Vehicles with GNSS-aided Foot-mounted IMU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ni Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Renaudin</w:t>
+                <w:t xml:space="preserve">Miguel Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 16th Workshop on Positioning, Navigation and Communications (WPNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, BREME, Germany. p. 1-18</w:t>
+              <w:t xml:space="preserve">2019 International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, PISE, Italy. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371658v1</w:t>
+                <w:t xml:space="preserve">hal-02371686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor positioning: towards an infinite number of technologies?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Fusion of Attitude and Statistical Walking Direction Estimations with Time-Difference Carrier Phase Velocity Update for Pedestrian Dead Reckoning Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Perul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Chinese Satellite Navigation Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32nd International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, MIAMI, United States. p. 367-377, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33012/2019.17035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02142982v1</w:t>
+                <w:t xml:space="preserve">hal-02396746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seamless Indoor-Outdoor Infrastructure-free Navigation for Pedestrians and Vehicles with GNSS-aided Foot-mounted IMU</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Renaudin</w:t>
+                <w:t xml:space="preserve">Efficient Use of SSR RTCM Streams For Real-Time Precise Point Positioning on Smartphones Main objective Investigate precise positioning , in real-time , on Android Device using RTCM streams for low computation costs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, PISE, Italy. 8 p</w:t>
+              <w:t xml:space="preserve">2019 16th Workshop on Positioning, Navigation and Communications (WPNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, BREME, Germany. p. 1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371686v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">véhicules autonomes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Efficient Use of SSR RTCM Streams For Real-Time Precise Point Positioning on Smartphones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miguel Ortiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59e congrès annuel du club EEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, RENNES, France</w:t>
+              <w:t xml:space="preserve">2019 16th Workshop on Positioning, Navigation and Communications (WPNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, BREME, Germany. 28 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02158551v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of Attitude and Statistical Walking Direction Estimations with Time-Difference Carrier Phase Velocity Update for Pedestrian Dead Reckoning Method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Indoor positioning: towards an infinite number of technologies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th Chinese Satellite Navigation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, BEIJING, China. 20p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.33012/2019.17035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02396746v1</w:t>
+                <w:t xml:space="preserve">hal-02142982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human dimensions of navigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Building individual inertial signals models to estimate PDR walking direction with smartphone sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Perul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Israel Navigation Workshop and Exhibition INWE18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Hertzliya, Israel</w:t>
+              <w:t xml:space="preserve">2018 International Conference on Indoor Positioning and Indoor Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, NANTES, France. p. 24-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901990v1</w:t>
+                <w:t xml:space="preserve">hal-02018763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Simulation-based Approach to Generate Walking Gait Accelerations for Pedestrian Navigation Solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Indoor Positioning and Indoor Navigation (IPIN 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Nantes, France. pp.24-27, </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7911,51 +7924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Antigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 International Conference on Indoor Positioning and Indoor Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7980,103 +7993,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A human-like walking gait simulator for estimation of selected gait parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Abid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Le Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Workshop on Positioning, Navigation and Communications (WPNC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Bremen, Germany. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8104,277 +8117,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building individual inertial signals models to estimate PDR walking direction with smartphone sensors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Integrating human dimensions in the development of pedestrian navigation algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 International Conference on Indoor Positioning and Indoor Navigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, NANTES, France. p. 24-27</w:t>
+              <w:t xml:space="preserve">International Technical Symposium on Navigation and Timing (ITSNT), 5th edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018763v1</w:t>
+                <w:t xml:space="preserve">hal-04414914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating human dimensions in the development of pedestrian navigation algorithms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Préparation de la compétition internationale de localisation intérieure IPIN : cartographie de parcours piétons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Technical Symposium on Navigation and Timing (ITSNT), 5th edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Forum de l'Association Française de Topographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04414914v1</w:t>
+                <w:t xml:space="preserve">hal-01896638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparation de la compétition internationale de localisation intérieure IPIN : cartographie de parcours piétons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Integrating human dimension in the development of pedestrian navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum de l'Association Française de Topographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Anglet, France</w:t>
+              <w:t xml:space="preserve">ITSNT 2018, International Technical Symposium on Navigation and Timing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, TOULOUSE, France. 34p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01896638v1</w:t>
+                <w:t xml:space="preserve">hal-01930457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating Human Dimension in the Development of Pedestrian Navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Technical Symposium on Navigation and Timing 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Toulouse, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8402,1014 +8402,1014 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating human dimension in the development of pedestrian navigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Human dimensions of navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITSNT 2018, International Technical Symposium on Navigation and Timing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, TOULOUSE, France. 34p</w:t>
+              <w:t xml:space="preserve">The Israel Navigation Workshop and Exhibition INWE18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Hertzliya, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01930457v1</w:t>
+                <w:t xml:space="preserve">hal-01901990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Human-like Walking Gait Simulator for Pedestrian Dead Reckoning Navigation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">PDR and GPS trajectory parts matching for an improved self-contained personal navigation solution with handheld device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Inderst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Pascucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Le-Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 14th Workshop on Positioning, Navigation and Communications (WPNC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Navigation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, LAUSANNE, Switzerland. p. 100-107, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EURONAV.2017.7954198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01997337v1</w:t>
+                <w:t xml:space="preserve">hal-01630707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foot-mounted pedestrian navigation reference with tightly coupled GNSS carrier phases, inertial and magnetic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Scornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, SAPPORO, Japan. p. 18-21, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPIN.2017.8115882⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedestrian Track Estimation with Handheld Monocular Camera and Inertial-Magnetic Sensor for Urban Augmented Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Antigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 INTERNATIONAL CONFERENCE ON INDOOR POSITIONING AND INDOOR NAVIGATION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Sapporo, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IPIN.2017.8115934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01623820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PDR and GPS trajectory parts matching for an improved self-contained personal navigation solution with handheld device</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Points of Interest Detection for Map-Aided PDR in Combined Outdoor-Indoor spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadoua Taia Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Betaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Navigation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, LAUSANNE, Switzerland. p. 100-107, </w:t>
+              <w:t xml:space="preserve">2017 International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, SAPPORO, Japan. p. 18-21, </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EURONAV.2017.7954198⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPIN.2017.8115886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630707v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Points of Interest Detection for Map-Aided PDR in Combined Outdoor-Indoor spaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">A Human-like Walking Gait Simulator for Pedestrian Dead Reckoning Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Abid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Betaille</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Le-Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2017 14th Workshop on Positioning, Navigation and Communications (WPNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bremen, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01741665v1</w:t>
+                <w:t xml:space="preserve">hal-01997337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-hypothesis particle filtering approach for pedestrian dead reckoning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Model - based and Experimental Analysis of the Symmetry in Human Walking in Different Device Carrying Modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shivesh Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Le Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Combettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPIN 2016, International conference on Indoor Positioning and Indoor Navigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPIN.2016.7743614⟩</w:t>
+              <w:t xml:space="preserve">BioRob 2016, 6th IEEE International Conference on Biomedical Robotics and Biomechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, SINGAPOUR, Singapore. p.1172-1179, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BIOROB.2016.7523790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01451509v1</w:t>
+                <w:t xml:space="preserve">hal-01357279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model - based and Experimental Analysis of the Symmetry in Human Walking in Different Device Carrying Modes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Hybrid Visual and Inertial Position and Orientation Estimation based on Known Urban 3D Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Antigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Servières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Combettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRob 2016, 6th IEEE International Conference on Biomedical Robotics and Biomechatronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, SINGAPOUR, Singapore. p.1172-1179, </w:t>
+              <w:t xml:space="preserve">IPIN 2016, International conference on Indoor Positioning and Indoor Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, MADRID, Spain. pp.4-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BIOROB.2016.7523790⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPIN.2016.7743619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357279v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Visual and Inertial Position and Orientation Estimation based on Known Urban 3D Models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">A multi-hypothesis particle filtering approach for pedestrian dead reckoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadoua Taia Alaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Betaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPIN 2016, International conference on Indoor Positioning and Indoor Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2016, MADRID, Spain. pp.4-7, </w:t>
+              <w:t xml:space="preserve">, Oct 2016, MADRID, Spain. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPIN.2016.7743619⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPIN.2016.7743614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01451468v1</w:t>
+                <w:t xml:space="preserve">hal-01451509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Misalignment Estimation Techniques Between Handheld Device and Walking Directions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPIN 2015, International Conference on Indoor Positioning and Indoor Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, BANFF, Canada. p.13-16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9456,64 +9456,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smartphone based gait analysis using STFT and wavelet transform for indoor navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Ortiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPIN 2014 - International Conference on Indoor Positioning and Indoor Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, BUSAN, France. pp 157-166, </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9547,64 +9547,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quaternion based heading estimation with handheld MEMS in indoor environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Peyret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9651,64 +9651,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a free inertial pedestrian navigation reference system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9749,200 +9749,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptative pedestrian displacement estimation with a smartphone</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Active transport: a new challenge for indoor navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miguel Ortiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 International Conference on Indoor Positioning and Indoor Navigation - IPIN</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IPIN Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, MONTBELIARD, France. 40p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01470447v1</w:t>
+                <w:t xml:space="preserve">hal-02921488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active transport: a new challenge for indoor navigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Adaptative pedestrian displacement estimation with a smartphone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Demeule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Ortiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPIN Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 International Conference on Indoor Positioning and Indoor Navigation - IPIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, BELFORT, France. 9p, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPIN.2013.6817901⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921488v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9986,51 +9986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Antigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Symposium on Mixed and Augmented Reality (ISMAR-Adjunct)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Nantes, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10109,77 +10109,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IPIN 2018 - Ninth International Conference On Indoor Positioning And Indoor Navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aigul Khamitova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Ortiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IFSTTAR, 183 p., 2018, 978-2-85782-748-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10229,51 +10229,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Seamless Navigation for Visually Impaired People: Personalized Gait Learning and Smartphone-Based Guidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, 21p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10291,51 +10291,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating human specificities in the development of pedestrian navigation algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10398,64 +10398,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessibility data of the island of Nantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Roelandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Serhan Daniş</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10535,51 +10535,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personal navigation with handheld devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. France. 2015, 82 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10642,64 +10642,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde: quels enseignements tirer du labcom Inmob?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanuyan Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommy Moisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Brosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10747,77 +10747,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Episode 06 : « Interview de Hanyuan FU, doctorante à Geoloc »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ragoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10829,796 +10829,796 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episode 05 : « Les obstacles rencontrés »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Episode 03 : « Déroulement des expérimentations »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ragoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Asselot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04413796v1</w:t>
+                <w:t xml:space="preserve">hal-04413789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episode 02 : « Atelier de restitution 2022, Partie 1/4 »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Episode 07: Résultats scientifiques à mi-parcours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ragoin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Son</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Asselot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-04413772v1</w:t>
+                <w:t xml:space="preserve">hal-05127167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episode 07: Résultats scientifiques à mi-parcours</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Episode 04 : « Adaptation pour Inmob »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ragoin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05127167v1</w:t>
+                <w:t xml:space="preserve">hal-04413793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episode 04 : « Adaptation pour Inmob »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Episode 02 : « Atelier de restitution 2022, Partie 4/4 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ragoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Asselot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04413793v1</w:t>
+                <w:t xml:space="preserve">hal-04413783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episode 02 : « Atelier de restitution 2022, Partie 4/4 »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Episode 02 : « Atelier de restitution 2022, Partie 3/4 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ragoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Asselot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04413783v1</w:t>
+                <w:t xml:space="preserve">hal-04413778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episode 02 : « Atelier de restitution 2022, Partie 3/4 »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Episode 02 : « Atelier de restitution 2022, Partie 2/4 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ragoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Asselot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04413778v1</w:t>
+                <w:t xml:space="preserve">hal-04413775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episode 03 : « Déroulement des expérimentations »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Episode 05 : « Les obstacles rencontrés »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ragoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04413789v1</w:t>
+                <w:t xml:space="preserve">hal-04413796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episode 02 : « Atelier de restitution 2022, Partie 2/4 »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Episode 02 : « Atelier de restitution 2022, Partie 1/4 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Le Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Ragoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Asselot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04413775v1</w:t>
+                <w:t xml:space="preserve">hal-04413772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId286"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -11694,51 +11694,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="52F1565E"/>
+    <w:nsid w:val="6CEB1481"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11925,51 +11925,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-renaudin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4535-5406" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193205130" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455366v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Issam Sayyaf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Pascacio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Zhu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Renaudin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3616395" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044806v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Jiang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2025.3560363" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374013v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ortiz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JISPIN.2025.3629705" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607807v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahime Al Abiad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerran Houdry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos El Khoury" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renaudin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2024.04.036" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467171v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Potort&#236;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Crivello" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soyeon Lee" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blagovest Vladimirov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangjoon Park" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JISPIN.2024.3355840" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590001v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyou Li" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JISPIN.2024.3397229" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951982v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JISPIN.2024.3515573" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412430v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley van Schooten" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Delbaere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/49587" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412254v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dommes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JISPIN.2023.3333852" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109679v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanyuan Fu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Kone" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JISPIN.2023.3270123" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412303v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Potorti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JISPIN.2023.3344291" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500584v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Torres-Sospedra" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwin Quezada-Gaibor" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ramon Jimenez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Seco" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3083149" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414281v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Knauth" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle O'Keefe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3150130" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187856v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dupuis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Antigny" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/2054828" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097476v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ichard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Ricou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106626" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879906v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2999863" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013653v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Palumbo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Girolami" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3037221" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946361v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Perul" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/navi.389" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285791v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2019.2940138" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355580v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2944389" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285819v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Uchiyama" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servieres" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Thomas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19040953" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896361v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/navi.254" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896630v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Billey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lamblin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Vos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623521v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Abid" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aoustin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Carpentier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2017.2705285" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627862v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Taia Alaoui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Betaille" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/7951346" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743235v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combettes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2017.2765005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373878v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guilbot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2016.2563481" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357742v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chable" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357507v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi7050079" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470333v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s141222864" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915787v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peyret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878542v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Zhe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Petovello" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lachapelle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s130404303" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851288v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kamel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Nielsen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/750385" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878547v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Susi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s130201539" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878552v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s120708507" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125123v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS61210.2025.11028276" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125134v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS61210.2025.11028443" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479717v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Serhan Dani&#351;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN66788.2025.11213182" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272815v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Feigl" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSCON63569.2025.11144204" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303410v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Moisan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479706v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN66788.2025.11212908" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147267v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICL-GNSS65520.2025.11046036" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125057v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS61210.2025.11028260" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125021v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS61210.2025.11028573" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481831v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414026v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10497364" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952016v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Bourhis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN62893.2024.10786132" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951995v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN62893.2024.10786129" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952007v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN62893.2024.10786176" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952026v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grenier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Ometov" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Simona Lohan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2024.19675" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413982v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10497732" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936797v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#233;res" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN62893.2024.10786110" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110732v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanase Bouronopoulos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411520v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN57070.2023.10332475" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411432v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae Belemoualem" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS56945.2023.10325153" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414139v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414079v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8399764" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372668v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN57070.2023.10332513" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414645v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Kaiser" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS53410.2023.10139946" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03781496v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN54987.2022.9918136" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768847v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ragoin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043987v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Al Abiad" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1811490" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940059v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Ponte Muller" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Munoz Diaz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371661v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371658v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142982v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371686v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158551v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396746v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.17035" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901990v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997361v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2018.8533858" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018726v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688770v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPNC.2017.8250063" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018763v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414914v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896638v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01945618v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31701/itsnt2018.15" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930457v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997337v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le-Carpentier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741673v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Scornec" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2017.8115882" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623820v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2017.8115934" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630707v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Inderst" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Pascucci" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EURONAV.2017.7954198" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741665v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2017.8115886" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451509v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2016.7743614" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357279v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivesh Kumar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2016.7523790" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451468v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2016.7743619" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357260v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2015.7346766" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218882v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Han" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2014.7275480" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470469v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2014.6851427" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218894v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2014.7275481" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470447v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demeule" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2013.6817901" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921488v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715807v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/document/8088474" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct.2017.57" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920938v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aigul Khamitova" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303026v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430659v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05156851v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roelandt" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leysens" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907176v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127669v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanuyan Fu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brosseau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Hiance" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413801v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413796v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413772v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Asselot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127167v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413793v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413783v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413778v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413789v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413775v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-renaudin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4535-5406" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193205130" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374013v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Renaudin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Issam Sayyaf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ortiz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JISPIN.2025.3629705" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455366v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Pascacio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Zhu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3616395" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044806v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Jiang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2025.3560363" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467171v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Potort&#236;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Crivello" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soyeon Lee" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blagovest Vladimirov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangjoon Park" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JISPIN.2024.3355840" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607807v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahime Al Abiad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerran Houdry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos El Khoury" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renaudin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2024.04.036" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951982v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JISPIN.2024.3515573" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590001v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyou Li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JISPIN.2024.3397229" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412430v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley van Schooten" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Delbaere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/49587" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412254v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dommes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JISPIN.2023.3333852" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109679v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanyuan Fu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Kone" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JISPIN.2023.3270123" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412303v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Potorti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JISPIN.2023.3344291" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414281v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Torres-Sospedra" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Knauth" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle O'Keefe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3150130" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500584v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwin Quezada-Gaibor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ramon Jimenez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Seco" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3083149" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187856v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dupuis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Antigny" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/2054828" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013653v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Palumbo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Girolami" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3037221" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879906v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2999863" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097476v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ichard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Ricou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106626" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946361v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Perul" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/navi.389" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355580v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2944389" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285791v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2019.2940138" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285819v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Uchiyama" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servieres" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Thomas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19040953" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896361v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/navi.254" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896630v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Billey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lamblin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Vos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373878v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guilbot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2016.2563481" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743235v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combettes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2017.2765005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627862v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Taia Alaoui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Betaille" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/7951346" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623521v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Abid" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aoustin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Carpentier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2017.2705285" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357507v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi7050079" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357742v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chable" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470333v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s141222864" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915787v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peyret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878542v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Zhe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Petovello" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lachapelle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s130404303" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851288v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kamel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Nielsen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/750385" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878547v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Susi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s130201539" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878552v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s120708507" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303410v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Moisan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479706v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Serhan Dani&#351;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN66788.2025.11212908" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125123v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS61210.2025.11028276" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125134v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS61210.2025.11028443" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479717v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN66788.2025.11213182" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272815v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Feigl" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSCON63569.2025.11144204" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125057v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS61210.2025.11028260" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147267v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICL-GNSS65520.2025.11046036" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125021v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS61210.2025.11028573" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414026v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10497364" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952016v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Bourhis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN62893.2024.10786132" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951995v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN62893.2024.10786129" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952007v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN62893.2024.10786176" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952026v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grenier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Ometov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Simona Lohan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2024.19675" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413982v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10497732" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936797v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#233;res" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN62893.2024.10786110" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481831v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414079v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8399764" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372668v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN57070.2023.10332513" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411520v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN57070.2023.10332475" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411432v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae Belemoualem" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS56945.2023.10325153" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414139v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414645v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Kaiser" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS53410.2023.10139946" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110732v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanase Bouronopoulos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03781496v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN54987.2022.9918136" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043987v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Al Abiad" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1811490" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940059v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Ponte Muller" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Munoz Diaz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768847v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ragoin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158551v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371686v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396746v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.17035" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371658v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371661v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142982v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018763v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997361v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2018.8533858" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018726v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688770v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPNC.2017.8250063" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414914v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896638v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930457v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01945618v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31701/itsnt2018.15" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901990v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630707v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Inderst" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Pascucci" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EURONAV.2017.7954198" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741673v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Scornec" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2017.8115882" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623820v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2017.8115934" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741665v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2017.8115886" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997337v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le-Carpentier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357279v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivesh Kumar" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2016.7523790" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451468v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2016.7743619" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451509v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2016.7743614" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357260v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2015.7346766" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218882v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Han" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2014.7275480" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470469v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2014.6851427" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218894v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2014.7275481" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921488v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470447v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demeule" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2013.6817901" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715807v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/document/8088474" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct.2017.57" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920938v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aigul Khamitova" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303026v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430659v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05156851v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roelandt" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leysens" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907176v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127669v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanuyan Fu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brosseau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Hiance" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413801v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413789v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Asselot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127167v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413793v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413783v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413778v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413775v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413796v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413772v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>