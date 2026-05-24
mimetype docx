--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,11639 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...11587 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valerie Renaudin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">valerie-renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4535-5406</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">193205130</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=MPzKaFcAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Renaudin est professeur à l'Université Gustave Eiffel, France. Elle a obtenu une maîtrise en ingénierie géomatique en 1999 et un doctorat en informatique, communication et sciences de l'information à l'Ecole Polytechnique Fédérale de Lausanne en 2009. Son parcours comprend des rôles tels que directeur technique de Swissat en Suisse, où elle a été pionnière dans les solutions de positionnement en temps réel, et chercheur associé à l'Université de Calgary au Canada. En tant que responsable du Laboratoire de Géopositionnement (GEOLOC) à l'Université Gustave Eiffel, Valérie a construit une équipe d'experts spécialisés dans le positionnement et la navigation des modes dits de mobilité douce pour les voyageurs et les utilisateurs vulnérables. Ses recherches portent sur les méthodes de navigation ubiquitires, intégrant les données GNSS, inertielles et magnétiques pour améliorer la mobilité personnelle durable, en particulier celles des piétons. En 2021, elle a fondé nav4you, une société dédiée au développement de solutions de géolocalisation pour la sécurité des pompiers et service d’urgence. Valérie est également la rédactrice en cheffe, fondatrice de l'IEEE Journal of Indoor and Seamless Positioning and Navigation (J-ISPIN) et membre du comité de pilotage de la conférence internationale Indoor Positioning Indoor Navigation (IPIN), soulignant ainsi son engagement à façonner l'avenir de la géomatique et de la navigation à l'échelle mondiale.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial Crosswalk-Crossing Detection for Visually Impaired Navigation Using Deep Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Serhan Daniş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2026.3685884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05612075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Series Anomaly Detection for Sensor Data: Models, Metrics, and Methodologies - A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Issam Sayyaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Pascacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, IEEE SENSORS JOURNAL, 25 (24), pp.43603-43619. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2025.3616395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05455366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Voting-Based Robust Estimator Aided by INS Redundancy for Tightly Coupled GNSS/INS Integration in Urban Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingying Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVT.2025.3560363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GNSS Positioning Under Threat: The Rising Risk to Existing Systems and the Role of Alternative Indoor and Seamless Navigation Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Issam Sayyaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Indoor and Seamless Positioning and Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JISPIN.2025.3629705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for calculating fall risk parameters from discrete stride time series regardless of sensor placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahime Al Abiad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enguerran Houdry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos El Khoury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gait &amp; Posture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 111, pp.182-184. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gaitpost.2024.04.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offsite evaluation of localization systems: criteria, systems and results from IPIN 2021-22 competitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Potortì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soyeon Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blagovest Vladimirov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sangjoon Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Indoor and Seamless Positioning and Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.92-129. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JISPIN.2024.3355840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04467171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Contained Pedestrian Navigation Fusing ML-selected GNSS Carrier Phase and Inertial Signals in Challenging Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziyou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Indoor and Seamless Positioning and Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp. 177-192. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JISPIN.2024.3397229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04590001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing Resilient and Trustworthy Seamless Positioning and Navigation: Highlights From the Second Volume of J-ISPIN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Potortì</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Indoor and Seamless Positioning and Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2, pp.iii-iii. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JISPIN.2024.3515573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of Prospective Falls in Older People With Ubiquitous Step-Based Fall Risk Parameters Calculated From Ambulatory Inertial Signals: Secondary Data Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahime Al Abiad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimberley van Schooten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Delbaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Aging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, pp.e49587. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/49587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Spatial Landmarks for Seamless Urban Navigation of Visually Impaired People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dommes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Indoor and Seamless Positioning and Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, IEEE Journal of Indoor and Seamless Positioning and Navigation, 1, pp.93-103. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JISPIN.2023.3333852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the Recent AI for Pedestrian Navigation With Wearable Inertial Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanyuan Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacouba Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Indoor and Seamless Positioning and Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JISPIN.2023.3270123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04109679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial An Important Step for Indoor and Seamless Positioning and Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Potorti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Indoor and Seamless Positioning and Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.iii-iii. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JISPIN.2023.3344291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Off-Line Evaluation of Indoor Positioning Systems in Different Scenarios: The Experiences From IPIN 2020 Competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Potorti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Torres-Sospedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darwin Quezada-Gaibor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Ramon Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Seco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (6), pp.5011-5054. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2021.3083149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest Editorial Special Issue on Advanced Sensors and Sensing Technologies for Indoor Positioning and Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Potorti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Torres-Sospedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Knauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle O'Keefe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (6), pp.4754-4754. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2022.3150130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual and Visual-Inertial SLAM: State of the Art, Classification, and Experimental Benchmarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Antigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021, pp.054828. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2021/2054828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187856v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IPIN 2019 Indoor Localisation Competition - Description and Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Potortì</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sangjoon Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonino Crivello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Palumbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Girolami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 46p. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3037221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03013653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning-Based Zero-Velocity Detection for Inertial Pedestrian Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacouba Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11p. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2020.2999863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset of the intermediate competition in Challenge MALIN: Indoor-outdoor inertial navigation system data for pedestrian and vehicle with high accuracy references in a context of firefighter scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Ricou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34, 14p. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2020.106626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HEAD: smootH Estimation of wAlking Direction with a hand-held device embedding inertial, GNSS and magnetometer sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Perul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17p. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/navi.389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning individual models to estimate the walking direction of mobile phone users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Perul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 p, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2019.2940138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Indoor Positioning Systems in a Shopping Mall: The Lessons Learned From the IPIN 2018 Competition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Perul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.148594 - 148628. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2944389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02355580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Monocular Visual Odometry Scale Factor with Adaptive Step Length Estimates for Pedestrians Using Handheld Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Antigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hideaki Uchiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (4), pp.953. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s19040953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of 3D GIS, Vision, Inertial and Magnetic Data for Improved Urban Pedestrian Navigation and Augmented Reality Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Antigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/navi.254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation de la compétition internationale de localisation intérieure IPIN : cartographie de parcours piétons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Billey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lamblin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasper Vos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue XYZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 155, pp. 17-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking direction estimation based on statistical modeling of human gait features with handheld MIMU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Combettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (6), p. 2502-2511. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMECH.2017.2765005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedestrian Dead Reckoning Navigation with the Help of A* -Based Routing Graphs in Large Unconstrained Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadoua Taia Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Betaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Communications and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, 8 p. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2017/7951346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering, human and legal challenges of navigation systems for personal mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dommes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Guilbot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (1), pp.177 - 191. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TITS.2016.2563481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01373878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking gait step length asymmetry induced by handheld device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Neural Systems and Rehabilitation Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (11), pp.2075-2083. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNSRE.2017.2705285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623521v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delay Kalman Filter to estimate the attitude of a mobile object with indoor magnetic field gradients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Combettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micromachines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (5), 17p. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mi7050079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de mesures GPS et inertielles pour de la navigation pédestre dans les bâtiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chable</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue XYZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 146, p.27-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic, Acceleration Fields and Gyroscope Quaternion (MAGYQ) Based Attitude Estimation with Smartphone Sensors for Indoor Pedestrian Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Combettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (12), pp.22864-22890. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s141222864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Lab to Road Test: Using a Reference Vehicle for Solving GNSS Localization Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Peyret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Betaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inside GNSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (5), 19p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of High Sensitivity GNSS Receiver Doppler Measurements for Indoor Pedestrian Dead Reckoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">He Zhe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark G. Petovello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lachapelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (4), pp.4303-4326. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s130404303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INS Assisted Fuzzy Tracking Loop for GPS-Guided Missiles and Vehicular Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lachapelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Navigation and Observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013, 17 p. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2013/750385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion Mode Recognition and Step Detection Algorithms for Mobile Phone Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melania Susi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lachapelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (2), pp.1539-1562. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s130201539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Step Length Estimation Using Handheld Inertial Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melania Susi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Lachapelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (7), pp.8507-8525. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s120708507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomaly Filtering for Pedestrian Dead Reckoning Using Segment-Based Autoencoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Issam Sayyaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE/ION Position, Location and Navigation Symposium (PLANS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers, Apr 2025, Salt Lake City, United States. pp.53-62, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLANS61210.2025.11028276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipating Pedestrian Movements: Future Activity Prediction for Floor-Change Scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Pascacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE/ION Position, Location and Navigation Symposium (PLANS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers, Apr 2025, Salt Lake City, United States. pp.35-43, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLANS61210.2025.11028443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Step Detection Enhanced by Anomaly Filtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Issam Sayyaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Feigl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE Applied Sensing Conference (APSCON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jan 2025, Hyderabad, India. pp. 223-226, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/APSCON63569.2025.11144204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smartphones chirping: A collaborative acoustic positioning system using unsynchronized tones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Pascacio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Serhan Daniş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2025, Tampere, Finland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN66788.2025.11213182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Research to App: Personalized Inertial Navigation for the Visually Impaired</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanyuan Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Issam Sayyaf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIN 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tampere University, Sep 2025, Tampere, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosswalk-Guided Inertial Navigation for Visually Impaired Pedestrians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Serhan Daniş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanyuan Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on Indoor Positioning and Indoor Navigation (IPIN 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Tampere, Finland. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN66788.2025.11212908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simplified Solution Separation Method for GNSS Fault Detection in Challenging Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingying Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on Localization and GNSS (ICL-GNSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2025, Rome, Italy. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICL-GNSS65520.2025.11046036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05147267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomaly Detection for Trustworthy Personalized Pedestrian Dead Reckoning (PDR) Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanyuan Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE/ION Position, Location and Navigation Symposium (PLANS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers, Apr 2025, Salt Lake City, United States. pp.44-52, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLANS61210.2025.11028260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GNSS Fault Rejection Using Robust Kalman Filter with Integrity Indicator-Constrained Innovation Adaptive Adjustment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingying Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE/ION Position, Location and Navigation Symposium (PLANS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Apr 2025, Salt Lake City, United States. pp.1447-1454, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLANS61210.2025.11028573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crosswalk Detection from Inertial Data for Visually Impaired People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Serhan Daniş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Kowloon, China. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN62893.2024.10786176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datasets and Supporting Materials for the IPIN 2022 Competition Track 4 (Foot-Mounted IMU based Positioning, offsite-online)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziyou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIN 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wuhan university, Sep 2022, Beijing, China. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10497364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Growing Importance of Alternative Indoor and Seamless Positioning and Navigation in Response to Escalating GNSS Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Le Bourhis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2024, Kowloon, China. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN62893.2024.10786132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAPIN: Mobility Adapted Pedestrian Inertial Navigation Using Smartphones for Enhanced Travel of the Visually Impaired</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanyuan Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Kowloon, China. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN62893.2024.10786129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04951995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Sensors Measurements in Consumer-Grade Android Wearables for Robust Positioning Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziyou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandr Ometov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Simona Lohan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Baltimore, United States. pp.1094-1108, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33012/2024.19675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datasets and Supporting Materials for the IPIN 2021 Competition Track 4 (Foot-Mounted IMU based Positioning, offsite-online)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziyou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIN 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FACULTY OF COMPUTER SCIENCE, MULTIMEDIA AND TELECOMMUNICATION DE CATALUNYA, Nov 2021, LLORET DEL MAR, Spain. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.10497732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Particle Filter with Pedestrian Graph Integration for Visually Impaired Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Serhan Daniş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Serviéres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 14th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Aeronautical and Aviation Engineering, The Hong Kong Polytechnic University, Oct 2024, Kowloon, Hong Kong, China. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN62893.2024.10786110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial intelligence for better guidance for visually impaired people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium scientifique sur l’incapacité visuelle et la réadaptation, 22ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche interdisciplinaire en réadaptation du Montréal métropolitain (CRIR), Feb 2024, Longueuil, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04481831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIGHT-PDR: Light Indoor GNSS Carrier Phase Positioning with Machine Learning and Inertial Signal Fusion for Pedestrian Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziyou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 13th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2023, Nuremberg, Germany. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN57070.2023.10332475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Portfolio of Machine Learning-Based GNSS LOS/NLOS Classification in Urban Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaimae Belemoualem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE SENSORS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers, Oct 2023, Vienna, Austria. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SENSORS56945.2023.10325153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Processing with Wearable Devices: Shall We Consider the Human Influence?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APSCON 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Bengaluru (Bangalore), India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datasets and Supporting Materials for the IPIN 2023 Competition Track 4 (Foot-Mounted IMU based Positioning, offsite-online)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziyou Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquin Torres-Sospedra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIN 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fraunhofer Institute, Sep 2023, Nuremberg, Germany. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.8399764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding and Using Spatial Landmarks of Visually Impaired People for Navigation Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Dommes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fraunhofer Institute for Integrated Circuits IIS, Sep 2023, Nuremberg, Germany. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN57070.2023.10332513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04372668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on pedestrian long-term trajectory prediction based on AI and environmental maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Kaiser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE/ION Position, Location and Navigation Symposium (PLANS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE; ION, Apr 2023, Monterrey (Mexique), Mexico. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLANS53410.2023.10139946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Human Body Mask Effects on GNSS Wearable Devices for Outdoor Pedestrian Navigation Using Fisheye Sky Views</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanase Bouronopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ION Position Location and Navigation Symposium 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Institute of Navigation (Manassas, Etats-Unis), Apr 2023, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04110732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Artificial Intelligence for Pedestrian Navigation with Wearable Inertial Sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanyuan Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacouba Kone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIN2022, International Conference on Indoor Positioning and Indoor Navigation 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aerospace Information Research Institute, Chinese Academy of Sciences, Sep 2022, PEKIN, China. 9 p, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN54987.2022.9918136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781496v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing gait variability from cellphone IMU placed in several locations: a feasibility study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Al Abiad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45e Congrès de la Société de Biomécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Metz, France. pp.s1-s3, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10255842.2020.1811490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban vulnerable road user localization using gnss, inertial sensors and ultra-wideband ranging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Ponte Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Munoz Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Perul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Intelligent Vehicles Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, LAS VEGAS, United States. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Precise positioning on smartphones: which implementation strategy to adopt?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ragoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th GNSS Raw Measurements Taskforce Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, PRAGUE, France. 12p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02768847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">véhicules autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59e congrès annuel du club EEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, RENNES, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seamless Indoor-Outdoor Infrastructure-free Navigation for Pedestrians and Vehicles with GNSS-aided Foot-mounted IMU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ni Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, PISE, Italy. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of Attitude and Statistical Walking Direction Estimations with Time-Difference Carrier Phase Velocity Update for Pedestrian Dead Reckoning Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Perul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Technical Meeting of the Satellite Division of The Institute of Navigation (ION GNSS+ 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, MIAMI, United States. p. 367-377, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33012/2019.17035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Use of SSR RTCM Streams For Real-Time Precise Point Positioning on Smartphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 16th Workshop on Positioning, Navigation and Communications (WPNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, BREME, Germany. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Use of SSR RTCM Streams For Real-Time Precise Point Positioning on Smartphones Main objective Investigate precise positioning , in real-time , on Android Device using RTCM streams for low computation costs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 16th Workshop on Positioning, Navigation and Communications (WPNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, BREME, Germany. p. 1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoor positioning: towards an infinite number of technologies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Chinese Satellite Navigation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, BEIJING, China. 20p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simulation-based Approach to Generate Walking Gait Accelerations for Pedestrian Navigation Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Indoor Positioning and Indoor Navigation (IPIN 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Nantes, France. pp.24-27, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN.2018.8533858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Pose Estimation for Urban Pedestrian Applications on Hand-held Mobile Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Antigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Conference on Indoor Positioning and Indoor Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A human-like walking gait simulator for estimation of selected gait parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Workshop on Positioning, Navigation and Communications (WPNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bremen, Germany. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WPNC.2017.8250063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building individual inertial signals models to estimate PDR walking direction with smartphone sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Perul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 International Conference on Indoor Positioning and Indoor Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, NANTES, France. p. 24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating human dimensions in the development of pedestrian navigation algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Technical Symposium on Navigation and Timing (ITSNT), 5th edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préparation de la compétition internationale de localisation intérieure IPIN : cartographie de parcours piétons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum de l'Association Française de Topographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Anglet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating human dimension in the development of pedestrian navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITSNT 2018, International Technical Symposium on Navigation and Timing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, TOULOUSE, France. 34p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Human Dimension in the Development of Pedestrian Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Technical Symposium on Navigation and Timing 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31701/itsnt2018.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human dimensions of navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Israel Navigation Workshop and Exhibition INWE18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Hertzliya, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foot-mounted pedestrian navigation reference with tightly coupled GNSS carrier phases, inertial and magnetic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Scornec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, SAPPORO, Japan. p. 18-21, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN.2017.8115882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedestrian Track Estimation with Handheld Monocular Camera and Inertial-Magnetic Sensor for Urban Augmented Reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Antigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 INTERNATIONAL CONFERENCE ON INDOOR POSITIONING AND INDOOR NAVIGATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Sapporo, Japan. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN.2017.8115934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PDR and GPS trajectory parts matching for an improved self-contained personal navigation solution with handheld device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Inderst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Pascucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Navigation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, LAUSANNE, Switzerland. p. 100-107, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EURONAV.2017.7954198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Points of Interest Detection for Map-Aided PDR in Combined Outdoor-Indoor spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadoua Taia Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Betaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 International Conference on Indoor Positioning and Indoor Navigation (IPIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, SAPPORO, Japan. p. 18-21, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN.2017.8115886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Human-like Walking Gait Simulator for Pedestrian Dead Reckoning Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le-Carpentier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 14th Workshop on Positioning, Navigation and Communications (WPNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-hypothesis particle filtering approach for pedestrian dead reckoning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadoua Taia Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Betaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIN 2016, International conference on Indoor Positioning and Indoor Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, MADRID, Spain. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN.2016.7743614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model - based and Experimental Analysis of the Symmetry in Human Walking in Different Device Carrying Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shivesh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Le Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Combettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioRob 2016, 6th IEEE International Conference on Biomedical Robotics and Biomechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, SINGAPOUR, Singapore. p.1172-1179, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BIOROB.2016.7523790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Visual and Inertial Position and Orientation Estimation based on Known Urban 3D Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Antigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIN 2016, International conference on Indoor Positioning and Indoor Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, MADRID, Spain. pp.4-7, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN.2016.7743619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Misalignment Estimation Techniques Between Handheld Device and Walking Directions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Combettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIN 2015, International Conference on Indoor Positioning and Indoor Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, BANFF, Canada. p.13-16, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN.2015.7346766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smartphone based gait analysis using STFT and wavelet transform for indoor navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIN 2014 - International Conference on Indoor Positioning and Indoor Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, BUSAN, France. pp 157-166, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN.2014.7275480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternion based heading estimation with handheld MEMS in indoor environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Combettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Peyret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLANS 2014, 2014 IEEE/ION Position, Location and Navigation Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, MONTEREY, United States. pp.645-656, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLANS.2014.6851427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a free inertial pedestrian navigation reference system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Combettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIN 2014 - International Conference on Indoor Positioning and Indoor Navigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, BUSAN, France. pp 167-176, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN.2014.7275481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active transport: a new challenge for indoor navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPIN Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, MONTBELIARD, France. 40p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptative pedestrian displacement estimation with a smartphone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Demeule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 International Conference on Indoor Positioning and Indoor Navigation - IPIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, BELFORT, France. 9p, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPIN.2013.6817901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01470447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Inertial, Magnetic and Vision Based Trusted Pose Estimation for AR and 3D Data Qualification on Long Urban Pedestrian Displacements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Antigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Servières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE International Symposium on Mixed and Augmented Reality (ISMAR-Adjunct)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IEEE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Proceedings of the 2017 IEEE International Symposium on Mixed and Augmented Reality (ISMAR-Adjunct), pp.168-169, 2017, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISMAR-Adjunct.2017.57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01715807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IPIN 2018 - Ninth International Conference On Indoor Positioning And Indoor Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aigul Khamitova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IFSTTAR, 183 p., 2018, 978-2-85782-748-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01920938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Seamless Navigation for Visually Impaired People: Personalized Gait Learning and Smartphone-Based Guidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 21p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05303026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating human specificities in the development of pedestrian navigation algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04430659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessibility data of the island of Nantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Roelandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Serhan Daniş</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Min Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Leysens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personal navigation with handheld devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctoral. France. 2015, 82 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02907176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde: quels enseignements tirer du labcom Inmob?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanuyan Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommy Moisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Brosseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Hiance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Episode 06 : « Interview de Hanyuan FU, doctorante à Geoloc »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ragoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Episode 07: Résultats scientifiques à mi-parcours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ragoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Episode 04 : « Adaptation pour Inmob »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ragoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Episode 02 : « Atelier de restitution 2022, Partie 4/4 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ragoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Asselot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Episode 02 : « Atelier de restitution 2022, Partie 3/4 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ragoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Asselot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Episode 03 : « Déroulement des expérimentations »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ragoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Asselot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Episode 02 : « Atelier de restitution 2022, Partie 2/4 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ragoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Asselot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Episode 02 : « Atelier de restitution 2022, Partie 1/4 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ragoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Asselot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Episode 05 : « Les obstacles rencontrés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Ragoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Renaudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04413796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId289"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -11694,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6CEB1481"/>
+    <w:nsid w:val="E2746E59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11925,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-renaudin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4535-5406" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193205130" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374013v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Renaudin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Issam Sayyaf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ortiz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JISPIN.2025.3629705" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455366v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Pascacio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Zhu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3616395" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044806v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Jiang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2025.3560363" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467171v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Potort&#236;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Crivello" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soyeon Lee" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blagovest Vladimirov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangjoon Park" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JISPIN.2024.3355840" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607807v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahime Al Abiad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerran Houdry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos El Khoury" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renaudin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2024.04.036" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951982v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JISPIN.2024.3515573" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590001v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyou Li" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JISPIN.2024.3397229" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412430v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley van Schooten" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Delbaere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/49587" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412254v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dommes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JISPIN.2023.3333852" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109679v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanyuan Fu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Kone" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JISPIN.2023.3270123" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412303v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Potorti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JISPIN.2023.3344291" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414281v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Torres-Sospedra" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Knauth" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle O'Keefe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3150130" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500584v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwin Quezada-Gaibor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ramon Jimenez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Seco" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3083149" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187856v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dupuis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Antigny" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/2054828" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013653v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Palumbo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Girolami" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3037221" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879906v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2999863" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097476v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ichard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Ricou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106626" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946361v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Perul" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/navi.389" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355580v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2944389" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285791v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2019.2940138" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285819v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Uchiyama" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servieres" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Thomas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19040953" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896361v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/navi.254" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896630v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Billey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lamblin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Vos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373878v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guilbot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2016.2563481" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743235v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combettes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2017.2765005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627862v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Taia Alaoui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Betaille" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/7951346" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623521v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Abid" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aoustin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Carpentier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2017.2705285" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357507v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi7050079" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357742v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chable" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470333v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s141222864" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915787v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peyret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878542v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Zhe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Petovello" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lachapelle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s130404303" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851288v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kamel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Nielsen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/750385" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878547v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Susi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s130201539" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878552v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s120708507" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303410v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Moisan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479706v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Serhan Dani&#351;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN66788.2025.11212908" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125123v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS61210.2025.11028276" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125134v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS61210.2025.11028443" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479717v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN66788.2025.11213182" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272815v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Feigl" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSCON63569.2025.11144204" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125057v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS61210.2025.11028260" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147267v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICL-GNSS65520.2025.11046036" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125021v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS61210.2025.11028573" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414026v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10497364" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952016v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Bourhis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN62893.2024.10786132" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951995v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN62893.2024.10786129" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952007v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN62893.2024.10786176" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952026v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grenier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Ometov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Simona Lohan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2024.19675" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413982v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10497732" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936797v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#233;res" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN62893.2024.10786110" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481831v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414079v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8399764" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372668v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN57070.2023.10332513" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411520v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN57070.2023.10332475" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411432v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae Belemoualem" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS56945.2023.10325153" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414139v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414645v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Kaiser" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS53410.2023.10139946" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110732v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanase Bouronopoulos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03781496v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN54987.2022.9918136" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043987v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Al Abiad" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1811490" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940059v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Ponte Muller" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Munoz Diaz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768847v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ragoin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158551v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371686v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396746v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.17035" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371658v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371661v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142982v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018763v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997361v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2018.8533858" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018726v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688770v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPNC.2017.8250063" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414914v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896638v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930457v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01945618v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31701/itsnt2018.15" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901990v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630707v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Inderst" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Pascucci" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EURONAV.2017.7954198" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741673v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Scornec" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2017.8115882" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623820v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2017.8115934" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741665v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2017.8115886" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997337v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le-Carpentier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357279v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivesh Kumar" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2016.7523790" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451468v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2016.7743619" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451509v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2016.7743614" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357260v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2015.7346766" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218882v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Han" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2014.7275480" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470469v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2014.6851427" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218894v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2014.7275481" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921488v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470447v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demeule" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2013.6817901" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715807v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/document/8088474" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct.2017.57" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920938v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aigul Khamitova" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303026v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430659v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05156851v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roelandt" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leysens" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907176v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127669v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanuyan Fu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brosseau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Hiance" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413801v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413789v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Asselot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127167v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413793v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413783v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413778v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413775v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413796v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413772v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-renaudin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4535-5406" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/193205130" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=MPzKaFcAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612075v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Serhan Dani&#351;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renaudin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2026.3685884" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05455366v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Issam Sayyaf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Pascacio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ni Zhu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Renaudin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2025.3616395" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044806v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Jiang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2025.3560363" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374013v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Bourhis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ortiz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JISPIN.2025.3629705" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607807v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahime Al Abiad" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerran Houdry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos El Khoury" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Robert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2024.04.036" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04467171v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Potort&#236;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Crivello" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soyeon Lee" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blagovest Vladimirov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangjoon Park" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JISPIN.2024.3355840" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590001v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyou Li" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JISPIN.2024.3397229" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951982v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JISPIN.2024.3515573" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412430v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley van Schooten" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Delbaere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/49587" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412254v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dommes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JISPIN.2023.3333852" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109679v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanyuan Fu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Kone" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JISPIN.2023.3270123" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412303v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Potorti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JISPIN.2023.3344291" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500584v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Torres-Sospedra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darwin Quezada-Gaibor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ramon Jimenez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Seco" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3083149" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414281v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Knauth" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle O'Keefe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2022.3150130" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187856v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dupuis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Antigny" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/2054828" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03013653v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Palumbo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Girolami" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3037221" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879906v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2020.2999863" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097476v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ichard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Ricou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106626" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946361v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Perul" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/navi.389" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285791v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2019.2940138" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355580v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2944389" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285819v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Uchiyama" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servieres" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Thomas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19040953" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896361v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/navi.254" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896630v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moreau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Billey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lamblin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasper Vos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743235v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combettes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2017.2765005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627862v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua Taia Alaoui" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Betaille" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/7951346" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373878v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Guilbot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2016.2563481" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623521v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Abid" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Aoustin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le Carpentier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2017.2705285" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357507v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi7050079" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357742v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chable" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470333v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s141222864" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915787v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Peyret" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878542v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Zhe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Petovello" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Lachapelle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s130404303" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851288v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kamel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Nielsen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/750385" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878547v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melania Susi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s130201539" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878552v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s120708507" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125123v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS61210.2025.11028276" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125134v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS61210.2025.11028443" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272815v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Feigl" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSCON63569.2025.11144204" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479717v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN66788.2025.11213182" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303410v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommy Moisan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479706v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN66788.2025.11212908" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147267v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICL-GNSS65520.2025.11046036" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125057v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS61210.2025.11028260" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125021v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS61210.2025.11028573" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952007v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN62893.2024.10786176" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414026v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10497364" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952016v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Le Bourhis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN62893.2024.10786132" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951995v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN62893.2024.10786129" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952026v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grenier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Ometov" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Simona Lohan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2024.19675" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413982v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10497732" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936797v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#233;res" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN62893.2024.10786110" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481831v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411520v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN57070.2023.10332475" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411432v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimae Belemoualem" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS56945.2023.10325153" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414139v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414079v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8399764" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372668v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN57070.2023.10332513" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414645v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Kaiser" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS53410.2023.10139946" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110732v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanase Bouronopoulos" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leduc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-03781496v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN54987.2022.9918136" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043987v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Al Abiad" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1811490" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940059v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Ponte Muller" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Munoz Diaz" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02768847v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ragoin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158551v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371686v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396746v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33012/2019.17035" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371661v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371658v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142982v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997361v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2018.8533858" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018726v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688770v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WPNC.2017.8250063" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018763v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414914v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896638v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930457v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01945618v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31701/itsnt2018.15" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901990v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741673v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Scornec" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2017.8115882" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623820v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2017.8115934" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630707v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Inderst" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Pascucci" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EURONAV.2017.7954198" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741665v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2017.8115886" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997337v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Le-Carpentier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451509v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2016.7743614" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357279v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivesh Kumar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOROB.2016.7523790" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451468v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2016.7743619" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357260v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2015.7346766" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218882v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Han" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2014.7275480" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470469v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLANS.2014.6851427" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218894v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2014.7275481" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921488v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470447v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Demeule" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2013.6817901" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715807v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ieeexplore.ieee.org/document/8088474" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct.2017.57" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920938v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aigul Khamitova" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303026v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430659v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05156851v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roelandt" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leysens" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907176v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127669v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanuyan Fu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brosseau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Hiance" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413801v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127167v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413793v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413783v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Asselot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413778v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413789v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413775v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413772v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413796v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>