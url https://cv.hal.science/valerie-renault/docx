--- v0 (2026-03-22)
+++ v1 (2026-04-23)
@@ -2201,243 +2201,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IoT-a, embedded agents for smart Internet of Things: Application on a Display Wall</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèle multi-agents centré interactions adapté aux systèmes embarqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifaine Inguere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE/WIC/ACM International Conference on Web Intelligence, The First International Workshop on the Internet of Agents (IoA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Rouen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01492745v1</w:t>
+                <w:t xml:space="preserve">hal-01492744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle multi-agents centré interactions adapté aux systèmes embarqués</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IoT-a, embedded agents for smart Internet of Things: Application on a Display Wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE/WIC/ACM International Conference on Web Intelligence, The First International Workshop on the Internet of Agents (IoA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Omaha, Nebraska, USA, Unknown Region. pp.80-83, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WIW.2016.22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01492744v1</w:t>
+                <w:t xml:space="preserve">hal-01492745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes multi-agents pour l'ordonnancement de ressources dans les systèmes embarqués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifaine Inguere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2501,51 +2501,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-agents system for modular image processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifaine Inguere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2596,51 +2596,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible image processing in Embedded Systems using Multi-Agents Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifaine Inguere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3794,51 +3794,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Délégation de tâches sur la plateforme multi-agents embarquée MERMAID</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifaine Inguere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4670,51 +4670,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F2300D9"/>
+    <w:nsid w:val="6B748F83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4901,51 +4901,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-renault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4525-9705" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061404217" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cren.univ-nantes.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597633v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schmitt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carlier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.04.016" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225130v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourdon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.588" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212088v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01833166v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sengenes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Touleimat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btr699" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138127v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/stice.2010.1005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434495v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drogoul" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04635895v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Okat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Brochelard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghilas Sini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camelin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04155236v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Gril" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeth May" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048315v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cl&#233;der" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781252v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT55010.2022.00028" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463835v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197102v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cretin-Pirolli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audras" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pirolli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396677v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396683v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifaine Guyot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396662v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378297v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561997v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492738v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492740v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492745v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIW.2016.22" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492744v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifaine Inguere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492739v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492742v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492743v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492741v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492747v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492746v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guffroy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492748v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Piat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492749v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226436v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2010.72" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434555v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gavois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Codognet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Richard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Serres" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434624v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434696v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hutzler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434671v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hutzler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434718v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437164v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gortais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567272v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697888v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Declercq" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lehuen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Sejourne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876905v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461995v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18512-0_9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378312v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458436v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jouhanneau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458370v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-renault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4525-9705" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061404217" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cren.univ-nantes.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597633v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schmitt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carlier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.04.016" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225130v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourdon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.588" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212088v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01833166v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sengenes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Touleimat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btr699" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138127v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/stice.2010.1005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434495v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drogoul" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04635895v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Okat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Brochelard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghilas Sini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camelin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04155236v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Gril" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeth May" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048315v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cl&#233;der" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781252v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT55010.2022.00028" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463835v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197102v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cretin-Pirolli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audras" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pirolli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396677v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396683v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifaine Guyot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396662v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378297v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561997v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492738v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492740v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492744v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifaine Inguere" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492745v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIW.2016.22" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492739v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492742v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492743v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492741v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492747v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492746v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guffroy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492748v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Piat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492749v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226436v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2010.72" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434555v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gavois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Codognet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Richard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Serres" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434624v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434696v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hutzler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434671v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hutzler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434718v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437164v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gortais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567272v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697888v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Declercq" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lehuen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Sejourne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876905v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461995v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18512-0_9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378312v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458436v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jouhanneau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458370v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>