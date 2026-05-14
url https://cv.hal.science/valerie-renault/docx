--- v1 (2026-04-23)
+++ v2 (2026-05-14)
@@ -1294,567 +1294,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative analysis of approaches to design and capitalize data indicators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Madeth May</w:t>
+                <w:t xml:space="preserve">Conception d’un poster sur le &amp;quot;vivre-ensemble&amp;quot; : effetsd’une séquence multimodale sur la capacité au travail collaboratif de collégiens allophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Cretin-Pirolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Audras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien George</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pirolli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference Cognition and Exploratory Learning in Digital Age</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Virtual, Portugal. pp.79-86</w:t>
+              <w:t xml:space="preserve">Colloque interdisciplinaire en Sciences Humaines et Sociales « Voisins » : Frontière, proximité et vivre-ensemble en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03463835v1</w:t>
+                <w:t xml:space="preserve">hal-03197102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’un poster sur le &amp;quot;vivre-ensemble&amp;quot; : effetsd’une séquence multimodale sur la capacité au travail collaboratif de collégiens allophones</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florent Carlier</w:t>
+                <w:t xml:space="preserve">A comparative analysis of approaches to design and capitalize data indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeth May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pirolli</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien George</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque interdisciplinaire en Sciences Humaines et Sociales « Voisins » : Frontière, proximité et vivre-ensemble en Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Le Mans, France</w:t>
+              <w:t xml:space="preserve">18th International Conference Cognition and Exploratory Learning in Digital Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Virtual, Portugal. pp.79-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197102v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'IoT à l'IoT-a : une approche pour des communications dynamiques</w:t>
+                <w:t xml:space="preserve">Data Exchange with the MQTT Protocol: Dynamic Bridge Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27emes Journées Francophones sur les Systèmes Multi-Agents (JFSMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">2019 IEEE 89th Vehicular Technology Conference: VTC2019-Spring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Kuala Lumpur, Malaysia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02396677v1</w:t>
+                <w:t xml:space="preserve">hal-02396662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Agent System for Detecting Attacks on Connected Objects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tifaine Guyot</w:t>
+                <w:t xml:space="preserve">De l'IoT à l'IoT-a : une approche pour des communications dynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE International Conference on Smart Internet of Things (IEEE SmartIoT 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Tianjin, China</w:t>
+              <w:t xml:space="preserve">27emes Journées Francophones sur les Systèmes Multi-Agents (JFSMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396683v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Exchange with the MQTT Protocol: Dynamic Bridge Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Schmitt</w:t>
+                <w:t xml:space="preserve">A Multi-Agent System for Detecting Attacks on Connected Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifaine Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 89th Vehicular Technology Conference: VTC2019-Spring</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Kuala Lumpur, Malaysia</w:t>
+              <w:t xml:space="preserve">2019 IEEE International Conference on Smart Internet of Things (IEEE SmartIoT 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Tianjin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396662v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic bridge generation for iot data exchange via the mqtt protocol</w:t>
               </w:r>
@@ -1974,51 +1974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2119,364 +2119,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vidéo minute / Mur d'écrans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modèle multi-agents centré interactions adapté aux systèmes embarqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifaine Inguere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée e-pédagogie 2016 : Stimuler l'apprentissage : neurosciences, pratiques innovantes, expérimentations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01492740v1</w:t>
+                <w:t xml:space="preserve">hal-01492744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle multi-agents centré interactions adapté aux systèmes embarqués</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IoT-a, embedded agents for smart Internet of Things: Application on a Display Wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE/WIC/ACM International Conference on Web Intelligence, The First International Workshop on the Internet of Agents (IoA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Omaha, Nebraska, USA, Unknown Region. pp.80-83, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WIW.2016.22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01492744v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IoT-a, embedded agents for smart Internet of Things: Application on a Display Wall</w:t>
+                <w:t xml:space="preserve">Vidéo minute / Mur d'écrans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE/WIC/ACM International Conference on Web Intelligence, The First International Workshop on the Internet of Agents (IoA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée e-pédagogie 2016 : Stimuler l'apprentissage : neurosciences, pratiques innovantes, expérimentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WIW.2016.22⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01492745v1</w:t>
+                <w:t xml:space="preserve">hal-01492740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes multi-agents pour l'ordonnancement de ressources dans les systèmes embarqués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifaine Inguere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reconnaissance de Formes et Intelligence Artificielle (RJCIA 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2501,51 +2501,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-agents system for modular image processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifaine Inguere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2590,381 +2590,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible image processing in Embedded Systems using Multi-Agents Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Triskell3S, Démonstration sur un mur d'écrans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IFAC/IEEE International Conference on Programmable Devices and Embedded Systems (PDeS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Brno/Lednice, Czech Republic. pp.164-169</w:t>
+              <w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA\textquoteright2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01492743v1</w:t>
+                <w:t xml:space="preserve">hal-01492741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triskell3S, Démonstration sur un mur d'écrans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flexible image processing in Embedded Systems using Multi-Agents Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifaine Inguere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA\textquoteright2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Rouen, France</w:t>
+              <w:t xml:space="preserve">14th IFAC/IEEE International Conference on Programmable Devices and Embedded Systems (PDeS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Brno/Lednice, Czech Republic. pp.164-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01492741v1</w:t>
+                <w:t xml:space="preserve">hal-01492743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tifaifai, Conception de Nouveaux Espaces d'Interactions (pour apprendre)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alz@home, une aide technologique pour Alzheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Carlier</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Guffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude CREN/CREAD : "Numérique, éducation et formation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, MSH, Nantes, France</w:t>
+              <w:t xml:space="preserve">Workshop Assistance tools and Cognitive Contribution Embodied Potential of Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01492747v1</w:t>
+                <w:t xml:space="preserve">hal-01492746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alz@home, une aide technologique pour Alzheimer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tifaifai, Conception de Nouveaux Espaces d'Interactions (pour apprendre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Carlier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marine Guffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Assistance tools and Cognitive Contribution Embodied Potential of Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude CREN/CREAD : "Numérique, éducation et formation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, MSH, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01492746v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Nouvelles Interfaces pour Apprendre la Théorie de la Musique</w:t>
               </w:r>
@@ -3794,51 +3794,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Délégation de tâches sur la plateforme multi-agents embarquée MERMAID</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifaine Inguere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3947,51 +3947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Declercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lehuen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4410,191 +4410,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perti'SAM, Revue de prescriptions médicales assistée par intelligence artificielle</w:t>
+                <w:t xml:space="preserve">Les escape games sont-ils des moteurs d’apprentissage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renault</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aghilas Sini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fête de la Science 2025, Abbaye Royale de l'Épau, Le Mans</w:t>
+              <w:t xml:space="preserve">Que-Dit-la-Recherche - Réseau Canopé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05458436v1</w:t>
+                <w:t xml:space="preserve">hal-05458370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les escape games sont-ils des moteurs d’apprentissage ?</w:t>
+                <w:t xml:space="preserve">Perti'SAM, Revue de prescriptions médicales assistée par intelligence artificielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Jouhanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aghilas Sini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Que-Dit-la-Recherche - Réseau Canopé</w:t>
+              <w:t xml:space="preserve">Fête de la Science 2025, Abbaye Royale de l'Épau, Le Mans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05458370v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId100"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4670,51 +4670,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B748F83"/>
+    <w:nsid w:val="682AA58D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4901,51 +4901,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-renault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4525-9705" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061404217" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cren.univ-nantes.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597633v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schmitt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carlier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.04.016" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225130v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourdon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.588" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212088v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01833166v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sengenes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Touleimat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btr699" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138127v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/stice.2010.1005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434495v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drogoul" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04635895v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Okat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Brochelard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghilas Sini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camelin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04155236v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Gril" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeth May" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048315v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cl&#233;der" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781252v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT55010.2022.00028" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463835v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197102v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cretin-Pirolli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audras" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pirolli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396677v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396683v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifaine Guyot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396662v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378297v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561997v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492738v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492740v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492744v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifaine Inguere" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492745v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIW.2016.22" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492739v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492742v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492743v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492741v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492747v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492746v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guffroy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492748v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Piat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492749v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226436v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2010.72" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434555v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gavois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Codognet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Richard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Serres" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434624v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434696v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hutzler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434671v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hutzler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434718v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437164v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gortais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567272v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697888v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Declercq" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lehuen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Sejourne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876905v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461995v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18512-0_9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378312v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458436v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jouhanneau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458370v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-renault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4525-9705" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/061404217" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cren.univ-nantes.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597633v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schmitt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carlier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Renault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2018.04.016" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225130v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourdon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.588" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212088v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01833166v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sengenes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Touleimat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btr699" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138127v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/stice.2010.1005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434495v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drogoul" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04635895v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Okat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Brochelard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aghilas Sini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Camelin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-04155236v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Gril" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeth May" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien George" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048315v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cl&#233;der" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781252v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT55010.2022.00028" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197102v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Cretin-Pirolli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Audras" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pirolli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463835v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396662v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396677v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396683v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifaine Guyot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378297v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561997v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492738v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492744v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifaine Inguere" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492745v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WIW.2016.22" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492740v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492739v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492742v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492741v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492743v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492746v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guffroy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492747v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492748v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Piat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492749v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226436v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2010.72" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434555v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gavois" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Codognet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Richard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Serres" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434624v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434696v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hutzler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434671v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hutzler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434718v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437164v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gortais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567272v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697888v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Declercq" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lehuen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Sejourne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876905v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461995v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18512-0_9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378312v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458370v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458436v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jouhanneau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>