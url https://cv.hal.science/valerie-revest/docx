--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1106,235 +1106,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02934201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les concours d’innovation en ligne : un instrument pertinent pour la recherche et l’innovation responsable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Liotard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Revest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59, pp.129-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.059.0129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">SMEs and junior stock markets : a comparison between European and Japanese markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Revest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Sapio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2019/2 (29), pp.43-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/jie.029.0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02097577v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">hal-02071112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alternative equity markets and firm creation</w:t>
               </w:r>
@@ -2431,50 +2431,145 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Intermediation and circular economy transition : innovation intermediaries in the transformation of the plastics industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Barbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Revest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Goy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum innovation 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Recherche et Innovation, Oct 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05328730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Transitioning toward sustainability: The emergence and transformation of business models in France's plastic packaging industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Barbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2496,329 +2591,234 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Academy of Management 2025 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Florence (ITA), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Intermediation and circular economy transition : innovation intermediaries in the transformation of the plastics industry</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamic interactions and the role of business models in the transition towards a sustainable plastic packaging industry in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Barbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Revest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Goy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum innovation 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Recherche et Innovation, Oct 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">5th Symposium of circular economy and sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INFER-International Network of Economic Research, Jun 2024, Chania Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tacit knowledge activation: a conceptual framework for contest-based innovation platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Revest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère L. Szostak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 36th Annual EAEPE Conference 2024 - Economics in a changing world. New perspectives to economic analysis and economic policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association for Evolutionary Political Economy, Sep 2024, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690929v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04606313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shifting from an analytical paradigm to a systems paradigm: A fundamentally systemic approach of the business model concept to tackling complexity</w:t>
               </w:r>
@@ -3042,51 +3042,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth performance of UK listed SME: the role of the London Stock Exchange junior Market?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Revest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Aguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3131,50 +3131,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Politique publique d’innovation et numérique : l’exemple des concours d’innovation de la Commission Européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Revest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Liotard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque "Où en est l’innovation publique?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire Innovation Publique, Sep 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04263879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">From crowdsourcing to inclusiveness: the European experience of innovation prize for grands challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Revest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3183,139 +3265,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès RRI, Forum Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Bruges, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263876v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04263879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation Prizes, Public Policy and New Governance Paradigms</w:t>
               </w:r>
@@ -3705,247 +3705,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Prizes, platforms and innovation policy : opportunities for health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Liotard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Revest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Guennif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RNI Forum Innovation IX and Summer School, Innovation for health, innovation for life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Naples, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Connaissances tacites et émergence des idées en contexte contraint : proposition d’un cadre d’analyse pour les plateformes de crowdsourcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Revest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berangere Szostak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dixième journée du Groupe Thématique Innovation de l’AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les concours en ligne : un instrument pertinent pour l’innovation responsable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Revest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Liotard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3996,51 +3996,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stock markets for growing companies and the evolutionary taxonomy of financial systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Revest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Sapio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4091,51 +4091,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firm growth and stock market regulation in different financial systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Revest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Sapio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4186,51 +4186,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firm growth and stock market regulation in different financial systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Revest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Sapio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4344,50 +4344,296 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The creation function of the Alternative Investment Market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Revest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Sapio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 27th Annual EAEPE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Genoa, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The creation function of a junior listing venue: an empirical test on the Alternative Investment Market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Revest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Sapio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Meeting on Applied Evolutionary Economics (EMAEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Maastricht, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovation contests and the role of Public Agencies in the US: an institutional approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Liotard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Revest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SASE international conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, London, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le renouveau des concours d’innovation aux Etats-Unis : une approche institutionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Liotard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4396,303 +4642,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'AFEP : L’économie politique de l’entreprise: nouveaux enjeux, nouvelles perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFEP, Jul 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01344511v1</w:t>
-              </w:r>
-[...244 lines deleted...]
-                <w:t xml:space="preserve">hal-01163174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Web 2.0 et Open Innovation : un regain d'intérêt pour les concours d'innovation en ligne</w:t>
               </w:r>
@@ -4836,50 +4836,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Internet et le renouveau des concours d'innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Liotard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Revest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Propriété et Communs. Les nouveaux enjeux de l’accès et de l’innovation partagée.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Small business exit channels in the AIM: an empirical analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Revest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4888,155 +4970,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Meeting on Applied Evolutionary Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Sophia -Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acquisitions and graduations of technology-based small firms: an empirical study on the Alternative Investment Market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Revest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Sapio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Propriété et Communs. Les nouveaux enjeux de l’accès et de l’innovation partagée.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">24 th Annual Conference, Massachusetts Institute of Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Massachusetts Institute of Technology, Jun 2012, Cambridge Massachusetts, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation, prime et renouveau des concours : le cas de Innocentive.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Liotard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5052,139 +5134,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Conference, AHE, FAPE, IIPE Political economy and the outlook for capitalism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03380337v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04262000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance, competition and the dynamics of rules: the case of a financial market</w:t>
               </w:r>
@@ -5372,238 +5372,238 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opening chapter. Analyzing the impact of digital transformations on public policies: a necessity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to characterize public innovation platforms? Crossed perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Liotard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Revest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Audrey Vézian</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Revest, Valérie; Liotard, Isabelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital transformation and public policies : current issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISTE; WILEY, 2023, 9781786307941</w:t>
+              <w:t xml:space="preserve">, ISTE; Wiley, pp.111-146, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693376v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">halshs-04185705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Opening chapter. Analyzing the impact of digital transformations on public policies: a necessity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Revest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Liotard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">Claudine Gay</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Vézian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Revest, Valérie; Liotard, Isabelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital transformation and public policies : current issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISTE; Wiley, pp.111-146, 2023</w:t>
+              <w:t xml:space="preserve">, ISTE; WILEY, 2023, 9781786307941</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04185705v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04693376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From crowdsourcing to inclusiveness: the European experience of innovation contests</w:t>
               </w:r>
@@ -5701,51 +5701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Liotard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Revest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Gay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Revest, Valérie; Liotard, Isabelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transformation digitale et politiques publiques: enjeux actuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5781,50 +5781,162 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Liotard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Revest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Vézian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Revest, Valérie; Liotard, Isabelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transformation digitale et politiques publiques : enjeux actuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.5-20, 2022, 978-1-78405-901-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03906040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du crowdsourcing à l'inclusivité: l'expérience européenne des concours d'innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Liotard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5837,169 +5949,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Group. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transformation digitale et politiques publiques: enjeux actuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03834462v1</w:t>
-              </w:r>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">hal-03906040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermediation and Innovation Contests on the Internet: Lessons from the Study of Two Platforms</w:t>
               </w:r>
@@ -6672,173 +6672,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00855203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les investissements socialement responsables: une nouvelle configuration des relations finance-industrie?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Revest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emmanuelle Lazuyer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur le phénomène de la responsabilité sociale de l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La documentation Française, pp.99-122, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00610603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The failure of the French New Market and the dynamics of rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Revest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mark Harvey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Markets, rules and institutions of exchange</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Manchester University Press, pp.55-75, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00610609v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00610603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7124,50 +7124,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">An essay on the emergence, organization and performance of financial markets : the case of the Alternative Investment Market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Revest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Sapio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01377214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Financial regimes, financialization patterns and industrial performances: preliminary remarks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Dosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7182,132 +7257,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Sapio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01377216v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-01377214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The creation function of a junior listing venue : an empirical test on the Alternative Investment Market</w:t>
               </w:r>
@@ -8251,51 +8251,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iae.univ-lyon3.fr/valerie-revest-arliaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05325533v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Liotard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Revest" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sapio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/e.jie.048.0001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05326878v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Szostak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36863/mds.a.63491" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05224698v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-025-00907-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04257087v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0148" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839710v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04827900v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cohen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188889v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Barbaut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lazaric" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Massardier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19080/ijesnr.2023.31.556325" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981968v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Morisson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15043240" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325868v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11x9o" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934201v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10497-1.p.0089" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097577v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Granier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.029.0043" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071112v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.059.0129" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169726v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-019-00618-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067342v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2017.07.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271428v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6296" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418040v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Dosi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6329" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062613v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.114.0167" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843011v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtt021" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606802v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-010-9291-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RN6KHSLX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656362v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dutraive" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609887v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dubocage" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609894v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carpentier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163963v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Guennif" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163731v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308561v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Goy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328730v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690929v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re L. Szostak" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606313v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308591v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scaman.2024.101370" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969568v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Duraffour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Njakou Djomo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pruvost" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Revest-Arliaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263883v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Aguir" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263876v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263879v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263870v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263866v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263869v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;gis Kunegel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263864v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263860v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263857v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Szostak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524242v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263852v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263850v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262077v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263847v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262070v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344511v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262054v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262046v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163174v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141037v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262034v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262017v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407976v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380337v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262000v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130094v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03834618v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04693376v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bessis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey V&#233;zian" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04185705v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187168v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03834466v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/transformation-digitale-et-politiques-publiques/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03834462v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906040v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555836v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-8362-2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905305v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860589v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crisei.uniparthenope.it/mono/materiale/annals_crisei_2016.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414277v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-2133-4.ch006" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623342v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327727v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302451v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855203v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610609v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610603v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524194v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010055v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524203v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377216v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377214v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377212v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380346v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380349v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200839v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Guehennec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418037v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328739v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05326884v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilit Popoyan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197318v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982205v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iae.univ-lyon3.fr/valerie-revest-arliaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05325533v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Liotard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Revest" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sapio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/e.jie.048.0001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05326878v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Szostak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36863/mds.a.63491" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05224698v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-025-00907-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04257087v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0148" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839710v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04827900v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cohen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188889v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Barbaut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lazaric" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Massardier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19080/ijesnr.2023.31.556325" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981968v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Morisson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15043240" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325868v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11x9o" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934201v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10497-1.p.0089" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071112v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.059.0129" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097577v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Granier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.029.0043" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169726v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-019-00618-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067342v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2017.07.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271428v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6296" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418040v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Dosi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6329" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062613v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.114.0167" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843011v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtt021" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606802v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-010-9291-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RN6KHSLX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656362v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dutraive" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609887v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dubocage" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609894v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carpentier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163963v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Guennif" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163731v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328730v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Goy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308561v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606313v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690929v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re L. Szostak" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308591v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scaman.2024.101370" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969568v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Duraffour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Njakou Djomo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pruvost" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Revest-Arliaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263883v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Aguir" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263879v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263876v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263870v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263866v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263869v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;gis Kunegel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263864v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263860v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524242v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263857v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Szostak" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263852v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263850v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262077v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263847v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262070v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262054v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262046v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163174v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344511v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141037v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262034v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407976v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262017v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262000v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380337v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130094v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03834618v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04185705v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04693376v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bessis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey V&#233;zian" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187168v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03834466v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/transformation-digitale-et-politiques-publiques/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906040v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03834462v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555836v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-8362-2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905305v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860589v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crisei.uniparthenope.it/mono/materiale/annals_crisei_2016.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414277v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-2133-4.ch006" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623342v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327727v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302451v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855203v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610603v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610609v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524194v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010055v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524203v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377214v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377216v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377212v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380346v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380349v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200839v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Guehennec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418037v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328739v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05326884v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilit Popoyan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197318v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982205v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>