--- v1 (2026-04-08)
+++ v2 (2026-05-04)
@@ -4344,50 +4344,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The creation function of a junior listing venue: an empirical test on the Alternative Investment Market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Revest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Sapio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The European Meeting on Applied Evolutionary Economics (EMAEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Maastricht, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The creation function of the Alternative Investment Market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Revest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4396,139 +4478,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 27th Annual EAEPE Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Genoa, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04262054v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04262046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation contests and the role of Public Agencies in the US: an institutional approach</w:t>
               </w:r>
@@ -5669,155 +5669,241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04187168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment caractériser les plateformes publiques d'innovation? Regards croisés</w:t>
+                <w:t xml:space="preserve">Du crowdsourcing à l'inclusivité: l'expérience européenne des concours d'innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Liotard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Revest</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Revest, Valérie; Liotard, Isabelle. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ISTE Group. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transformation digitale et politiques publiques: enjeux actuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03834462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment caractériser les plateformes publiques d'innovation? Regards croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Liotard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Revest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Revest, Valérie; Liotard, Isabelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transformation digitale et politiques publiques: enjeux actuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.139-178, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISTE Editions</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03834466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Liotard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5840,166 +5926,80 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Vézian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Revest, Valérie; Liotard, Isabelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transformation digitale et politiques publiques : enjeux actuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.5-20, 2022, 978-1-78405-901-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03906040v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-03834462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermediation and Innovation Contests on the Internet: Lessons from the Study of Two Platforms</w:t>
               </w:r>
@@ -8251,51 +8251,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iae.univ-lyon3.fr/valerie-revest-arliaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05325533v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Liotard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Revest" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sapio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/e.jie.048.0001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05326878v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Szostak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36863/mds.a.63491" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05224698v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-025-00907-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04257087v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0148" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839710v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04827900v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cohen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188889v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Barbaut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lazaric" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Massardier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19080/ijesnr.2023.31.556325" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981968v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Morisson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15043240" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325868v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11x9o" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934201v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10497-1.p.0089" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071112v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.059.0129" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097577v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Granier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.029.0043" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169726v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-019-00618-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067342v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2017.07.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271428v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6296" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418040v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Dosi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6329" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062613v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.114.0167" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843011v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtt021" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606802v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-010-9291-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RN6KHSLX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656362v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dutraive" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609887v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dubocage" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609894v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carpentier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163963v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Guennif" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163731v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328730v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Goy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308561v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606313v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690929v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re L. Szostak" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308591v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scaman.2024.101370" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969568v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Duraffour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Njakou Djomo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pruvost" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Revest-Arliaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263883v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Aguir" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263879v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263876v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263870v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263866v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263869v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;gis Kunegel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263864v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263860v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524242v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263857v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Szostak" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263852v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263850v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262077v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263847v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262070v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262054v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262046v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163174v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344511v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141037v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262034v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407976v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262017v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262000v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380337v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130094v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03834618v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04185705v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04693376v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bessis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey V&#233;zian" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187168v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03834466v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/transformation-digitale-et-politiques-publiques/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906040v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03834462v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555836v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-8362-2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905305v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860589v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crisei.uniparthenope.it/mono/materiale/annals_crisei_2016.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414277v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-2133-4.ch006" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623342v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327727v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302451v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855203v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610603v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610609v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524194v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010055v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524203v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377214v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377216v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377212v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380346v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380349v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200839v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Guehennec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418037v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328739v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05326884v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilit Popoyan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197318v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982205v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iae.univ-lyon3.fr/valerie-revest-arliaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05325533v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Liotard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Revest" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Sapio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/e.jie.048.0001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05326878v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Szostak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36863/mds.a.63491" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05224698v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-025-00907-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04257087v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0148" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839710v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04827900v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cohen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04188889v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Barbaut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lazaric" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Massardier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19080/ijesnr.2023.31.556325" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981968v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Morisson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15043240" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325868v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11x9o" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934201v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10497-1.p.0089" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071112v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gay" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.059.0129" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097577v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Granier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.029.0043" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02169726v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00191-019-00618-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067342v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2017.07.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01271428v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6296" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418040v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Dosi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6329" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01062613v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecofi.114.0167" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843011v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icc/dtt021" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606802v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11187-010-9291-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RN6KHSLX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656362v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dutraive" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609887v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dubocage" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609894v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carpentier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163963v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Guennif" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00163731v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328730v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Goy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308561v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606313v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690929v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re L. Szostak" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308591v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scaman.2024.101370" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969568v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Duraffour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Njakou Djomo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pruvost" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Revest-Arliaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263883v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Aguir" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263879v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263876v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263870v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263866v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263869v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-R&#233;gis Kunegel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263864v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263860v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524242v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263857v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berangere Szostak" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263852v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263850v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262077v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263847v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262070v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262046v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262054v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163174v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344511v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141037v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262034v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407976v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262017v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262000v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380337v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130094v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03834618v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04185705v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04693376v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bessis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey V&#233;zian" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187168v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03834462v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03834466v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/transformation-digitale-et-politiques-publiques/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906040v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02555836v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-8362-2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01905305v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860589v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crisei.uniparthenope.it/mono/materiale/annals_crisei_2016.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414277v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-2133-4.ch006" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623342v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327727v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01302451v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855203v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610603v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610609v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524194v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04010055v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524203v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377214v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377216v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377212v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380346v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380349v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00200839v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Guehennec" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418037v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328739v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-05326884v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilit Popoyan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197318v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982205v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>