--- v0 (2026-03-21)
+++ v1 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valérie Robert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France’s very own Murdoch Money, media, and campaigning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journalistik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1453/2569-152X-22021-11531-en⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frankreichs eigener Murdoch. Geld, Medien und Wahlkampf.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journalistik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1453/2569-152X-22021-11511-de⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nous, les Allemands, nous sommes un peuple de réfugiés ». La mémoire des migrations dans la presse allemande durant l’été 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (1), pp.211-226. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/allemagne.1622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médias à Berlin, au centre des conflits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (1), pp.117-131. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/allemagne.529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affaire Böhmermann : de l’obscénité dans la satire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un simple malentendu ? &amp;quot;Audiovisuel public&amp;quot; et &amp;quot;Staatsrundfunk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dokumente / Documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’audiovisuel public en Allemagne, entre autonomie et dépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INA Global</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Kraus et les exilés face à Hitler. “Impuissance” ou “pouvoir de la parole”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PQR en Allemagne : de l'abondance à l'uniformisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INA Global</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse magazine en Allemagne reste relativement dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INA Global</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serialisierte Erzählung und kulturspezifische Pressenarrative. Die „Wulff-Affäre“ in der deutschen Presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diegesis : Interdisziplinäres E-Journal für Erzählforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Erzählen im Journalismus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staatsfreiheit ou intervention de l’État ? Le modèle allemand de l’audiovisuel public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Le « gouvernement » des journalistes - The “Government” of journalists - O “governo” dos jornalistasSociologie du journalsm, 2 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information ou opinion ? Les affaires politico-médiatiques en France et en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dokumente / Documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.53-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journalisme d'investigation, un remède à la crise de la presse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dokumente / Documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PR-Kampagne oder politische Debatte ? Einige Schimären der französischen Hochschulreform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dokumente / Documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3/2010, pp.43-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je, tu, nous. Le discours sur le &amp;quot; nouveau &amp;quot; patriotisme avant la coupe du monde de football 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 184, pp.136-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je, tu, nous. Le discours sur le 'nouveau' patriotisme avant la coupe du monde de football 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 184, avril-juin 2008, pp.136-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Hans-Albert WALTER : Deutsche Exilliteratur 1933-1959. Band 1, I : Die Mentalität der Weimardeutschen. Die &amp;quot; Politisierung &amp;quot; der Intellektuellen. Stuttgart, Metzler, 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.291-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La face cachée de Sabine Christiansen . Les dimanches de Walter van Rossum et la critique des médias en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nr 171 (janvier-mars 2005), pp.136-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Le milieu intellectuel de gauche en Allemagne, sa presse et ses réseaux (1890-1960) / Das linke Intellektuellenmilieu in Deutschland, seine Presse und seine Netzwerke (1890-1960), études réunies par Michel Grunewald en collaboration avec Hans Manfred Bock. Bern, Peter Lang, 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francia. Forschungen zur westeuropäischen Geschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.229-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Carl-Wilhelm Reibel, Das Fundament der Diktatur : Die NSDAP-Ortsgruppen 1932-1945. Paderborn, Schöningh, 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francia. Forschungen zur westeuropäischen Geschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.274-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les intellectuels du 3e Reich dans Troisième Nuit de Walpurgis : une comparaison avec le discours des émigrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austriaca : Cahiers universitaires d'information sur l'Autriche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 49, pp.87-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Karl Kraus, Les Derniers Jours de l'Humanité. Version scénique, traduit de l'allemand par Jean-Louis Besson & Henri Christophe. Marseille, Agone, 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austriaca : Cahiers universitaires d'information sur l'Autriche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.241-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistance à Haider sur Internet : un nouvel espace de communication?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austriaca : Cahiers universitaires d'information sur l'Autriche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Nr. 51, pp.195-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">'L'exil commençait à Munich...' : Klaus Mann et Munich (1909-1933) &amp;quot;, in Allemagne d'aujourd'hui, Nr. 149, juillet-septembre 1999, pp. 136-157</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Nr. 149, juillet-septembre 1999, pp.136-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;N'obéissez à personne d'autre qu'à votre conscience !&amp;quot; : Les appels aux Allemands de Heinrich Mann (1933-1939). Discours prescriptif et violence symbolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" "N'obéissez à personne d'autre qu'à votre conscience !" Violence symbolique du discours prescriptif dans les appels aux Allemands de Heinrich Mann (1933-1939) "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France. pp.275-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einige Bemerkungen zur französischen Übersetzung von Dritte Walpurgisnacht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Üb' Ersetzen!" - DRITTE WALPURGISNACHT IN TRANSLATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ici et là-bas. Représentation de l'espace et reconstruction du champ intellectuel durant l'exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Ici et là-bas. Représentation de l'espace et reconstruction du champ intellectuel durant l'exil "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual representations of Europe in the French Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Visual representations of Europe in the French Press "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">'Schreib mir bald wieder, Adolf'. Formes et fonctions des lettres ouvertes vers l'Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" La 'Lettre vers l'Allemagne' de Lion Feuchtwanger et autres lettres ouvertes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Sanary, France. pp.399-412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinrich Mann et son activité vers l'Allemagne en 1938/1939</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Heinrich Mann et son activité vers l'Allemagne en 1938/1939"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Frankfurt/Main, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet ICONCLASH : représentations visuelles de l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Le projet ICONCLASH : représentations visuelles de l'Union européenne "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Mann und das Engagement im Exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Klaus Mann und das Engagement im Exil "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionalisierung als Aufgabe ? Einige Bemerkungen zur sozialen Funktion der Geisteswissenschaften</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Professionalisierung als Aufgabe ? Einige Bemerkungen zur sozialen Funktion der Geisteswissenschaften "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France. pp.66-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">'Einer denkt für alle' ? Les appels de Heinrich Mann à l'opinion publique allemande (1933-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" 'Einer denkt für alle' ? Les appels de Heinrich Mann à l'opinion publique allemande (1933-1939) "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Toulouse, France. pp.243-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches de l'exil : l'angle du champ intellectuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Approches de l'exil : l'angle du champ intellectuel "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">'Ces crétins qui m'ont déjà enterré' : Karl Kraus et les intellectuels antinazis, 1933-1934</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" 'Ces crétins qui m'ont déjà enterré' : Karl Kraus et les intellectuels antinazis, 1933-1934 "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A battle between German intellectuals: the polemic between the exiles and their colleagues inside Germany in the first years of the 'Third Reich'</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" A battle between German intellectuals: the polemic between the exiles and their colleagues inside Germany in the first years of the 'Third Reich' "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Canterbury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">'Der Kampf um ein Komma oder Trauriges Ende des Karl Kraus' - Schmähstrategien im Diskurs der Exilierten gegenüber Karl Kraus 1933-1934</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" 'Der Kampf um ein Komma oder Trauriges Ende des Karl Kraus' - Schmähstrategien im Diskurs der Exilierten gegenüber Karl Kraus 1933-1934 "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zwischen Totschweigen und Zerreden: Die Rezeption der Medienkritik durch die französische Presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Zwischen Totschweigen und Zerreden: Die Rezeption der Medienkritik durch die französische Presse "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polémiques entre intellectuels: pratiques et fonctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Polémiques entre intellectuels: pratiques et fonctions "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Paris, France. pp.11-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicite, argumentation directe, argumentation indirecte, manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Argumentation : le chaînon manquant"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Paris, France. pp.117-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briefformen in der Presse - Versuch einer situativen und meta-kommunikativen Klassifizierung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ist der 'offene Brief' ein 'offener Brief' ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Genève, Switzerland. pp.61-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freitag, 9. Juni 1933, 20 Uhr, Mutualité. Abrechnung und Ausgrenzung als Vorstufen der politischen Einheit unter den Intellektuellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Benn-Affäre in Paris : Abrechnung und Ausgrenzung als Vorstufen der politischen Einheit "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Paris, France. pp.206-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en scène de la neutralité dans le discours journalistique : l'exemple des injonctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" La mise en scène de la neutralité dans le discours journalistique : l'exemple des injonctions "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2000, Paris, France. pp.123-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport et médias: quelques pistes de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Sport et médias: quelques pistes de recherche "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Paris, France. pp.179-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdependente Diskurse : Karl Kraus und die Emigranten über die Intellektuellen im Dritten Reich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Interdependente Diskurse : Karl Kraus und die Emigranten über die Intellektuellen im Dritten Reich "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours aux Allemands dans la littérature de l'exil: un nouveau genre?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Le discours aux Allemands dans la littérature de l'exil: un nouveau genre? "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Paris, France. pp.297-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse en France et en Allemagne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Sorbonne Nouvelle, pp.184, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intellectuels et polémiques dans l'espace germanophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIA, pp.409, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partir ou rester?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Sorbonne Nouvelle. Presses Sorbonne Nouvelle, pp.435, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachrufe auf einen ‚gleichgeschalteten’ Karl Kraus. Pro und contra im frühen Exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geist versus Zeitgeist: Karl Kraus in der Ersten Republik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 104-118, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoirs et médias en RFA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture, médias, pouvoirs aux Etats-Unis et en Europe occidentale 1945-1991</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 249-254, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Charon, Jacqueline Papet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le journalisme en questions – Réponses internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan; INA, 2014, Les médias en actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ici et là-bas. Représentations de l'espace chez les intellectuels exilés en 1933</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructions de l'espace dans les cultures d'expression allemande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisma Presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der deutsch-französischen Kulturbeziehungen nach 1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs ou témoins ? Le récit des affaires politiques dans la presse française et allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champs médiatiques et frontières dans la "Grande Région" SaarLorLux et en Europe / Mediale Felder und Grenzen in der "Grossregion" SaarLorLux und in Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 247-266, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'obéissez à personne d'autre qu'à votre conscience ! : Les appels aux Allemands de Heinrich Mann (1933-1939). Discours prescriptif et violence symbolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Le mot qui tue. Une histoire des violences intellectuelles de l'Antiquité à nos jours.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du silence comme coup de pied dans la fourmilière : Karl Kraus face au champ intellectuel en exil (1933-1934)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Sorbonne Nouvelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identité(s) multiple(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.123-133, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Mann. Une position controversée dans un champ littéraire en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Travers Champs - Etudes pluridisciplinaires allemandes - Mélanges pour Nicole Fernandez Bravo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.172-188, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne pas confondre : Textsorte et Sextorte - Le plaisir du textologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passerelles et passeurs. Hommages à Gilbert Krebs et Hansgerd Schulte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PIA, pp.271-288, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId76"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valérie Robert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France’s very own Murdoch Money, media, and campaigning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journalistik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1453/2569-152X-22021-11531-en⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frankreichs eigener Murdoch. Geld, Medien und Wahlkampf.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journalistik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1453/2569-152X-22021-11511-de⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nous, les Allemands, nous sommes un peuple de réfugiés ». La mémoire des migrations dans la presse allemande durant l’été 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (1), pp.211-226. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/allemagne.1622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médias à Berlin, au centre des conflits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (1), pp.117-131. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/allemagne.529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affaire Böhmermann : de l’obscénité dans la satire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un simple malentendu ? &amp;quot;Audiovisuel public&amp;quot; et &amp;quot;Staatsrundfunk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dokumente / Documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’audiovisuel public en Allemagne, entre autonomie et dépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INA Global</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PQR en Allemagne : de l'abondance à l'uniformisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INA Global</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse magazine en Allemagne reste relativement dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INA Global</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Kraus et les exilés face à Hitler. “Impuissance” ou “pouvoir de la parole”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serialisierte Erzählung und kulturspezifische Pressenarrative. Die „Wulff-Affäre“ in der deutschen Presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diegesis : Interdisziplinäres E-Journal für Erzählforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Erzählen im Journalismus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staatsfreiheit ou intervention de l’État ? Le modèle allemand de l’audiovisuel public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Le « gouvernement » des journalistes - The “Government” of journalists - O “governo” dos jornalistasSociologie du journalsm, 2 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information ou opinion ? Les affaires politico-médiatiques en France et en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dokumente / Documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.53-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journalisme d'investigation, un remède à la crise de la presse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dokumente / Documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PR-Kampagne oder politische Debatte ? Einige Schimären der französischen Hochschulreform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dokumente / Documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3/2010, pp.43-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je, tu, nous. Le discours sur le &amp;quot; nouveau &amp;quot; patriotisme avant la coupe du monde de football 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 184, pp.136-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je, tu, nous. Le discours sur le 'nouveau' patriotisme avant la coupe du monde de football 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 184, avril-juin 2008, pp.136-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Hans-Albert WALTER : Deutsche Exilliteratur 1933-1959. Band 1, I : Die Mentalität der Weimardeutschen. Die &amp;quot; Politisierung &amp;quot; der Intellektuellen. Stuttgart, Metzler, 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.291-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La face cachée de Sabine Christiansen . Les dimanches de Walter van Rossum et la critique des médias en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nr 171 (janvier-mars 2005), pp.136-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Le milieu intellectuel de gauche en Allemagne, sa presse et ses réseaux (1890-1960) / Das linke Intellektuellenmilieu in Deutschland, seine Presse und seine Netzwerke (1890-1960), études réunies par Michel Grunewald en collaboration avec Hans Manfred Bock. Bern, Peter Lang, 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francia. Forschungen zur westeuropäischen Geschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.229-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Carl-Wilhelm Reibel, Das Fundament der Diktatur : Die NSDAP-Ortsgruppen 1932-1945. Paderborn, Schöningh, 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francia. Forschungen zur westeuropäischen Geschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.274-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les intellectuels du 3e Reich dans Troisième Nuit de Walpurgis : une comparaison avec le discours des émigrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austriaca : Cahiers universitaires d'information sur l'Autriche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 49, pp.87-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Karl Kraus, Les Derniers Jours de l'Humanité. Version scénique, traduit de l'allemand par Jean-Louis Besson & Henri Christophe. Marseille, Agone, 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austriaca : Cahiers universitaires d'information sur l'Autriche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.241-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistance à Haider sur Internet : un nouvel espace de communication?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austriaca : Cahiers universitaires d'information sur l'Autriche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Nr. 51, pp.195-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">'L'exil commençait à Munich...' : Klaus Mann et Munich (1909-1933) &amp;quot;, in Allemagne d'aujourd'hui, Nr. 149, juillet-septembre 1999, pp. 136-157</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Nr. 149, juillet-septembre 1999, pp.136-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;N'obéissez à personne d'autre qu'à votre conscience !&amp;quot; : Les appels aux Allemands de Heinrich Mann (1933-1939). Discours prescriptif et violence symbolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" "N'obéissez à personne d'autre qu'à votre conscience !" Violence symbolique du discours prescriptif dans les appels aux Allemands de Heinrich Mann (1933-1939) "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France. pp.275-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einige Bemerkungen zur französischen Übersetzung von Dritte Walpurgisnacht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Üb' Ersetzen!" - DRITTE WALPURGISNACHT IN TRANSLATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ici et là-bas. Représentation de l'espace et reconstruction du champ intellectuel durant l'exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Ici et là-bas. Représentation de l'espace et reconstruction du champ intellectuel durant l'exil "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual representations of Europe in the French Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Visual representations of Europe in the French Press "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">'Schreib mir bald wieder, Adolf'. Formes et fonctions des lettres ouvertes vers l'Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" La 'Lettre vers l'Allemagne' de Lion Feuchtwanger et autres lettres ouvertes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Sanary, France. pp.399-412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinrich Mann et son activité vers l'Allemagne en 1938/1939</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Heinrich Mann et son activité vers l'Allemagne en 1938/1939"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Frankfurt/Main, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet ICONCLASH : représentations visuelles de l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Le projet ICONCLASH : représentations visuelles de l'Union européenne "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Mann und das Engagement im Exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Klaus Mann und das Engagement im Exil "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionalisierung als Aufgabe ? Einige Bemerkungen zur sozialen Funktion der Geisteswissenschaften</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Professionalisierung als Aufgabe ? Einige Bemerkungen zur sozialen Funktion der Geisteswissenschaften "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France. pp.66-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">'Einer denkt für alle' ? Les appels de Heinrich Mann à l'opinion publique allemande (1933-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" 'Einer denkt für alle' ? Les appels de Heinrich Mann à l'opinion publique allemande (1933-1939) "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Toulouse, France. pp.243-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches de l'exil : l'angle du champ intellectuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Approches de l'exil : l'angle du champ intellectuel "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">'Ces crétins qui m'ont déjà enterré' : Karl Kraus et les intellectuels antinazis, 1933-1934</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" 'Ces crétins qui m'ont déjà enterré' : Karl Kraus et les intellectuels antinazis, 1933-1934 "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A battle between German intellectuals: the polemic between the exiles and their colleagues inside Germany in the first years of the 'Third Reich'</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" A battle between German intellectuals: the polemic between the exiles and their colleagues inside Germany in the first years of the 'Third Reich' "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Canterbury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">'Der Kampf um ein Komma oder Trauriges Ende des Karl Kraus' - Schmähstrategien im Diskurs der Exilierten gegenüber Karl Kraus 1933-1934</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" 'Der Kampf um ein Komma oder Trauriges Ende des Karl Kraus' - Schmähstrategien im Diskurs der Exilierten gegenüber Karl Kraus 1933-1934 "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zwischen Totschweigen und Zerreden: Die Rezeption der Medienkritik durch die französische Presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Zwischen Totschweigen und Zerreden: Die Rezeption der Medienkritik durch die französische Presse "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polémiques entre intellectuels: pratiques et fonctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Polémiques entre intellectuels: pratiques et fonctions "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Paris, France. pp.11-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicite, argumentation directe, argumentation indirecte, manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Argumentation : le chaînon manquant"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Paris, France. pp.117-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briefformen in der Presse - Versuch einer situativen und meta-kommunikativen Klassifizierung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ist der 'offene Brief' ein 'offener Brief' ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Genève, Switzerland. pp.61-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freitag, 9. Juni 1933, 20 Uhr, Mutualité. Abrechnung und Ausgrenzung als Vorstufen der politischen Einheit unter den Intellektuellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Benn-Affäre in Paris : Abrechnung und Ausgrenzung als Vorstufen der politischen Einheit "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Paris, France. pp.206-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en scène de la neutralité dans le discours journalistique : l'exemple des injonctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" La mise en scène de la neutralité dans le discours journalistique : l'exemple des injonctions "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2000, Paris, France. pp.123-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport et médias: quelques pistes de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Sport et médias: quelques pistes de recherche "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Paris, France. pp.179-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdependente Diskurse : Karl Kraus und die Emigranten über die Intellektuellen im Dritten Reich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Interdependente Diskurse : Karl Kraus und die Emigranten über die Intellektuellen im Dritten Reich "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours aux Allemands dans la littérature de l'exil: un nouveau genre?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Le discours aux Allemands dans la littérature de l'exil: un nouveau genre? "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Paris, France. pp.297-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse en France et en Allemagne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Sorbonne Nouvelle, pp.184, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intellectuels et polémiques dans l'espace germanophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIA, pp.409, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partir ou rester?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Sorbonne Nouvelle. Presses Sorbonne Nouvelle, pp.435, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachrufe auf einen ‚gleichgeschalteten’ Karl Kraus. Pro und contra im frühen Exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geist versus Zeitgeist: Karl Kraus in der Ersten Republik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 104-118, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoirs et médias en RFA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture, médias, pouvoirs aux Etats-Unis et en Europe occidentale 1945-1991</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 249-254, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Charon, Jacqueline Papet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le journalisme en questions – Réponses internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan; INA, 2014, Les médias en actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ici et là-bas. Représentations de l'espace chez les intellectuels exilés en 1933</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructions de l'espace dans les cultures d'expression allemande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisma Presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der deutsch-französischen Kulturbeziehungen nach 1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs ou témoins ? Le récit des affaires politiques dans la presse française et allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champs médiatiques et frontières dans la "Grande Région" SaarLorLux et en Europe / Mediale Felder und Grenzen in der "Grossregion" SaarLorLux und in Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 247-266, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'obéissez à personne d'autre qu'à votre conscience ! : Les appels aux Allemands de Heinrich Mann (1933-1939). Discours prescriptif et violence symbolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Le mot qui tue. Une histoire des violences intellectuelles de l'Antiquité à nos jours.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du silence comme coup de pied dans la fourmilière : Karl Kraus face au champ intellectuel en exil (1933-1934)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Sorbonne Nouvelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identité(s) multiple(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.123-133, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Mann. Une position controversée dans un champ littéraire en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Travers Champs - Etudes pluridisciplinaires allemandes - Mélanges pour Nicole Fernandez Bravo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.172-188, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne pas confondre : Textsorte et Sextorte - Le plaisir du textologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passerelles et passeurs. Hommages à Gilbert Krebs et Hansgerd Schulte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PIA, pp.271-288, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId76"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917420v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Robert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1453/2569-152X-22021-11531-en" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917418v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1453/2569-152X-22021-11511-de" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917403v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.1622" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917410v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.529" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407293v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407301v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407296v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407289v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407277v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407276v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407279v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407281v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699134v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407283v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699133v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023544v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699132v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699131v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699128v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699130v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699129v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699125v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699127v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699126v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kauffmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699124v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699123v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699146v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699135v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699140v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699120v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699138v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699139v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699144v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699118v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699119v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699145v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raoux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699137v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699136v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699143v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699142v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699116v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699115v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699110v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699113v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699114v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699112v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699141v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699109v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699105v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699108v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699107v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917408v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917406v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407262v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407286v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407266v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407265v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://universaar.uni-saarland.de/monographien/volltexte/2014/113/pdf/SaraviPontes_1.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407275v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699121v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699117v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699111v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917420v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Robert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1453/2569-152X-22021-11531-en" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917418v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1453/2569-152X-22021-11511-de" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917403v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.1622" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917410v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.529" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407293v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407301v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407296v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407277v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407276v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407289v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407279v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407281v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699134v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407283v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699133v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023544v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699132v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699131v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699128v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699130v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699129v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699125v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699127v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699126v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kauffmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699124v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699123v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699146v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699135v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699140v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699120v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699138v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699139v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699144v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699118v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699119v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699145v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raoux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699137v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699136v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699143v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699142v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699116v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699115v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699110v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699113v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699114v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699112v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699141v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699109v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699105v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699108v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699107v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917408v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917406v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407262v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407286v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407266v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407265v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://universaar.uni-saarland.de/monographien/volltexte/2014/113/pdf/SaraviPontes_1.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407275v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699121v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699117v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699111v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>