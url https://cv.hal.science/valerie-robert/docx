--- v1 (2026-05-04)
+++ v2 (2026-05-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valérie Robert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France’s very own Murdoch Money, media, and campaigning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journalistik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1453/2569-152X-22021-11531-en⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frankreichs eigener Murdoch. Geld, Medien und Wahlkampf.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journalistik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1453/2569-152X-22021-11511-de⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nous, les Allemands, nous sommes un peuple de réfugiés ». La mémoire des migrations dans la presse allemande durant l’été 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (1), pp.211-226. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/allemagne.1622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médias à Berlin, au centre des conflits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (1), pp.117-131. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/allemagne.529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affaire Böhmermann : de l’obscénité dans la satire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un simple malentendu ? &amp;quot;Audiovisuel public&amp;quot; et &amp;quot;Staatsrundfunk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dokumente / Documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’audiovisuel public en Allemagne, entre autonomie et dépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INA Global</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PQR en Allemagne : de l'abondance à l'uniformisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INA Global</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse magazine en Allemagne reste relativement dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INA Global</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Kraus et les exilés face à Hitler. “Impuissance” ou “pouvoir de la parole”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serialisierte Erzählung und kulturspezifische Pressenarrative. Die „Wulff-Affäre“ in der deutschen Presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diegesis : Interdisziplinäres E-Journal für Erzählforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Erzählen im Journalismus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staatsfreiheit ou intervention de l’État ? Le modèle allemand de l’audiovisuel public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Le « gouvernement » des journalistes - The “Government” of journalists - O “governo” dos jornalistasSociologie du journalsm, 2 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information ou opinion ? Les affaires politico-médiatiques en France et en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dokumente / Documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.53-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journalisme d'investigation, un remède à la crise de la presse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dokumente / Documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PR-Kampagne oder politische Debatte ? Einige Schimären der französischen Hochschulreform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dokumente / Documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3/2010, pp.43-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je, tu, nous. Le discours sur le &amp;quot; nouveau &amp;quot; patriotisme avant la coupe du monde de football 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 184, pp.136-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je, tu, nous. Le discours sur le 'nouveau' patriotisme avant la coupe du monde de football 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 184, avril-juin 2008, pp.136-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Hans-Albert WALTER : Deutsche Exilliteratur 1933-1959. Band 1, I : Die Mentalität der Weimardeutschen. Die &amp;quot; Politisierung &amp;quot; der Intellektuellen. Stuttgart, Metzler, 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.291-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La face cachée de Sabine Christiansen . Les dimanches de Walter van Rossum et la critique des médias en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nr 171 (janvier-mars 2005), pp.136-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Le milieu intellectuel de gauche en Allemagne, sa presse et ses réseaux (1890-1960) / Das linke Intellektuellenmilieu in Deutschland, seine Presse und seine Netzwerke (1890-1960), études réunies par Michel Grunewald en collaboration avec Hans Manfred Bock. Bern, Peter Lang, 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francia. Forschungen zur westeuropäischen Geschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.229-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Carl-Wilhelm Reibel, Das Fundament der Diktatur : Die NSDAP-Ortsgruppen 1932-1945. Paderborn, Schöningh, 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francia. Forschungen zur westeuropäischen Geschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.274-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les intellectuels du 3e Reich dans Troisième Nuit de Walpurgis : une comparaison avec le discours des émigrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austriaca : Cahiers universitaires d'information sur l'Autriche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 49, pp.87-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Karl Kraus, Les Derniers Jours de l'Humanité. Version scénique, traduit de l'allemand par Jean-Louis Besson & Henri Christophe. Marseille, Agone, 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austriaca : Cahiers universitaires d'information sur l'Autriche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.241-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistance à Haider sur Internet : un nouvel espace de communication?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austriaca : Cahiers universitaires d'information sur l'Autriche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Nr. 51, pp.195-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">'L'exil commençait à Munich...' : Klaus Mann et Munich (1909-1933) &amp;quot;, in Allemagne d'aujourd'hui, Nr. 149, juillet-septembre 1999, pp. 136-157</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Nr. 149, juillet-septembre 1999, pp.136-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;N'obéissez à personne d'autre qu'à votre conscience !&amp;quot; : Les appels aux Allemands de Heinrich Mann (1933-1939). Discours prescriptif et violence symbolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" "N'obéissez à personne d'autre qu'à votre conscience !" Violence symbolique du discours prescriptif dans les appels aux Allemands de Heinrich Mann (1933-1939) "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France. pp.275-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einige Bemerkungen zur französischen Übersetzung von Dritte Walpurgisnacht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Üb' Ersetzen!" - DRITTE WALPURGISNACHT IN TRANSLATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ici et là-bas. Représentation de l'espace et reconstruction du champ intellectuel durant l'exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Ici et là-bas. Représentation de l'espace et reconstruction du champ intellectuel durant l'exil "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual representations of Europe in the French Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Visual representations of Europe in the French Press "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">'Schreib mir bald wieder, Adolf'. Formes et fonctions des lettres ouvertes vers l'Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" La 'Lettre vers l'Allemagne' de Lion Feuchtwanger et autres lettres ouvertes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Sanary, France. pp.399-412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinrich Mann et son activité vers l'Allemagne en 1938/1939</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Heinrich Mann et son activité vers l'Allemagne en 1938/1939"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Frankfurt/Main, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet ICONCLASH : représentations visuelles de l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Le projet ICONCLASH : représentations visuelles de l'Union européenne "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Mann und das Engagement im Exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Klaus Mann und das Engagement im Exil "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionalisierung als Aufgabe ? Einige Bemerkungen zur sozialen Funktion der Geisteswissenschaften</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Professionalisierung als Aufgabe ? Einige Bemerkungen zur sozialen Funktion der Geisteswissenschaften "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France. pp.66-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">'Einer denkt für alle' ? Les appels de Heinrich Mann à l'opinion publique allemande (1933-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" 'Einer denkt für alle' ? Les appels de Heinrich Mann à l'opinion publique allemande (1933-1939) "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Toulouse, France. pp.243-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches de l'exil : l'angle du champ intellectuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Approches de l'exil : l'angle du champ intellectuel "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">'Ces crétins qui m'ont déjà enterré' : Karl Kraus et les intellectuels antinazis, 1933-1934</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" 'Ces crétins qui m'ont déjà enterré' : Karl Kraus et les intellectuels antinazis, 1933-1934 "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A battle between German intellectuals: the polemic between the exiles and their colleagues inside Germany in the first years of the 'Third Reich'</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" A battle between German intellectuals: the polemic between the exiles and their colleagues inside Germany in the first years of the 'Third Reich' "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Canterbury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">'Der Kampf um ein Komma oder Trauriges Ende des Karl Kraus' - Schmähstrategien im Diskurs der Exilierten gegenüber Karl Kraus 1933-1934</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" 'Der Kampf um ein Komma oder Trauriges Ende des Karl Kraus' - Schmähstrategien im Diskurs der Exilierten gegenüber Karl Kraus 1933-1934 "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zwischen Totschweigen und Zerreden: Die Rezeption der Medienkritik durch die französische Presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Zwischen Totschweigen und Zerreden: Die Rezeption der Medienkritik durch die französische Presse "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polémiques entre intellectuels: pratiques et fonctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Polémiques entre intellectuels: pratiques et fonctions "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Paris, France. pp.11-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicite, argumentation directe, argumentation indirecte, manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Argumentation : le chaînon manquant"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Paris, France. pp.117-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briefformen in der Presse - Versuch einer situativen und meta-kommunikativen Klassifizierung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ist der 'offene Brief' ein 'offener Brief' ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Genève, Switzerland. pp.61-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freitag, 9. Juni 1933, 20 Uhr, Mutualité. Abrechnung und Ausgrenzung als Vorstufen der politischen Einheit unter den Intellektuellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Benn-Affäre in Paris : Abrechnung und Ausgrenzung als Vorstufen der politischen Einheit "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Paris, France. pp.206-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en scène de la neutralité dans le discours journalistique : l'exemple des injonctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" La mise en scène de la neutralité dans le discours journalistique : l'exemple des injonctions "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2000, Paris, France. pp.123-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport et médias: quelques pistes de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Sport et médias: quelques pistes de recherche "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Paris, France. pp.179-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdependente Diskurse : Karl Kraus und die Emigranten über die Intellektuellen im Dritten Reich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Interdependente Diskurse : Karl Kraus und die Emigranten über die Intellektuellen im Dritten Reich "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours aux Allemands dans la littérature de l'exil: un nouveau genre?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Le discours aux Allemands dans la littérature de l'exil: un nouveau genre? "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Paris, France. pp.297-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse en France et en Allemagne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Sorbonne Nouvelle, pp.184, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intellectuels et polémiques dans l'espace germanophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIA, pp.409, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partir ou rester?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Sorbonne Nouvelle. Presses Sorbonne Nouvelle, pp.435, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachrufe auf einen ‚gleichgeschalteten’ Karl Kraus. Pro und contra im frühen Exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geist versus Zeitgeist: Karl Kraus in der Ersten Republik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 104-118, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoirs et médias en RFA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture, médias, pouvoirs aux Etats-Unis et en Europe occidentale 1945-1991</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 249-254, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Charon, Jacqueline Papet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le journalisme en questions – Réponses internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan; INA, 2014, Les médias en actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ici et là-bas. Représentations de l'espace chez les intellectuels exilés en 1933</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructions de l'espace dans les cultures d'expression allemande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisma Presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der deutsch-französischen Kulturbeziehungen nach 1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs ou témoins ? Le récit des affaires politiques dans la presse française et allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champs médiatiques et frontières dans la "Grande Région" SaarLorLux et en Europe / Mediale Felder und Grenzen in der "Grossregion" SaarLorLux und in Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 247-266, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'obéissez à personne d'autre qu'à votre conscience ! : Les appels aux Allemands de Heinrich Mann (1933-1939). Discours prescriptif et violence symbolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Le mot qui tue. Une histoire des violences intellectuelles de l'Antiquité à nos jours.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du silence comme coup de pied dans la fourmilière : Karl Kraus face au champ intellectuel en exil (1933-1934)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Sorbonne Nouvelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identité(s) multiple(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.123-133, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Mann. Une position controversée dans un champ littéraire en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Travers Champs - Etudes pluridisciplinaires allemandes - Mélanges pour Nicole Fernandez Bravo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.172-188, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne pas confondre : Textsorte et Sextorte - Le plaisir du textologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passerelles et passeurs. Hommages à Gilbert Krebs et Hansgerd Schulte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PIA, pp.271-288, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId76"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Valérie Robert </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frankreichs eigener Murdoch. Geld, Medien und Wahlkampf.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journalistik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1453/2569-152X-22021-11511-de⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France’s very own Murdoch Money, media, and campaigning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journalistik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1453/2569-152X-22021-11531-en⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nous, les Allemands, nous sommes un peuple de réfugiés ». La mémoire des migrations dans la presse allemande durant l’été 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (1), pp.211-226. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/allemagne.1622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médias à Berlin, au centre des conflits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Allemagne et des Pays de langue allemande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (1), pp.117-131. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/allemagne.529⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affaire Böhmermann : de l’obscénité dans la satire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un simple malentendu ? &amp;quot;Audiovisuel public&amp;quot; et &amp;quot;Staatsrundfunk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dokumente / Documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’audiovisuel public en Allemagne, entre autonomie et dépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INA Global</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Kraus et les exilés face à Hitler. “Impuissance” ou “pouvoir de la parole”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PQR en Allemagne : de l'abondance à l'uniformisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INA Global</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse magazine en Allemagne reste relativement dynamique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INA Global</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staatsfreiheit ou intervention de l’État ? Le modèle allemand de l’audiovisuel public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur le journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Le « gouvernement » des journalistes - The “Government” of journalists - O “governo” dos jornalistasSociologie du journalsm, 2 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serialisierte Erzählung und kulturspezifische Pressenarrative. Die „Wulff-Affäre“ in der deutschen Presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diegesis : Interdisziplinäres E-Journal für Erzählforschung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Erzählen im Journalismus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information ou opinion ? Les affaires politico-médiatiques en France et en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dokumente / Documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.53-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journalisme d'investigation, un remède à la crise de la presse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dokumente / Documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PR-Kampagne oder politische Debatte ? Einige Schimären der französischen Hochschulreform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dokumente / Documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3/2010, pp.43-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je, tu, nous. Le discours sur le 'nouveau' patriotisme avant la coupe du monde de football 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, n° 184, avril-juin 2008, pp.136-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Je, tu, nous. Le discours sur le &amp;quot; nouveau &amp;quot; patriotisme avant la coupe du monde de football 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 184, pp.136-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Hans-Albert WALTER : Deutsche Exilliteratur 1933-1959. Band 1, I : Die Mentalität der Weimardeutschen. Die &amp;quot; Politisierung &amp;quot; der Intellektuellen. Stuttgart, Metzler, 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Germaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.291-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La face cachée de Sabine Christiansen . Les dimanches de Walter van Rossum et la critique des médias en Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nr 171 (janvier-mars 2005), pp.136-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Le milieu intellectuel de gauche en Allemagne, sa presse et ses réseaux (1890-1960) / Das linke Intellektuellenmilieu in Deutschland, seine Presse und seine Netzwerke (1890-1960), études réunies par Michel Grunewald en collaboration avec Hans Manfred Bock. Bern, Peter Lang, 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francia. Forschungen zur westeuropäischen Geschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.229-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Carl-Wilhelm Reibel, Das Fundament der Diktatur : Die NSDAP-Ortsgruppen 1932-1945. Paderborn, Schöningh, 2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francia. Forschungen zur westeuropäischen Geschichte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.274-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résistance à Haider sur Internet : un nouvel espace de communication?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kauffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austriaca : Cahiers universitaires d'information sur l'Autriche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Nr. 51, pp.195-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les intellectuels du 3e Reich dans Troisième Nuit de Walpurgis : une comparaison avec le discours des émigrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austriaca : Cahiers universitaires d'information sur l'Autriche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 49, pp.87-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de : Karl Kraus, Les Derniers Jours de l'Humanité. Version scénique, traduit de l'allemand par Jean-Louis Besson & Henri Christophe. Marseille, Agone, 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austriaca : Cahiers universitaires d'information sur l'Autriche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.241-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">'L'exil commençait à Munich...' : Klaus Mann et Munich (1909-1933) &amp;quot;, in Allemagne d'aujourd'hui, Nr. 149, juillet-septembre 1999, pp. 136-157</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allemagne d'aujourd'hui : revue francaise d'information sur l'Allemagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Nr. 149, juillet-septembre 1999, pp.136-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;quot;N'obéissez à personne d'autre qu'à votre conscience !&amp;quot; : Les appels aux Allemands de Heinrich Mann (1933-1939). Discours prescriptif et violence symbolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" "N'obéissez à personne d'autre qu'à votre conscience !" Violence symbolique du discours prescriptif dans les appels aux Allemands de Heinrich Mann (1933-1939) "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France. pp.275-288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Einige Bemerkungen zur französischen Übersetzung von Dritte Walpurgisnacht</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Üb' Ersetzen!" - DRITTE WALPURGISNACHT IN TRANSLATION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ici et là-bas. Représentation de l'espace et reconstruction du champ intellectuel durant l'exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Ici et là-bas. Représentation de l'espace et reconstruction du champ intellectuel durant l'exil "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual representations of Europe in the French Press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Visual representations of Europe in the French Press "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Bruxelles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">'Einer denkt für alle' ? Les appels de Heinrich Mann à l'opinion publique allemande (1933-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" 'Einer denkt für alle' ? Les appels de Heinrich Mann à l'opinion publique allemande (1933-1939) "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Toulouse, France. pp.243-253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">'Schreib mir bald wieder, Adolf'. Formes et fonctions des lettres ouvertes vers l'Allemagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" La 'Lettre vers l'Allemagne' de Lion Feuchtwanger et autres lettres ouvertes"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Sanary, France. pp.399-412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinrich Mann et son activité vers l'Allemagne en 1938/1939</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Heinrich Mann et son activité vers l'Allemagne en 1938/1939"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Frankfurt/Main, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet ICONCLASH : représentations visuelles de l'Union européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Le projet ICONCLASH : représentations visuelles de l'Union européenne "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Mann und das Engagement im Exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Klaus Mann und das Engagement im Exil "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Professionalisierung als Aufgabe ? Einige Bemerkungen zur sozialen Funktion der Geisteswissenschaften</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Professionalisierung als Aufgabe ? Einige Bemerkungen zur sozialen Funktion der Geisteswissenschaften "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Paris, France. pp.66-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">'Ces crétins qui m'ont déjà enterré' : Karl Kraus et les intellectuels antinazis, 1933-1934</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" 'Ces crétins qui m'ont déjà enterré' : Karl Kraus et les intellectuels antinazis, 1933-1934 "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches de l'exil : l'angle du champ intellectuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Raoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Approches de l'exil : l'angle du champ intellectuel "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A battle between German intellectuals: the polemic between the exiles and their colleagues inside Germany in the first years of the 'Third Reich'</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" A battle between German intellectuals: the polemic between the exiles and their colleagues inside Germany in the first years of the 'Third Reich' "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Canterbury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">'Der Kampf um ein Komma oder Trauriges Ende des Karl Kraus' - Schmähstrategien im Diskurs der Exilierten gegenüber Karl Kraus 1933-1934</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" 'Der Kampf um ein Komma oder Trauriges Ende des Karl Kraus' - Schmähstrategien im Diskurs der Exilierten gegenüber Karl Kraus 1933-1934 "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zwischen Totschweigen und Zerreden: Die Rezeption der Medienkritik durch die französische Presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Zwischen Totschweigen und Zerreden: Die Rezeption der Medienkritik durch die französische Presse "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicite, argumentation directe, argumentation indirecte, manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Argumentation : le chaînon manquant"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Paris, France. pp.117-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polémiques entre intellectuels: pratiques et fonctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Polémiques entre intellectuels: pratiques et fonctions "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Paris, France. pp.11-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en scène de la neutralité dans le discours journalistique : l'exemple des injonctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" La mise en scène de la neutralité dans le discours journalistique : l'exemple des injonctions "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2000, Paris, France. pp.123-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport et médias: quelques pistes de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Sport et médias: quelques pistes de recherche "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Paris, France. pp.179-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Briefformen in der Presse - Versuch einer situativen und meta-kommunikativen Klassifizierung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ist der 'offene Brief' ein 'offener Brief' ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Genève, Switzerland. pp.61-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freitag, 9. Juni 1933, 20 Uhr, Mutualité. Abrechnung und Ausgrenzung als Vorstufen der politischen Einheit unter den Intellektuellen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Benn-Affäre in Paris : Abrechnung und Ausgrenzung als Vorstufen der politischen Einheit "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2001, Paris, France. pp.206-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interdependente Diskurse : Karl Kraus und die Emigranten über die Intellektuellen im Dritten Reich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Interdependente Diskurse : Karl Kraus und die Emigranten über die Intellektuellen im Dritten Reich "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Wien, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours aux Allemands dans la littérature de l'exil: un nouveau genre?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Le discours aux Allemands dans la littérature de l'exil: un nouveau genre? "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Paris, France. pp.297-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La presse en France et en Allemagne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Sorbonne Nouvelle, pp.184, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intellectuels et polémiques dans l'espace germanophone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIA, pp.409, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partir ou rester?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Sorbonne Nouvelle. Presses Sorbonne Nouvelle, pp.435, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nachrufe auf einen ‚gleichgeschalteten’ Karl Kraus. Pro und contra im frühen Exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geist versus Zeitgeist: Karl Kraus in der Ersten Republik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 104-118, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pouvoirs et médias en RFA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture, médias, pouvoirs aux Etats-Unis et en Europe occidentale 1945-1991</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 249-254, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Marie Charon, Jacqueline Papet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le journalisme en questions – Réponses internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan; INA, 2014, Les médias en actes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs ou témoins ? Le récit des affaires politiques dans la presse française et allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Champs médiatiques et frontières dans la "Grande Région" SaarLorLux et en Europe / Mediale Felder und Grenzen in der "Grossregion" SaarLorLux und in Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 247-266, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ici et là-bas. Représentations de l'espace chez les intellectuels exilés en 1933</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructions de l'espace dans les cultures d'expression allemande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisma Presse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexikon der deutsch-französischen Kulturbeziehungen nach 1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N'obéissez à personne d'autre qu'à votre conscience ! : Les appels aux Allemands de Heinrich Mann (1933-1939). Discours prescriptif et violence symbolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Le mot qui tue. Une histoire des violences intellectuelles de l'Antiquité à nos jours.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01407275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du silence comme coup de pied dans la fourmilière : Karl Kraus face au champ intellectuel en exil (1933-1934)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Sorbonne Nouvelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identité(s) multiple(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.123-133, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Mann. Une position controversée dans un champ littéraire en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Travers Champs - Etudes pluridisciplinaires allemandes - Mélanges pour Nicole Fernandez Bravo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.172-188, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne pas confondre : Textsorte et Sextorte - Le plaisir du textologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PIA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Passerelles et passeurs. Hommages à Gilbert Krebs et Hansgerd Schulte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PIA, pp.271-288, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00699111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId76"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917420v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Robert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1453/2569-152X-22021-11531-en" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917418v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1453/2569-152X-22021-11511-de" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917403v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.1622" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917410v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.529" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407293v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407301v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407296v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407277v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407276v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407289v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407279v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407281v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699134v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407283v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699133v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023544v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699132v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699131v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699128v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699130v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699129v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699125v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699127v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699126v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kauffmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699124v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699123v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699146v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699135v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699140v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699120v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699138v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699139v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699144v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699118v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699119v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699145v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raoux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699137v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699136v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699143v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699142v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699116v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699115v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699110v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699113v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699114v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699112v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699141v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699109v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699105v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699108v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699107v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917408v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917406v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407262v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407286v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407266v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407265v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://universaar.uni-saarland.de/monographien/volltexte/2014/113/pdf/SaraviPontes_1.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407275v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699121v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699117v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699111v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917418v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Robert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1453/2569-152X-22021-11511-de" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917420v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1453/2569-152X-22021-11531-en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917403v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.1622" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917410v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/allemagne.529" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407293v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407301v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407296v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407289v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407277v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407276v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407281v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407279v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699134v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407283v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699133v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699132v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023544v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699131v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699128v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699130v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699129v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699126v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kauffmann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699125v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699127v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699124v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699123v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699146v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699135v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699140v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699119v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699120v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699138v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699139v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699144v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699118v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699137v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699145v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699136v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699143v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699142v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699115v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699116v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699114v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699112v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699110v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699113v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699141v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699109v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699105v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699108v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699107v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917408v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917406v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407262v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407265v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://universaar.uni-saarland.de/monographien/volltexte/2014/113/pdf/SaraviPontes_1.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407286v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407266v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407275v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699121v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699117v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699111v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>