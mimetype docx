--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -208,953 +208,953 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Funérailles en lutte: Violences de masse et inhumations collectives en Europe et en Amérique latine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anélie Prudor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Duterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Anstett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casa de Velázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9788490964620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/150bz⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">El síndrome de Creonte. El cadáver de Abimael Guzmán y la necropolítica peruana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cuadernos rojos. Siniestra Ensayos, 2025, 978-612-49485-8-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Anélie Prudor</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espejos de la otra vida. Una antropología de la muerte desde los Andes de Cuzco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fondo editorial de la Universidad Nacional Mayor de San Marcos, Lima, 2024, 978-9972-46-751-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La violencia que no cesa. Huellas y persistencias del conflicto armado en el Perú contemporaneo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Bedoya Forno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clara Duterme</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Delacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Élisabeth Anstett</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...30 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/150bz⟩</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Romero Barrios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions de l’IHEAL. Colectivo (4), 2023, 9782371541771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.iheal.10584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...57 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retorno de cuerpos, recorrido de almas. Exhumaciones y duelo colectivo en América latina y España</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Losonczy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Universidad de los Andes/ Instituto Francés de Estudios Andinos. 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30778/2020.09⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La violencia que no cesa. Huellas y persistencias del conflicto armado en el Perú contemporaneo</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La violencia que no cesa. Huellas y persistencias del conflicto armado en el Perú contemporáneo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Bedoya Forno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Delacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Romero Barrios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Éditions de l’IHEAL. Colectivo (4), 2023, 9782371541771. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Punto Cardinal ediciones, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los silencios de la guerra. Memoria y conflicto armado enAyacucho-Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LaSiniestra ensayos, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Im]matérialités de la mort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les essentiels d'Hermès; CNRS Éditions, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.45660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les Sentiers de la violence. Politiques de la mémoire et conflit armé au Pérou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions de l’IHEAL, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.iheal.8256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour des corps, parcours des âmes. Exhumations et deuils collectifs dans le monde hispanophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Losonczy</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pétra éditions, 2016, Elisabethh Anstett, 9782847431414</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El regreso de lo indígena. Retos, problemas y perspectivas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Salazar-Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Instituto Francés de Estudios Andinos. 2009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...400 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...51 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miroirs de l'autre vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société d'ethnologie de l'Université de Paris X - Nanterre, pp.328, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1164,2363 +1164,2441 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00288921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction - Silvia Rivera Cusicanqui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 107, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15n4k⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elements of Peruvian necropolitics: the death of Abimael Guzmán and the discarding of ‘terrorist’ remains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Remains and Violence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 11 (1), pp.88-105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7227/HRV.11.1.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigone en Palestine. À propos de : Stéphanie Latte Abdallah, Des morts en guerre. Rétention des corps et figures du martyr en Palestine. Karthala, 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04476569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crise sociopolitique, répression meurtrière et déshumanisation au Pérou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Romero Barrios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorties de conflits, politiques de réparations et mobilisations collectives. Un regard comparé Kosovo-Pérou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 100 (3), pp.81-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/crii.100.0081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De los secretos de guerra y sus revelaciones en el postconflicto peruano.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Robin Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Argumentos - Revista de Filosofia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (1), pp.9-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46476/ra.v4i1.153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transforming funeral practices: Rituality and necropower in mass death situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Anstett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Duterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Death Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/07481187.2023.2210397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...97 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Duclos</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peruvian thanatoscape and posthumous biographies of prisoners: dispersion and re-appropriation of undesirable corpses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pablo Baraybar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...172 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Death Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-13. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07481187.2022.2131048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07481187.2022.2131048⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03917975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhabiting Mourning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Latin American Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/blar.13137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/blar.13137⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02949030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Dignified Burial to ‘Terrorist Mausoleum’: Exhumations, Moral Panic and Mourning Policies in Peru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Latin American Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 40 (1), pp.21-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/blar.13144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le viol de la femme du préfet ou le récit subversif d’une inversion des rapports de domination dans les Andes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Littérature Orale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrevista a Valérie Robin Azevedo. &amp;quot;Mala muerte&amp;quot;. Exhumaciones y memorias del posconflicto armado en Perú</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Carbonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clepsidra. Revista interdisciplinaria de estudios sobre memoria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Categorización étnica, conflicto armado interno y reparaciones simbólicas en el Perú post - Comisión de la Verdad y Reconciliación (CVR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Delacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuevo mundo Mundos Nuevos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nuevomundo.71688⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences extrêmes, morts collectives et mémorialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> cArgo - Revue internationale d'anthropologie culturelle et sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 6-7, pp.7-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restoring the dignity of the war's disappeared? Exhumations of mass graves, restorative justice and compassion policies in Peru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Remains and Violence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2, pp.39 - 55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7227/HRV.2.2.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Memorias oficiales, memorias silenciadas en Ocros (Ayacucho, Perú). Reflexiones a partir de la conmemoración de una masacre senderista</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (34)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Memorias oficiales, memorias silenciadas en Ocros (Ayacucho, Perú). Reflexiones a partir de la conmemoración de una masacre senderista</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antropológica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’os, d’habits et de cendres. Corps exhumés et reconfiguration des dispositifs rituels et symboliques dans le Pérou post-conflit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 53-2, pp.75-98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ress.3284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">¿Verdugo, héroe o víctima? Memorias de un rondero campesino ayacuchano (Perú)*</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 43 (2), pp.247-264. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/bifea.5214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducción</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Caro Cárdenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 43 (2), pp.203-207. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bifea.5182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/bifea.5182⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02969128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Re)jouer l’histoire de la guerre, revivre le massacre. Performance carnavalesque et processus mémoriels dans les Andes d’Ayacucho (Pérou)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Droit et Cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 66 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Avec saint Louis on s'est fait respecter ». Apparitions miraculeuses et mémoire héroïque de la guerre à Huancapi (Pérou)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 161, pp.175-188. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/assr.24902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La petrificación de los antiguos en Chumbivilcas (Cuzco, Perú). De la wanka prehispánica al actual ramadero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Española de Antropología Americana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 40 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La malemort dans les Andes : entre récits de revenants et deuil suspendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Death and Life Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.133-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00202738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Législation pénale sur la différence culturelle et production de l'altérité : réflexions à partir d'un procès pour homicide à Cuzco (Pérou).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'ordinaire latino-américain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 204, pp.69-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00232980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation et traduction du récit quechua ‘la défense des momies du mont Qurpuna' de Pablo Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'ordinaire latino-américain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 204, pp.166-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00202743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indiens, Quechuas ou Paysans ? A propos des communautés quechuaphones des Andes sud péruviennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amérique Latine : Histoire et Mémoire. Les cahiers ALHIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 10, pp.35-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00202763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La divine comédie dans les Andes ou les tribulations de l'âme dans son voyage vers l'au-delà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Société des américanistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 90-91, pp.143-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00202765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Quechua croient-ils en leurs mythes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Nouvel observateur. Hors-série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 51, pp.90-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00202770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chemins de l'Autre vie ou les rituels funéraires dans les Andes sud péruviennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ateliers d'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 25, pp.41-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00202767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El cura y sus hijos osos o el recorrido civilizador de los hijos un cura y una osa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boletín del Instituto Francés de Estudios Andinos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 26 (3), pp.369-420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3530,2107 +3608,2107 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion: nécropolitiques funéraires, entre déchettisation et sacralisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Anstett</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Prudor, C. Duterme, E. Anstett et V. Robin Azevedo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Funérailles en lutte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casa de Velázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.1-10, 2025, 9788490964620. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.181-186, 2025, 9788490964620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/150bv⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/150bl⟩</w:t>
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
+                <w:t xml:space="preserve">hal-05322761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : interroger les effets des violences de masse sur les pratiques funéraires : pourquoi et comment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Anstett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Élisabeth Anstett</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Prudor, C. Duterme, E. Anstett et V. Robin Azevedo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Funérailles en lutte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casa de Velázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.181-186, 2025, 9788490964620. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/150bv⟩</w:t>
+              <w:t xml:space="preserve">, pp.1-10, 2025, 9788490964620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/150bl⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cap. 4. Antígona en Comas: Administrar difuntos incómodos o las paradojas de las reparaciones posconflicto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La violencia que no cesa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de l’IHEAL, pp.86-106, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.iheal.10673⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with bad death in post-conflict societies: forensic devices, burials of exhumed remains, and mourning processes in Peru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Wiley &amp; Sons. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropology of Violent Death: Theoretical Foundations for Forensic Humanitarian Action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edited by Roberto C. Parra and Douglas H. Ubelaker.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.277-301, 2023, ISBN 9781119806363. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119806394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introducción</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Bedoya Forno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Delacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Romero Barrios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La violencia que no cesa. Huellas y persistencias del conflicto armado en el Perú contemporáneo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions de l’IHEAL</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.8-27, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.iheal.10620⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Huesos, ropa y cenizas. Cuerpos exhumados y reconfiguración de los dispositivos rituales y simbólicas en el Perú posconflicto”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Bindi &amp; M. Carbonnelli eds. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cuerpos políticos y política de los cuerpos. Estudios comparados sobre el cuerpo, en la encrucijada entre salud, religión, violencia y poder</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEIL, pp.27-58, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antígona en Comas: Administrar difuntos incómodos o las paradojas de las reparaciones posconflicto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">R. Bedoya Forno; D. Delacroix; V. Robin Azevedo &amp; T. Romero Barios (eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La violencia que no cesa. Huellas y persistencias del conflicto armado en el Perú contemporáneo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Punto Cardinal, pp.75-98, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Reconvertir la “mala muerte” en época del Covid-19”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Marina Panizo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emociones y Pandemia: esbozos de la incertidumbre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editorial Triángulo, Buenos Aires,, pp.55-63, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“¿Devolver la dignidad a los desaparecidos del conflicto armado peruano? Exhumaciones, justicia transicional y políticas de la compasión</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">V. Robin Azevedo &amp; A. M. Losonczy. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Retorno de cuerpos, recorrido de almas. Exhumaciones y duelos colectivos en América latina y España</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ediciones Uniandes/IFEA, pp.27-53, 2021, 9789587980912</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lithomorphose et pierres puissantes dans les Andes péruviennes. Monolithe préhispanique wanka et ramadero contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">T. Galoppin et C. Guillaume-Pey (eds.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ce que peuvent les pierres Vie et puissance des matières lithiques entre rites et savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.69-86, 2021, Presses universitaires de Liège, 978-2-87562-273-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introducción</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Losonczy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Universidad de los Andes/ Instituto Francés de Estudios Andinos. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Retorno de cuerpos, recorrido de almas. Exhumaciones y duelo colectivo en América latina y España</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30778/2020.09⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">introducción</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Los silencios de la guerra. Memoria y conflicto armado enAyacucho-Peru</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LaSiniestra ensayos, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigona en Comas: administrar difuntos incomodos o las paradojas de las reparaciones posconflicto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La violencia que no cesa. Huellas y persistencias del conflicto armado interno en el Perú contemporáneo.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Punto Cardinal ediciones, pp.97-120, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communiquer (avec) la mort hier et aujourd'hui. Gestion, présence et circulation des défunts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS éditions. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[Im]matérialités de la mort</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02942971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Pérou contenporain (1980-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie Universalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigona en Comas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La violencia que no cesa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions de l’IHEAL, pp.86-106, 2023, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Ricardo Bedoya Forno</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint-Nazaire ou la laborieuse gestation d'un mémorial de la traite négrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...36 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Franck Ribard. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La violencia que no cesa. Huellas y persistencias del conflicto armado en el Perú contemporáneo</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Memórias da escravidão em torno do Atlântico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Expressão Gráfica e Editora, pp.178-194, 2016, 978-85-420-0981-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...323 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...140 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Losonczy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...376 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Marie Losonczcy &amp; Valérie Robin Azevedo (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retour des corps, parcours des âmes. Exhumations et deuils collectifs dans le monde hispanophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.75-99, 2016, 9782847431414</w:t>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...63 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rendre leur dignité aux disparus de la guerre ? Exhumations, justice réparatrice et politiques de la compassion au Pérou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retour des corps, parcours des âmes. Exhumations et deuils collectifs dans le monde hispanophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.75-99, 2016, 9782847431414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...106 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Con San Luis nos hemos hecho respetar&amp;quot;. La guerra, el santo y sus milagros. Hacia la construcción de una memoria heroica en Huancapi, Perú</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ponciano del Pino &amp; Caroline Yezer (Dir.) Las formas del recuerdo. Etnografías de la violencia política</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Instituto de Estudios Peruanos / Instituto Francés de Estudios Andinos, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance de la justice communautaire et gestion politique des lynchages en Bolivie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D. Dumoulin et C. Gros (eds.) Le multiculturalisme « au concret ». Un modèle latino-américain ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de la Sorbonne, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les narrations sur les damnés et la mauvaise mort au Pérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C. Heymann et M. Suarez (coord.) Mélanges en hommage à Rodolfo de Roux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collection Méridiennes, Editions Framespa/CNRS, pp.169-178., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linchamientos y legislación penal sobre diferencia cultural. Reflexiones a partir de un juicio por homicidio en Cuzco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Valérie Robin Azevedo et Carmen Salazar (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">El regreso de lo indígena. Retos, problemas y perspectivas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français d'Etudes Andines, pp.71-101, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linchamientos y legislación penal sobre diferencia cultural. Reflexiones a partir de un juicio por homicidio en Cuzco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">V. Robin Azevedo &amp; Carmen Salazar (dir.) El regreso de lo indígena. Retos, problemas y perspectivas.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanctified Memories of the War in a Village of the Andes (Peru)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">W. A. Christian Jr. and G. Klaniczay (editors) The “Vision Thing”. Studying Divine Intervention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CASBS/Stanford – Collegium Budapest Institute for Advanced Studies, Workshop Series N°18., pp.261-275., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...141 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caminos a la otra vida. Etnografía de ritos funerarios en dos Comunidades del Cuzco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antoinette Molinié (dir.) Etnografias del Cuzco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5640,111 +5718,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfoque comparativo y critico de las practicas de eliminacion de cadaveres en contextos de violencia massiva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Anstett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processus de violence et de post-violence au Pérou: changements et continuités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pablo Sandoval Lopez; Instituto Francés de Estudios Andinos, Nov 2025, Lima, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5754,117 +5832,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet de préfiguration de presses universitaires à Université Paris Cité (note d'intention)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Patron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Paris Cité. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04487453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5874,161 +5952,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grands traumatismes : Partition, Apartheid, Génocides, Guerres.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sémelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Babicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Baixcas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyrone Savage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01395152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId134"/>
+      <w:footerReference w:type="default" r:id="rId136"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6096,51 +6174,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C437CE6B"/>
+    <w:nsid w:val="85CE0A42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6327,51 +6405,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-robin-azevedo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6883-0295" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114246491" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285778v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Robin Azevedo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322753v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#233;lie Prudor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Duterme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Anstett" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cvz/56956" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/150bz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875583v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974800v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Bedoya Forno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Delacroix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Romero Barrios" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.10584" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292447v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Losonczy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30778/2020.09" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480201v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292474v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923670v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.45660" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885563v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.8256" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969173v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969180v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Salazar-Soler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288921v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285847v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7227/HRV.11.1.5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476569v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095682v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07481187.2023.2210397" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177942v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Robin Azevedo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46476/ra.v4i1.153" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04215757v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duclos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.100.0081" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978897v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917975v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pablo Baraybar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07481187.2022.2131048" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949030v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gatti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/blar.13137" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948570v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/blar.13144" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929699v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969589v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Carbonelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969097v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885554v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.71688" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969159v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7227/HRV.2.2.4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969139v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.3284" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973135v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969138v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969123v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.5214" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969128v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Caro C&#225;rdenas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.5182" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969277v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969289v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.24902" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969301v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202738v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00232980v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202743v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202763v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202765v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202767v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202770v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973299v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322757v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/publications/librairie-en-ligne/livre/funerailles-en-lutte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/150bl" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322761v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/150bv" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155705v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781119806394" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119806394" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978832v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.10673" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978827v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/iheal/10620" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.10620" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969883v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480245v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969818v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969848v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970279v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marina Panizo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969742v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282330v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280302v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942971v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969606v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969594v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969170v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/livres/retour-des-corps-parcours-des-ames-exhumations-et-deuils-collectifs-dans-le-monde" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969640v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586766v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969656v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969693v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973474v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973534v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969411v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970171v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970172v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380043v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487453v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lecomte" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Patron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395152v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques S&#233;melin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Babicz" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Baixcas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyrone Savage" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delmas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-robin-azevedo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6883-0295" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114246491" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322753v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#233;lie Prudor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Duterme" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Anstett" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Robin Azevedo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cvz/56956" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/150bz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285778v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875583v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974800v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Bedoya Forno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Delacroix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Romero Barrios" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.10584" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292447v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Losonczy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30778/2020.09" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480201v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292474v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923670v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.45660" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885563v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.8256" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969173v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969180v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Salazar-Soler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288921v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558401v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15n4k" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285847v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7227/HRV.11.1.5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476569v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978897v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04215757v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duclos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.100.0081" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177942v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Robin Azevedo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46476/ra.v4i1.153" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095682v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07481187.2023.2210397" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917975v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pablo Baraybar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07481187.2022.2131048" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949030v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gatti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/blar.13137" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948570v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/blar.13144" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929699v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969589v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Carbonelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885554v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.71688" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969097v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969159v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7227/HRV.2.2.4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969138v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973135v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969139v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.3284" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969123v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.5214" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969128v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Caro C&#225;rdenas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.5182" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969277v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969289v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.24902" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969301v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202738v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00232980v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202743v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202763v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202765v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202770v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202767v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973299v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322761v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/publications/librairie-en-ligne/livre/funerailles-en-lutte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/150bv" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322757v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/150bl" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978832v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.10673" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155705v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781119806394" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119806394" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978827v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/iheal/10620" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.10620" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969883v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969848v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970279v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marina Panizo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969818v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969742v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282330v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280302v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480245v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942971v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969594v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969606v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586766v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969640v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969170v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/livres/retour-des-corps-parcours-des-ames-exhumations-et-deuils-collectifs-dans-le-monde" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969656v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969693v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973474v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969411v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970171v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973534v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970172v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380043v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487453v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lecomte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Patron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395152v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques S&#233;melin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Babicz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Baixcas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyrone Savage" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delmas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>