--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -208,953 +208,953 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">El síndrome de Creonte. El cadáver de Abimael Guzmán y la necropolítica peruana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cuadernos rojos. Siniestra Ensayos, 2025, 978-612-49485-8-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Funérailles en lutte: Violences de masse et inhumations collectives en Europe et en Amérique latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anélie Prudor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Duterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Anstett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casa de Velázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9788490964620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/150bz⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Duterme</w:t>
+                <w:t xml:space="preserve">hal-05322753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Espejos de la otra vida. Una antropología de la muerte desde los Andes de Cuzco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fondo editorial de la Universidad Nacional Mayor de San Marcos, Lima, 2024, 978-9972-46-751-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La violencia que no cesa. Huellas y persistencias del conflicto armado en el Perú contemporaneo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Bedoya Forno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Élisabeth Anstett</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Delacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...30 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/150bz⟩</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Romero Barrios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions de l’IHEAL. Colectivo (4), 2023, 9782371541771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.iheal.10584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Cuadernos rojos. Siniestra Ensayos, 2025, 978-612-49485-8-9</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03974800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los silencios de la guerra. Memoria y conflicto armado enAyacucho-Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LaSiniestra ensayos, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retorno de cuerpos, recorrido de almas. Exhumaciones y duelo colectivo en América latina y España</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Losonczy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Universidad de los Andes/ Instituto Francés de Estudios Andinos. 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30778/2020.09⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La violencia que no cesa. Huellas y persistencias del conflicto armado en el Perú contemporaneo</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La violencia que no cesa. Huellas y persistencias del conflicto armado en el Perú contemporáneo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Bedoya Forno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Delacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Romero Barrios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Éditions de l’IHEAL. Colectivo (4), 2023, 9782371541771. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Punto Cardinal ediciones, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">[Im]matérialités de la mort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Les essentiels d'Hermès; CNRS Éditions, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.45660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les Sentiers de la violence. Politiques de la mémoire et conflit armé au Pérou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions de l’IHEAL, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.iheal.8256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02885563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour des corps, parcours des âmes. Exhumations et deuils collectifs dans le monde hispanophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Losonczy</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pétra éditions, 2016, Elisabethh Anstett, 9782847431414</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El regreso de lo indígena. Retos, problemas y perspectivas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Salazar-Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Instituto Francés de Estudios Andinos. 2009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...400 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...51 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miroirs de l'autre vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société d'ethnologie de l'Université de Paris X - Nanterre, pp.328, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1204,51 +1204,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction - Silvia Rivera Cusicanqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 107, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1282,51 +1282,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elements of Peruvian necropolitics: the death of Abimael Guzmán and the discarding of ‘terrorist’ remains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Remains and Violence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 11 (1), pp.88-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1360,51 +1360,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigone en Palestine. À propos de : Stéphanie Latte Abdallah, Des morts en guerre. Rétention des corps et figures du martyr en Palestine. Karthala, 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1433,51 +1433,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crise sociopolitique, répression meurtrière et déshumanisation au Pérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Romero Barrios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1528,51 +1528,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorties de conflits, politiques de réparations et mobilisations collectives. Un regard comparé Kosovo-Pérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Duclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N° 100 (3), pp.81-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1684,77 +1684,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transforming funeral practices: Rituality and necropower in mass death situations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Anstett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Duterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Death Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1801,51 +1801,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peruvian thanatoscape and posthumous biographies of prisoners: dispersion and re-appropriation of undesirable corpses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Pablo Baraybar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Death Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1892,51 +1892,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhabiting Mourning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Latin American Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1970,51 +1970,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Dignified Burial to ‘Terrorist Mausoleum’: Exhumations, Moral Panic and Mourning Policies in Peru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Latin American Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 40 (1), pp.21-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2048,51 +2048,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le viol de la femme du préfet ou le récit subversif d’une inversion des rapports de domination dans les Andes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Littérature Orale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2117,51 +2117,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrevista a Valérie Robin Azevedo. &amp;quot;Mala muerte&amp;quot;. Exhumaciones y memorias del posconflicto armado en Perú</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Carbonelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2199,51 +2199,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Categorización étnica, conflicto armado interno y reparaciones simbólicas en el Perú post - Comisión de la Verdad y Reconciliación (CVR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Delacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2290,51 +2290,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violences extrêmes, morts collectives et mémorialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> cArgo - Revue internationale d'anthropologie culturelle et sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 6-7, pp.7-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2359,51 +2359,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restoring the dignity of the war's disappeared? Exhumations of mass graves, restorative justice and compassion policies in Peru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Remains and Violence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2, pp.39 - 55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2437,51 +2437,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memorias oficiales, memorias silenciadas en Ocros (Ayacucho, Perú). Reflexiones a partir de la conmemoración de una masacre senderista</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 33 (34)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2506,51 +2506,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memorias oficiales, memorias silenciadas en Ocros (Ayacucho, Perú). Reflexiones a partir de la conmemoración de una masacre senderista</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antropológica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2575,51 +2575,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’os, d’habits et de cendres. Corps exhumés et reconfiguration des dispositifs rituels et symboliques dans le Pérou post-conflit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 53-2, pp.75-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2653,51 +2653,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">¿Verdugo, héroe o víctima? Memorias de un rondero campesino ayacuchano (Perú)*</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 43 (2), pp.247-264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2744,51 +2744,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducción</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Caro Cárdenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Institut Francais d'Etudes Andines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 43 (2), pp.203-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2822,51 +2822,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Re)jouer l’histoire de la guerre, revivre le massacre. Performance carnavalesque et processus mémoriels dans les Andes d’Ayacucho (Pérou)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Droit et Cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 66 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2891,51 +2891,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Avec saint Louis on s'est fait respecter ». Apparitions miraculeuses et mémoire héroïque de la guerre à Huancapi (Pérou)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 161, pp.175-188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2969,51 +2969,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La petrificación de los antiguos en Chumbivilcas (Cuzco, Perú). De la wanka prehispánica al actual ramadero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Española de Antropología Americana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 40 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3038,51 +3038,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La malemort dans les Andes : entre récits de revenants et deuil suspendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Death and Life Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.133-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3107,51 +3107,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Législation pénale sur la différence culturelle et production de l'altérité : réflexions à partir d'un procès pour homicide à Cuzco (Pérou).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'ordinaire latino-américain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 204, pp.69-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3176,51 +3176,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation et traduction du récit quechua ‘la défense des momies du mont Qurpuna' de Pablo Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'ordinaire latino-américain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 204, pp.166-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3245,51 +3245,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indiens, Quechuas ou Paysans ? A propos des communautés quechuaphones des Andes sud péruviennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Amérique Latine : Histoire et Mémoire. Les cahiers ALHIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 10, pp.35-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3314,51 +3314,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La divine comédie dans les Andes ou les tribulations de l'âme dans son voyage vers l'au-delà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Société des américanistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 90-91, pp.143-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3383,51 +3383,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Quechua croient-ils en leurs mythes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Nouvel observateur. Hors-série</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 51, pp.90-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3452,51 +3452,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les chemins de l'Autre vie ou les rituels funéraires dans les Andes sud péruviennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ateliers d'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 25, pp.41-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3521,51 +3521,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El cura y sus hijos osos o el recorrido civilizador de los hijos un cura y una osa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boletín del Instituto Francés de Estudios Andinos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 26 (3), pp.369-420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3622,64 +3622,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion: nécropolitiques funéraires, entre déchettisation et sacralisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Anstett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Prudor, C. Duterme, E. Anstett et V. Robin Azevedo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Funérailles en lutte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3730,64 +3730,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : interroger les effets des violences de masse sur les pratiques funéraires : pourquoi et comment ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Anstett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Prudor, C. Duterme, E. Anstett et V. Robin Azevedo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Funérailles en lutte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3838,51 +3838,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cap. 4. Antígona en Comas: Administrar difuntos incómodos o las paradojas de las reparaciones posconflicto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La violencia que no cesa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de l’IHEAL, pp.86-106, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3916,51 +3916,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with bad death in post-conflict societies: forensic devices, burials of exhumed remains, and mourning processes in Peru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John Wiley &amp; Sons. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropology of Violent Death: Theoretical Foundations for Forensic Humanitarian Action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4037,51 +4037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Bedoya Forno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Delacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania Romero Barrios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4141,51 +4141,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Huesos, ropa y cenizas. Cuerpos exhumados y reconfiguración de los dispositivos rituales y simbólicas en el Perú posconflicto”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Bindi &amp; M. Carbonnelli eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cuerpos políticos y política de los cuerpos. Estudios comparados sobre el cuerpo, en la encrucijada entre salud, religión, violencia y poder</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEIL, pp.27-58, 2022</w:t>
@@ -4208,212 +4208,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">“Reconvertir la “mala muerte” en época del Covid-19”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Marina Panizo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emociones y Pandemia: esbozos de la incertidumbre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editorial Triángulo, Buenos Aires,, pp.55-63, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Antígona en Comas: Administrar difuntos incómodos o las paradojas de las reparaciones posconflicto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Bedoya Forno; D. Delacroix; V. Robin Azevedo &amp; T. Romero Barios (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La violencia que no cesa. Huellas y persistencias del conflicto armado en el Perú contemporáneo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Punto Cardinal, pp.75-98, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“¿Devolver la dignidad a los desaparecidos del conflicto armado peruano? Exhumaciones, justicia transicional y políticas de la compasión</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">V. Robin Azevedo &amp; A. M. Losonczy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retorno de cuerpos, recorrido de almas. Exhumaciones y duelos colectivos en América latina y España</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ediciones Uniandes/IFEA, pp.27-53, 2021, 9789587980912</w:t>
@@ -4442,51 +4442,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithomorphose et pierres puissantes dans les Andes péruviennes. Monolithe préhispanique wanka et ramadero contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">T. Galoppin et C. Guillaume-Pey (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ce que peuvent les pierres Vie et puissance des matières lithiques entre rites et savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.69-86, 2021, Presses universitaires de Liège, 978-2-87562-273-0</w:t>
@@ -4515,91 +4515,91 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducción</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marie Losonczy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Universidad de los Andes/ Instituto Francés de Estudios Andinos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retorno de cuerpos, recorrido de almas. Exhumaciones y duelo colectivo en América latina y España</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.30778/2020.09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03282330v1</w:t>
@@ -4610,51 +4610,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">introducción</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Los silencios de la guerra. Memoria y conflicto armado enAyacucho-Peru</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LaSiniestra ensayos, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4679,51 +4679,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antigona en Comas: administrar difuntos incomodos o las paradojas de las reparaciones posconflicto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La violencia que no cesa. Huellas y persistencias del conflicto armado interno en el Perú contemporáneo.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Punto Cardinal ediciones, pp.97-120, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4748,51 +4748,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communiquer (avec) la mort hier et aujourd'hui. Gestion, présence et circulation des défunts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS éditions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">[Im]matérialités de la mort</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
@@ -4815,449 +4815,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02942971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antigona en Comas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La violencia que no cesa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Pérou contenporain (1980-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie Universalis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...24 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Marie Losonczy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Marie Losonczcy &amp; Valérie Robin Azevedo (dir.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La violencia que no cesa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Retour des corps, parcours des âmes. Exhumations et deuils collectifs dans le monde hispanophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Nazaire ou la laborieuse gestation d'un mémorial de la traite négrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franck Ribard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memórias da escravidão em torno do Atlântico</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Expressão Gráfica e Editora, pp.178-194, 2016, 978-85-420-0981-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...41 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rendre leur dignité aux disparus de la guerre ? Exhumations, justice réparatrice et politiques de la compassion au Pérou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retour des corps, parcours des âmes. Exhumations et deuils collectifs dans le monde hispanophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.75-99, 2016, 9782847431414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...58 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Con San Luis nos hemos hecho respetar&amp;quot;. La guerra, el santo y sus milagros. Hacia la construcción de una memoria heroica en Huancapi, Perú</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ponciano del Pino &amp; Caroline Yezer (Dir.) Las formas del recuerdo. Etnografías de la violencia política</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Instituto de Estudios Peruanos / Instituto Francés de Estudios Andinos, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5282,51 +5282,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance de la justice communautaire et gestion politique des lynchages en Bolivie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D. Dumoulin et C. Gros (eds.) Le multiculturalisme « au concret ». Un modèle latino-américain ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de la Sorbonne, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5351,51 +5351,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les narrations sur les damnés et la mauvaise mort au Pérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C. Heymann et M. Suarez (coord.) Mélanges en hommage à Rodolfo de Roux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collection Méridiennes, Editions Framespa/CNRS, pp.169-178., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5414,268 +5414,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sanctified Memories of the War in a Village of the Andes (Peru)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">W. A. Christian Jr. and G. Klaniczay (editors) The “Vision Thing”. Studying Divine Intervention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CASBS/Stanford – Collegium Budapest Institute for Advanced Studies, Workshop Series N°18., pp.261-275., 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Linchamientos y legislación penal sobre diferencia cultural. Reflexiones a partir de un juicio por homicidio en Cuzco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">V. Robin Azevedo &amp; Carmen Salazar (dir.) El regreso de lo indígena. Retos, problemas y perspectivas.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02970171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linchamientos y legislación penal sobre diferencia cultural. Reflexiones a partir de un juicio por homicidio en Cuzco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Robin Azevedo et Carmen Salazar (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El regreso de lo indígena. Retos, problemas y perspectivas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Français d'Etudes Andines, pp.71-101, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...136 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caminos a la otra vida. Etnografía de ritos funerarios en dos Comunidades del Cuzco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antoinette Molinié (dir.) Etnografias del Cuzco</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5732,64 +5732,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enfoque comparativo y critico de las practicas de eliminacion de cadaveres en contextos de violencia massiva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Anstett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processus de violence et de post-violence au Pérou: changements et continuités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pablo Sandoval Lopez; Instituto Francés de Estudios Andinos, Nov 2025, Lima, Peru</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5859,51 +5859,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet de préfiguration de presses universitaires à Université Paris Cité (note d'intention)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Robin Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Patron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6174,51 +6174,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="85CE0A42"/>
+    <w:nsid w:val="72F9DA15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6405,51 +6405,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-robin-azevedo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6883-0295" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114246491" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322753v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#233;lie Prudor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Duterme" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Anstett" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Robin Azevedo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cvz/56956" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/150bz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285778v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875583v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974800v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Bedoya Forno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Delacroix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Romero Barrios" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.10584" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292447v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Losonczy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30778/2020.09" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480201v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292474v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923670v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.45660" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885563v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.8256" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969173v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969180v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Salazar-Soler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288921v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558401v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15n4k" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285847v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7227/HRV.11.1.5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476569v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978897v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04215757v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duclos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.100.0081" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177942v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Robin Azevedo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46476/ra.v4i1.153" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095682v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07481187.2023.2210397" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917975v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pablo Baraybar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07481187.2022.2131048" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949030v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gatti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/blar.13137" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948570v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/blar.13144" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929699v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969589v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Carbonelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885554v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.71688" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969097v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969159v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7227/HRV.2.2.4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969138v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973135v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969139v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.3284" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969123v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.5214" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969128v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Caro C&#225;rdenas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.5182" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969277v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969289v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.24902" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969301v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202738v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00232980v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202743v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202763v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202765v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202770v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202767v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973299v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322761v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/publications/librairie-en-ligne/livre/funerailles-en-lutte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/150bv" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322757v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/150bl" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978832v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.10673" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155705v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781119806394" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119806394" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978827v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/iheal/10620" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.10620" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969883v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969848v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970279v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marina Panizo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969818v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969742v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282330v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280302v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480245v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942971v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969594v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969606v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586766v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969640v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969170v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/livres/retour-des-corps-parcours-des-ames-exhumations-et-deuils-collectifs-dans-le-monde" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969656v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969693v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973474v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969411v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970171v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973534v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970172v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380043v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487453v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lecomte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Patron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395152v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques S&#233;melin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Babicz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Baixcas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyrone Savage" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delmas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-robin-azevedo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6883-0295" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114246491" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285778v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Robin Azevedo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322753v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=An&#233;lie Prudor" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Duterme" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Anstett" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cvz/56956" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/150bz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875583v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974800v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Bedoya Forno" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Delacroix" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Romero Barrios" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.10584" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292474v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292447v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marie Losonczy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30778/2020.09" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480201v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923670v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.45660" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885563v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.8256" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969173v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969180v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Salazar-Soler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00288921v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558401v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15n4k" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285847v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7227/HRV.11.1.5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476569v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978897v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04215757v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duclos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.100.0081" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177942v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Robin Azevedo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46476/ra.v4i1.153" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095682v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07481187.2023.2210397" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917975v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pablo Baraybar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07481187.2022.2131048" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949030v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gatti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/blar.13137" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948570v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/blar.13144" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929699v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969589v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Carbonelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885554v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.71688" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969097v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969159v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7227/HRV.2.2.4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969138v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973135v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969139v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.3284" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969123v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.5214" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969128v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Caro C&#225;rdenas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifea.5182" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969277v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969289v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.24902" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969301v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202738v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00232980v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202743v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202763v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202765v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202770v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202767v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973299v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322761v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.casadevelazquez.org/publications/librairie-en-ligne/livre/funerailles-en-lutte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/150bv" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322757v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/150bl" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978832v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.10673" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155705v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781119806394" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119806394" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978827v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/iheal/10620" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.10620" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969883v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970279v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marina Panizo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969848v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969818v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969742v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282330v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280302v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480245v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942971v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969606v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969594v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969640v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586766v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969170v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionspetra.fr/livres/retour-des-corps-parcours-des-ames-exhumations-et-deuils-collectifs-dans-le-monde" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969656v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969693v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973474v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973534v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970171v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969411v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970172v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380043v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487453v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lecomte" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Patron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01395152v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques S&#233;melin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Babicz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Baixcas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyrone Savage" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delmas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>