--- v0 (2026-03-15)
+++ v1 (2026-04-27)
@@ -66,665 +66,747 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Old age and dependency as institutional facts that construct care? Analysis of their semantic representation in the discourse of family caregivers of Alzheimer's patients in the Accmadial corpus</w:t>
+                <w:t xml:space="preserve">Témoigner par un dispositif de recherche augmenté de la photographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Rochaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces Linguistiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Le témoignage: médiation et performativité de l'intime, 58, pp.23-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04343780v1</w:t>
+                <w:t xml:space="preserve">halshs-05585162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions of Caregivers’ Family Speech to the Institutional Management of the Caregiver</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valerie Rochaix</w:t>
+                <w:t xml:space="preserve">Old age and dependency as institutional facts that construct care? Analysis of their semantic representation in the discourse of family caregivers of Alzheimer's patients in the Accmadial corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Rochaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Espaces Linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/espaces-linguistiques.541⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03750973v1</w:t>
+                <w:t xml:space="preserve">hal-04343780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’aidant du malade diagnostiqué Alzheimer : quel rôle dans la relation de soin ?</w:t>
+                <w:t xml:space="preserve">Contributions of Caregivers’ Family Speech to the Institutional Management of the Caregiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bellachhab Abdelhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frederic Pugniere-Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Rochaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces Linguistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, "Texte et discours face à des questions de santé publique", 231, https://www.revues.armand-colin.com/lettres-langues/langages/langages-ndeg-231-32023/contribution-discours-familles-daidants-prise-charge-institutionnelle-laidant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03221368v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La laïcité, patrimoine culturel français ou l’articulation de deux valeurs sociales complexes. Approche sémantique et discursive d’un objet didactique</w:t>
+                <w:t xml:space="preserve">L’aidant du malade diagnostiqué Alzheimer : quel rôle dans la relation de soin ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pugniere-Saavedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Rochaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces Linguistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Du cinétisme des systèmes de valeurs au sémantisme des modalités, 3, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03475708v1</w:t>
+                <w:t xml:space="preserve">hal-03221368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction langagière de la figure de l’aidant du malade d’Alzheimer : dénominations et mise en mots interdiscursive dans les pratiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">La laïcité, patrimoine culturel français ou l’articulation de deux valeurs sociales complexes. Approche sémantique et discursive d’un objet didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Rochaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Espaces Linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Du cinétisme des systèmes de valeurs au sémantisme des modalités, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/espaces-linguistiques.441⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899867v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrimoine universel vs patrimoine communautaire. Les mécanismes discursifs de reconstruction sémantique du patrimoine culturel dans le traitement médiatique de l’incendie de Notre-Dame de Paris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construction langagière de la figure de l’aidant du malade d’Alzheimer : dénominations et mise en mots interdiscursive dans les pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pugniere-Saavedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Rochaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02932455v1</w:t>
+                <w:t xml:space="preserve">hal-02899867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Patrimoine universel vs patrimoine communautaire. Les mécanismes discursifs de reconstruction sémantique du patrimoine culturel dans le traitement médiatique de l’incendie de Notre-Dame de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Rochaix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 78, pp.01020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20207801020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« On refuse de les mettre derrière une vitrine ». Les stratégies discursives de militants du patrimoine culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Rochaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, N° 188 (4), pp.467. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ela.188.0467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03500693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -734,413 +816,413 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillesse, old-age and lǎonián Analysis of a discursive construction of care in the context of Alzheimer disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Rochaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salon de la langue et de la culture françaises. 29e cycle de tables-rondes "approches françaises"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculty of Foreign Studies, Sun-Yat-Sen University, Nov 2023, Guangzhou (Canton), China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04319155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Que veulent vraiment les aidants ou comment configurer en corpus un point de vue qui ne doit pas être exprimé moralement »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">« Dynamiques affectives d’aidants de malades Alzheimer en résilience. Reconstruction de soi à travers deux dispositifs : une plateforme numérique et un entretien biographique »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bellachhab Abdelhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Galatanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Rochaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque R2DIP (Réseau de recherches sur les discours institutionnels et politiques)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, on-line, France</w:t>
+              <w:t xml:space="preserve">Colloque Discours et représentations autour des longues maladies : les figures du patient, du soignant et de l’aidant, IUT Clermont Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Moulins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517480v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Dynamiques affectives d’aidants de malades Alzheimer en résilience. Reconstruction de soi à travers deux dispositifs : une plateforme numérique et un entretien biographique »,</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">« Que veulent vraiment les aidants ou comment configurer en corpus un point de vue qui ne doit pas être exprimé moralement »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Rochaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Discours et représentations autour des longues maladies : les figures du patient, du soignant et de l’aidant, IUT Clermont Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Moulins, France</w:t>
+              <w:t xml:space="preserve">Colloque R2DIP (Réseau de recherches sur les discours institutionnels et politiques)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, on-line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517489v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caregivers in the digital space. Self-representation as activism vs social governance”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Rochaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Discourse Net Conference Discourse and Communication as Propaganda. Digital and multimodal forms of activism, persuasion and disinformation across ideologies,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, on-line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03517464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La patrimonialisation : une recatégorisation des objets sémantiques ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Galatanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Rochaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire « Identités et processus de patrimonialisation », CRINI,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03517474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1150,709 +1232,709 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dire l'aidance dans le cas de la maladie d'Alzheimer : du dit, du suggéré à l’impensé,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bellachhab Abdelhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Galatanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pugniere-Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Rochaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.229, 2026, Rivage linguistique, 979-1-0413-0828-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05449265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La figure de l’aidant. Contributions à l’évolution des pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bellachhab Abdelhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Galatanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frederic Pugniere-Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Rochaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecole des Mines. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecole des Mines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Libre opinion, 978-2-38542-584-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04592308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidants des malades d’Alzheimer Récits et photographies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pugniere-Saavedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Pugniere-Saavedra</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bellachhab Abdelhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Rochaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Rannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.186, 2024, Beau livre, 978-2-7535-9795-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La figure de l’aidant(e) du malade d’Alzheimer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bellachhab Abdelhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Galatanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pugniere-Saavedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUR (Presses Universitaires de Rennes), Beaux Livres, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours des terrains sensibles : recueil, analyse, intervention,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Longhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pugniere-Saavedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Rochaix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Franche-Comté.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 242 p., 2023, Annales littéraires., France Marchal-Ninosque., 978-2-84867-939-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...59 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03748140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction linguistique du patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Rochaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Langue et parole - Recherches en Sciences du Langage, Henri Boyer, 978-2-343-19317-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03517506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1862,296 +1944,296 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affective Dynamics of caregivers to those with Alzheimer's and resilience. Self-(re)construction through two devices : a digital platform and a biographical interview</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Dynamiques affectives d’aidants de malades Alzheimer et résilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhadi Bellachhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Galatanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Rochaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurence Corroy, Christelle Chauzal-Larguier (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patients, Caregivers and Doctors. Devices, Issues and Representations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Iste; Wiley, pp.161-185, 2023, 9781786308931</w:t>
+              <w:t xml:space="preserve">Patients, aidants, soignants. Dispositifs, enjeux et représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (951), Iste Editions, pp.161-180, 2023, 978-1-78405-951-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04343968v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques affectives d’aidants de malades Alzheimer et résilience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Affective Dynamics of caregivers to those with Alzheimer's and resilience. Self-(re)construction through two devices : a digital platform and a biographical interview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhadi Bellachhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Galatanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Rochaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurence Corroy, Christelle Chauzal-Larguier (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patients, aidants, soignants. Dispositifs, enjeux et représentations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1 (951), Iste Editions, pp.161-180, 2023, 978-1-78405-951-4</w:t>
+              <w:t xml:space="preserve">Patients, Caregivers and Doctors. Devices, Issues and Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iste; Wiley, pp.161-185, 2023, 9781786308931</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04343896v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la singularité des images de la maison déployées dans Requiem pour l'Est (Andreï Makine) : un espace hétérotope universel et transmissible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Rochaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D. Toma, D. Samarineanu, Andreï Makine, hétérotopies, hétérochronies, Paris, L'Harmattan, 2017, p. 88-107</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2161,161 +2243,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accmadial (ACCompagnants des MAlades DIagnostiqués Alzheimer).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pugniere-Saavedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Pugniere-Saavedra</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bellachhab Abdelhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Rochaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illés Sarkantuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03632620v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId50"/>
+      <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2462,51 +2544,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343780v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rochaix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/espaces-linguistiques.541" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750973v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellachhab Abdelhadi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Garric" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pugniere-Saavedra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Rochaix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221368v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475708v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/espaces-linguistiques.441" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899867v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932455v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207801020" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500693v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.188.0467" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319155v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517480v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517489v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Galatanu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517464v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517474v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449265v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/collection/290" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592308v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fnac.com/a20488740/Abdelhadi-Bellachhab-La-figure-de-l-aidant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731246v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Garric" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rannou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544363v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748140v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/discours-des-terrains-sensibles.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517506v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_construction_linguistique_du_patrimoine_valerie_rochaix-9782343193175-65125.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343968v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Bellachhab" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343896v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470286v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632620v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ill&#233;s Sarkantuy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05585162v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Garric" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rochaix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343780v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/espaces-linguistiques.541" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750973v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellachhab Abdelhadi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pugniere-Saavedra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Rochaix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221368v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475708v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/espaces-linguistiques.441" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899867v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932455v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207801020" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500693v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.188.0467" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319155v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517489v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Galatanu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517480v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517464v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517474v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449265v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/collection/290" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592308v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fnac.com/a20488740/Abdelhadi-Bellachhab-La-figure-de-l-aidant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731246v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Garric" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rannou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544363v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748140v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/discours-des-terrains-sensibles.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517506v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_construction_linguistique_du_patrimoine_valerie_rochaix-9782343193175-65125.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343896v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Bellachhab" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343968v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470286v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632620v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ill&#233;s Sarkantuy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>