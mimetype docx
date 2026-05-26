--- v1 (2026-04-27)
+++ v2 (2026-05-26)
@@ -1,812 +1,980 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:70.3125px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Valérie|Valerie Rochaix </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">valerie-rochaix</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0009-0008-5060-2620</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">225532573</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Témoigner par un dispositif de recherche augmenté de la photographie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">« Jupiter » par la presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Rochaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 140, pp.89-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/162mj⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05585162v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Old age and dependency as institutional facts that construct care? Analysis of their semantic representation in the discourse of family caregivers of Alzheimer's patients in the Accmadial corpus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Témoigner par un dispositif de recherche augmenté de la photographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Rochaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces Linguistiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Le témoignage: médiation et performativité de l'intime, 58, pp.23-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04343780v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05585162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions of Caregivers’ Family Speech to the Institutional Management of the Caregiver</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valerie Rochaix</w:t>
+                <w:t xml:space="preserve">Old age and dependency as institutional facts that construct care? Analysis of their semantic representation in the discourse of family caregivers of Alzheimer's patients in the Accmadial corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Rochaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Espaces Linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/espaces-linguistiques.541⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03750973v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’aidant du malade diagnostiqué Alzheimer : quel rôle dans la relation de soin ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Contributions of Caregivers’ Family Speech to the Institutional Management of the Caregiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bellachhab Abdelhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pugniere-Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Rochaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces Linguistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, "Texte et discours face à des questions de santé publique", 231, https://www.revues.armand-colin.com/lettres-langues/langages/langages-ndeg-231-32023/contribution-discours-familles-daidants-prise-charge-institutionnelle-laidant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03221368v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La laïcité, patrimoine culturel français ou l’articulation de deux valeurs sociales complexes. Approche sémantique et discursive d’un objet didactique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’aidant du malade diagnostiqué Alzheimer : quel rôle dans la relation de soin ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pugniere-Saavedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Rochaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces Linguistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Du cinétisme des systèmes de valeurs au sémantisme des modalités, 3, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03475708v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction langagière de la figure de l’aidant du malade d’Alzheimer : dénominations et mise en mots interdiscursive dans les pratiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">La laïcité, patrimoine culturel français ou l’articulation de deux valeurs sociales complexes. Approche sémantique et discursive d’un objet didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Rochaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Espaces Linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Du cinétisme des systèmes de valeurs au sémantisme des modalités, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/espaces-linguistiques.441⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02899867v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrimoine universel vs patrimoine communautaire. Les mécanismes discursifs de reconstruction sémantique du patrimoine culturel dans le traitement médiatique de l’incendie de Notre-Dame de Paris</w:t>
+                <w:t xml:space="preserve">Construction langagière de la figure de l’aidant du malade d’Alzheimer : dénominations et mise en mots interdiscursive dans les pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pugniere-Saavedra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Rochaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02932455v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Patrimoine universel vs patrimoine communautaire. Les mécanismes discursifs de reconstruction sémantique du patrimoine culturel dans le traitement médiatique de l’incendie de Notre-Dame de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Rochaix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 78, pp.01020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20207801020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« On refuse de les mettre derrière une vitrine ». Les stratégies discursives de militants du patrimoine culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Rochaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, N° 188 (4), pp.467. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ela.188.0467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03500693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -816,413 +984,413 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vieillesse, old-age and lǎonián Analysis of a discursive construction of care in the context of Alzheimer disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Rochaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salon de la langue et de la culture françaises. 29e cycle de tables-rondes "approches françaises"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculty of Foreign Studies, Sun-Yat-Sen University, Nov 2023, Guangzhou (Canton), China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04319155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Dynamiques affectives d’aidants de malades Alzheimer en résilience. Reconstruction de soi à travers deux dispositifs : une plateforme numérique et un entretien biographique »,</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">« Que veulent vraiment les aidants ou comment configurer en corpus un point de vue qui ne doit pas être exprimé moralement »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Rochaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Discours et représentations autour des longues maladies : les figures du patient, du soignant et de l’aidant, IUT Clermont Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Moulins, France</w:t>
+              <w:t xml:space="preserve">Colloque R2DIP (Réseau de recherches sur les discours institutionnels et politiques)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, on-line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517489v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Que veulent vraiment les aidants ou comment configurer en corpus un point de vue qui ne doit pas être exprimé moralement »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">« Dynamiques affectives d’aidants de malades Alzheimer en résilience. Reconstruction de soi à travers deux dispositifs : une plateforme numérique et un entretien biographique »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bellachhab Abdelhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Galatanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Rochaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque R2DIP (Réseau de recherches sur les discours institutionnels et politiques)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, on-line, France</w:t>
+              <w:t xml:space="preserve">Colloque Discours et représentations autour des longues maladies : les figures du patient, du soignant et de l’aidant, IUT Clermont Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Moulins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517480v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caregivers in the digital space. Self-representation as activism vs social governance”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Rochaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th Discourse Net Conference Discourse and Communication as Propaganda. Digital and multimodal forms of activism, persuasion and disinformation across ideologies,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, on-line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03517464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La patrimonialisation : une recatégorisation des objets sémantiques ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Galatanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Rochaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire « Identités et processus de patrimonialisation », CRINI,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03517474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1232,709 +1400,709 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dire l'aidance dans le cas de la maladie d'Alzheimer : du dit, du suggéré à l’impensé,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bellachhab Abdelhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Galatanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pugniere-Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Rochaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.229, 2026, Rivage linguistique, 979-1-0413-0828-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05449265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La figure de l’aidant. Contributions à l’évolution des pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bellachhab Abdelhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Galatanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pugniere-Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Rochaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecole des Mines. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecole des Mines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Libre opinion, 978-2-38542-584-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04592308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aidants des malades d’Alzheimer Récits et photographies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pugniere-Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bellachhab Abdelhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Rochaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.186, 2024, Beau livre, 978-2-7535-9795-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La figure de l’aidant(e) du malade d’Alzheimer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bellachhab Abdelhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Galatanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pugniere-Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUR (Presses Universitaires de Rennes), Beaux Livres, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05544363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours des terrains sensibles : recueil, analyse, intervention,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Longhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pugniere-Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Rochaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Franche-Comté.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 242 p., 2023, Annales littéraires., France Marchal-Ninosque., 978-2-84867-939-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03748140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction linguistique du patrimoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Rochaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Langue et parole - Recherches en Sciences du Langage, Henri Boyer, 978-2-343-19317-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03517506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1944,296 +2112,296 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques affectives d’aidants de malades Alzheimer et résilience</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Affective Dynamics of caregivers to those with Alzheimer's and resilience. Self-(re)construction through two devices : a digital platform and a biographical interview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhadi Bellachhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Galatanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Rochaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurence Corroy, Christelle Chauzal-Larguier (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patients, aidants, soignants. Dispositifs, enjeux et représentations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1 (951), Iste Editions, pp.161-180, 2023, 978-1-78405-951-4</w:t>
+              <w:t xml:space="preserve">Patients, Caregivers and Doctors. Devices, Issues and Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iste; Wiley, pp.161-185, 2023, 9781786308931</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04343896v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affective Dynamics of caregivers to those with Alzheimer's and resilience. Self-(re)construction through two devices : a digital platform and a biographical interview</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Dynamiques affectives d’aidants de malades Alzheimer et résilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhadi Bellachhab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Galatanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Rochaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurence Corroy, Christelle Chauzal-Larguier (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patients, Caregivers and Doctors. Devices, Issues and Representations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Iste; Wiley, pp.161-185, 2023, 9781786308931</w:t>
+              <w:t xml:space="preserve">Patients, aidants, soignants. Dispositifs, enjeux et représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (951), Iste Editions, pp.161-180, 2023, 978-1-78405-951-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04343968v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la singularité des images de la maison déployées dans Requiem pour l'Est (Andreï Makine) : un espace hétérotope universel et transmissible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Rochaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D. Toma, D. Samarineanu, Andreï Makine, hétérotopies, hétérochronies, Paris, L'Harmattan, 2017, p. 88-107</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2243,161 +2411,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accmadial (ACCompagnants des MAlades DIagnostiqués Alzheimer).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Pugniere-Saavedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bellachhab Abdelhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Rochaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Illés Sarkantuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03632620v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId51"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2463,51 +2631,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="E47B22EA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -2544,51 +2864,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05585162v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Garric" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rochaix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343780v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/espaces-linguistiques.541" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750973v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellachhab Abdelhadi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pugniere-Saavedra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Rochaix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221368v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475708v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/espaces-linguistiques.441" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899867v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932455v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207801020" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500693v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.188.0467" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319155v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517489v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Galatanu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517480v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517464v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517474v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449265v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/collection/290" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592308v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fnac.com/a20488740/Abdelhadi-Bellachhab-La-figure-de-l-aidant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731246v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Garric" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rannou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544363v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748140v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/discours-des-terrains-sensibles.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517506v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_construction_linguistique_du_patrimoine_valerie_rochaix-9782343193175-65125.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343896v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Bellachhab" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343968v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470286v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632620v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ill&#233;s Sarkantuy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-rochaix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-5060-2620" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225532573" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622780v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Rochaix" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/162mj" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05585162v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Garric" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343780v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/espaces-linguistiques.541" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750973v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellachhab Abdelhadi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pugniere-Saavedra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Rochaix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221368v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475708v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/espaces-linguistiques.441" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899867v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932455v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207801020" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500693v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ela.188.0467" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319155v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517480v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517489v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Galatanu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517464v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517474v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449265v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/collection/290" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592308v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fnac.com/a20488740/Abdelhadi-Bellachhab-La-figure-de-l-aidant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731246v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Garric" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rannou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544363v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748140v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/discours-des-terrains-sensibles.html" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03517506v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_construction_linguistique_du_patrimoine_valerie_rochaix-9782343193175-65125.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343968v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Bellachhab" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343896v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470286v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03632620v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ill&#233;s Sarkantuy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>