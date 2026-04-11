--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -1809,211 +1809,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00069980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process calculi, from theory to practice : verification tools</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An autograph primer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert de Simone</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-1098, INRIA. 1989</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RT-0112, INRIA. 1989, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00075461v1</w:t>
+                <w:t xml:space="preserve">inria-00070054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An autograph primer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Process calculi, from theory to practice : verification tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Boudol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert de Simone</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RT-0112, INRIA. 1989, pp.30</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Vergamini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-1098, INRIA. 1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00070054v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00075461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2308,51 +2308,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02315252v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-H&#233;di Amri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jim&#233;nez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Papegay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Pourtallier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953120v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chaabane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerassimoff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953117v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mraihi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Assoumou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103595v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Marmorat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01320763v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Zouaoui-Elloumi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ma&#239;zi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2012.6404857" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00734094v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614412v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/P.2011.721-107" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508719v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01320822v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20020721-6-ES-1901.00525" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01331187v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01320929v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01206743v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2015.06.123" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSZ3FQ0N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00999435v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2013.12.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01293771v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Houel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00213472v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ressouche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaff&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069980v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Bouali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert de Simone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075461v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boudol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vergamini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070054v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523528v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70561-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02315252v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-H&#233;di Amri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jim&#233;nez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Papegay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Pourtallier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953120v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chaabane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerassimoff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953117v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mraihi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Assoumou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103595v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Marmorat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01320763v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Zouaoui-Elloumi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ma&#239;zi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2012.6404857" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00734094v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614412v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/P.2011.721-107" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508719v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01320822v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20020721-6-ES-1901.00525" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01331187v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01320929v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01206743v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2015.06.123" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSZ3FQ0N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00999435v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2013.12.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01293771v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Houel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00213472v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ressouche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaff&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069980v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Bouali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert de Simone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070054v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075461v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boudol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vergamini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523528v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70561-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>