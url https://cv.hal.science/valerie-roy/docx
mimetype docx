--- v1 (2026-04-11)
+++ v2 (2026-05-18)
@@ -648,252 +648,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01320763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Securing harbors by modeling and classifying ship behavior</w:t>
+                <w:t xml:space="preserve">Modeling ship behavior based on Hidden Markov Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Zouaoui-Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Marmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Roy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Marmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Annual Conference on Behavior Representation in Modeling and Simulation 2011, BRiMS 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th IASTED International Conference on Signal Processing, Pattern Recognition, and Applications, SPPRA 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Innsbruck, Austria. pp.88-95 - ISBN 978-088986865-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2316/P.2011.721-107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734094v1</w:t>
+                <w:t xml:space="preserve">hal-00614412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling ship behavior based on Hidden Markov Models</w:t>
+                <w:t xml:space="preserve">Securing harbors by modeling and classifying ship behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Zouaoui-Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Marmorat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Maïzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th IASTED International Conference on Signal Processing, Pattern Recognition, and Applications, SPPRA 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th Annual Conference on Behavior Representation in Modeling and Simulation 2011, BRiMS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Sundance, United States. pp.114-121 - ISBN 978-161839074-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2316/P.2011.721-107⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00614412v1</w:t>
+                <w:t xml:space="preserve">hal-00734094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shift from oil fueled cars for future sustainable mobilities</w:t>
               </w:r>
@@ -1809,211 +1809,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00069980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An autograph primer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Process calculi, from theory to practice : verification tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Boudol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert de Simone</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RT-0112, INRIA. 1989, pp.30</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Vergamini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-1098, INRIA. 1989</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00070054v1</w:t>
+                <w:t xml:space="preserve">inria-00075461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process calculi, from theory to practice : verification tools</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An autograph primer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert de Simone</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RT-0112, INRIA. 1989, pp.30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Vergamini</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">inria-00075461v1</w:t>
+                <w:t xml:space="preserve">inria-00070054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2308,51 +2308,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02315252v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-H&#233;di Amri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jim&#233;nez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Papegay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Pourtallier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953120v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chaabane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerassimoff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953117v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mraihi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Assoumou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103595v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Marmorat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01320763v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Zouaoui-Elloumi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ma&#239;zi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2012.6404857" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00734094v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614412v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/P.2011.721-107" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508719v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01320822v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20020721-6-ES-1901.00525" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01331187v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01320929v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01206743v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2015.06.123" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSZ3FQ0N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00999435v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2013.12.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01293771v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Houel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00213472v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ressouche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaff&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069980v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Bouali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert de Simone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070054v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075461v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boudol" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vergamini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523528v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70561-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02315252v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-H&#233;di Amri" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Jim&#233;nez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Papegay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Pourtallier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953120v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chaabane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guerassimoff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953117v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Mraihi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Assoumou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01103595v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Marmorat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01320763v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Zouaoui-Elloumi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ma&#239;zi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2012.6404857" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614412v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/P.2011.721-107" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00734094v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508719v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01320822v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20020721-6-ES-1901.00525" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01331187v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01320929v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01206743v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2015.06.123" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSZ3FQ0N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00999435v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2013.12.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01293771v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Houel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00213472v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ressouche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaff&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069980v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Bouali" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert de Simone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075461v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Boudol" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vergamini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070054v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523528v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-70561-1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>