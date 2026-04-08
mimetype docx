--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1588,51 +1588,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01984567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des villes en décroissance stigmatisées ? Les enjeux d’image à Saint-Étienne</w:t>
+                <w:t xml:space="preserve">From 'Black City' to 'Slum City' : the importance of image in Saint-Étienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Morel Journel</w:t>
@@ -1641,93 +1641,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sala Pala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Dossier : Villes en décroissance</w:t>
+              <w:t xml:space="preserve">, 2017, Series : Shrinking cities</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01546952v1</w:t>
+                <w:t xml:space="preserve">halshs-01623333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From 'Black City' to 'Slum City' : the importance of image in Saint-Étienne</w:t>
+                <w:t xml:space="preserve">Des villes en décroissance stigmatisées ? Les enjeux d’image à Saint-Étienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Morel Journel</w:t>
@@ -1736,69 +1736,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sala Pala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Series : Shrinking cities</w:t>
+              <w:t xml:space="preserve">, 2017, Dossier : Villes en décroissance</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01623333v1</w:t>
+                <w:t xml:space="preserve">halshs-01546952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une ville après l’émeute</w:t>
               </w:r>
@@ -2726,230 +2726,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03255268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La difficile invention de politiques de l'habitat pour les villes en décroissance : les cas de Châlons-en-Champagne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La décroissance urbaine comme opportunité de (re)faire la ville avec et pour les habitant·es ? Expériences stéphanoises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Morel Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sala Pala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Béal, Vincent; Cauchi-Duval, Nicolas; Rousseau, Max. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déclin urbain : la France dans une perspective internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions du Croquant, pp.191-222, 2021, 9782365122788. </w:t>
+              <w:t xml:space="preserve">, Éditions du Croquant, pp.353-388, 2021, 9782365122788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/asava.beal.2021.01.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/asava.beal.2021.01.0353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03255280v1</w:t>
+                <w:t xml:space="preserve">halshs-03255281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La décroissance urbaine comme opportunité de (re)faire la ville avec et pour les habitant·es ? Expériences stéphanoises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La difficile invention de politiques de l'habitat pour les villes en décroissance : les cas de Châlons-en-Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Morel Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sala Pala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Béal, Vincent; Cauchi-Duval, Nicolas; Rousseau, Max. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déclin urbain : la France dans une perspective internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions du Croquant, pp.353-388, 2021, 9782365122788. </w:t>
+              <w:t xml:space="preserve">, Éditions du Croquant, pp.191-222, 2021, 9782365122788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/asava.beal.2021.01.0353⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/asava.beal.2021.01.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03255281v1</w:t>
+                <w:t xml:space="preserve">halshs-03255280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logement et habitat</w:t>
               </w:r>
@@ -3605,286 +3605,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00179583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French republican &amp;quot;model of integration&amp;quot; from theory to practice : the case of housing policy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le ‘carnaval' comme événement politique ? Les expressions culturelles minoritaires à l'épreuve de la politisation dans le carnaval de Notting Hill et le défilé de la Biennale de la danse de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sala Pala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Republicanism in theory and practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, p. 186-198, 2005</w:t>
+              <w:t xml:space="preserve">Les frontières du politique. Enquêtes sur les processus de politisation et de dépolitisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, p. 177-208, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00184294v1</w:t>
+                <w:t xml:space="preserve">halshs-00179589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politiques de logement et minorités ethniques dans l'Union européenne : une comparaison entre la France, la Grande-Bretagne, l'Italie et les Pays-Bas</w:t>
+                <w:t xml:space="preserve">The French republican &amp;quot;model of integration&amp;quot; from theory to practice : the case of housing policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sala Pala</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jeanet Kullberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Minorités ethniques dans l'Union européenne. Politiques, mobilisations, identités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Découverte, p. 87-111, 2005</w:t>
+              <w:t xml:space="preserve">Republicanism in theory and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, p. 186-198, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00184293v1</w:t>
+                <w:t xml:space="preserve">halshs-00184294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le ‘carnaval' comme événement politique ? Les expressions culturelles minoritaires à l'épreuve de la politisation dans le carnaval de Notting Hill et le défilé de la Biennale de la danse de Lyon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Politiques de logement et minorités ethniques dans l'Union européenne : une comparaison entre la France, la Grande-Bretagne, l'Italie et les Pays-Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sala Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Tomlins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanet Kullberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les frontières du politique. Enquêtes sur les processus de politisation et de dépolitisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUR, p. 177-208, 2005</w:t>
+              <w:t xml:space="preserve">Les Minorités ethniques dans l'Union européenne. Politiques, mobilisations, identités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, p. 87-111, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00179589v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00184293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparer l'ethnicisation des politiques du logement en France et en Grande-Bretagne : portée heuristique et implications méthodologiques</w:t>
               </w:r>
@@ -4069,173 +4069,287 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00177718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Saint-Etienne, le maire, les politiques urbaines et les inégalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cauchi-Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Morel-Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sala Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05571990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Territoires délaissés : table ronde [avec Y. Amsellem-Mainguy, B. Coquard, E. Guéraut, V. Sala Pala et F. Vincent ; propos recueillis par V. Béal, R. Epstein, T. Kirszbaum et S. Zappi]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Coquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Guéraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sala Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://mouvements.info/table-ronde-territoires-delaisses/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05033573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4245,269 +4359,269 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firminy, de la ville moderne à la ville durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Dutreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fazia Ali-Toudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ARCHIXX-2020-KAD, BRAUP; GRF Architectures et Transformations; ENSA Saint-Etienne; Université Jean Monnet de Saint-Etienne; UMR 5600 EVS-Isthme; UMR 5206 Triangle; Chaire partenariale Habitat du futur; OPH Firminy. 2020, pp.462</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attribution de logements sociaux, politiques de peuplement et intercommunalités : quelles recompositions. Vol. 1, Etat de l'art, méthodologie et synthèse des résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sala Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dormois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Agence nationale de cohésion des territoires. 2020, pp.158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03593657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4517,114 +4631,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique du logement social et construction des frontières ethniques. Une comparaison franco-britannique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sala Pala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Rennes 1, 2005. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00476243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId107"/>
+      <w:footerReference w:type="default" r:id="rId108"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4692,51 +4806,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="129DFA9A"/>
+    <w:nsid w:val="FEA4ED6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4923,51 +5037,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-sala-pala" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111928818" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/spip.php?article1844" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542849v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;al" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cauchi-Duval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morel Journel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sala Pala" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/sociologie_de_saint_etienne-9782348091445" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524003v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chavassieux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Kaddour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496006v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsladecouverte.fr/catalogue/index-Sociologie_de_Saint___tienne-9782707195227.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.cauchi.2020.01" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084793v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Desage" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morel-Journel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.59815" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780501v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636736v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Arnaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ollitrault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;tif" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045456v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bourgeois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dormois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Miot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2025.33" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182374v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.232.0065" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158396v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Api" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.301.0113" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03635265v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.039.0215" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03373663v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Halbert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.7794" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984567v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546952v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623333v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01195618v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.083.0111" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220687v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699379v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.4536" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00393046v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.575.0555" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476657v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476640v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476633v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476636v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/homig.2006.4532" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476244v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542825v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.univ-lorraine.fr/edul/catalog/book/b9782384512232/chapter/1559" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255268v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chouraqui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.beal.2021.01.0289" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255280v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.beal.2021.01.019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255281v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.beal.2021.01.0353" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934210v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/dictionnaire-des-politiques-territoriales--9782724626001-page-333.htm" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097555v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Miera" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247559v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03221012v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.59839" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661630v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656934v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179588v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179583v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184294v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184293v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Henry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Tomlins" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanet Kullberg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179589v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179577v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177719v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177718v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033573v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;lle Amsellem-Mainguy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coquard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vincent" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760859v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dutreuil" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazia Ali-Toudert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Bail" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593657v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00476243v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-sala-pala" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111928818" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/spip.php?article1844" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542849v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;al" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cauchi-Duval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morel Journel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sala Pala" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/sociologie_de_saint_etienne-9782348091445" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524003v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chavassieux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Kaddour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496006v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsladecouverte.fr/catalogue/index-Sociologie_de_Saint___tienne-9782707195227.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.cauchi.2020.01" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084793v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Desage" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morel-Journel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.59815" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780501v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636736v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Arnaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ollitrault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;tif" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045456v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bourgeois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dormois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Miot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2025.33" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182374v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.232.0065" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158396v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Api" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.301.0113" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03635265v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.039.0215" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03373663v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Halbert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.7794" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984567v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623333v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546952v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01195618v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.083.0111" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220687v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699379v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.4536" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00393046v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.575.0555" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476657v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476640v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476633v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476636v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/homig.2006.4532" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476244v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542825v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.univ-lorraine.fr/edul/catalog/book/b9782384512232/chapter/1559" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255268v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chouraqui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.beal.2021.01.0289" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255281v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.beal.2021.01.0353" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255280v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.beal.2021.01.019" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934210v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/dictionnaire-des-politiques-territoriales--9782724626001-page-333.htm" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097555v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Miera" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247559v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03221012v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.59839" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661630v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656934v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179588v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179583v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179589v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184294v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184293v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Henry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Tomlins" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanet Kullberg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179577v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177719v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177718v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05571990v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033573v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;lle Amsellem-Mainguy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coquard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vincent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760859v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dutreuil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazia Ali-Toudert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Bail" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593657v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00476243v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>