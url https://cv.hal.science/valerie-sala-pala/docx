--- v1 (2026-04-08)
+++ v2 (2026-05-16)
@@ -832,493 +832,493 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00636736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peuplement du parc social et inégalités socio-spatiales. Une approche statistique dans six agglomérations françaises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impossible desegregation? The thwarted implementation of the reform of social housing allocation in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sala Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dormois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoan Miot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Pinson</w:t>
+                <w:t xml:space="preserve">Marion Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/ges.2025.33⟩</w:t>
+              <w:t xml:space="preserve">Housing Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Published online: 22 Apr 2026, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02673037.2026.2638385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05045456v1</w:t>
+                <w:t xml:space="preserve">hal-05600216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impossible déségrégation ? La mise en œuvre contrariée de la réforme des attributions de logements sociaux dans les intercommunalités françaises</w:t>
+                <w:t xml:space="preserve">Peuplement du parc social et inégalités socio-spatiales. Une approche statistique dans six agglomérations françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dormois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Lang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoan Miot</w:t>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (2), pp.65-92. </w:t>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (1), pp.55-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gap.232.0065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/ges.2025.33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04182374v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La coopération intercommunale, remède à la ségrégation sociospatiale ? Une comparaison de six agglomérations françaises</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impossible déségrégation ? La mise en œuvre contrariée de la réforme des attributions de logements sociaux dans les intercommunalités françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dormois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ripc.301.0113⟩</w:t>
+              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (2), pp.65-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gap.232.0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04158396v1</w:t>
+                <w:t xml:space="preserve">halshs-04182374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sous la mixité sociale, la race. Les impasses renouvelées d’une politique publique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">La coopération intercommunale, remède à la ségrégation sociospatiale ? Une comparaison de six agglomérations françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectif Api</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1326,408 +1326,447 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dormois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Questions raciales / questions urbaines, 39 (2), pp.215-237. </w:t>
+              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (1), pp.113-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/tt.039.0215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ripc.301.0113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03635265v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04158396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contester la métropole</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sous la mixité sociale, la race. Les impasses renouvelées d’une politique publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif Api</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dormois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropoles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/metropoles.7794⟩</w:t>
+              <w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Questions raciales / questions urbaines, 39 (2), pp.215-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tt.039.0215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03373663v1</w:t>
+                <w:t xml:space="preserve">halshs-03635265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ville en décroissance, laboratoire du droit à la ville ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Morel Journel</w:t>
+                <w:t xml:space="preserve">Contester la métropole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Halbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sala Pala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Métropoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Contester la métropole, 2021 (28), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/metropoles.7794⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01984567v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03373663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From 'Black City' to 'Slum City' : the importance of image in Saint-Étienne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La ville en décroissance, laboratoire du droit à la ville ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Morel Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sala Pala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Series : Shrinking cities</w:t>
+              <w:t xml:space="preserve">, 2018, Terrains</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01623333v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01984567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des villes en décroissance stigmatisées ? Les enjeux d’image à Saint-Étienne</w:t>
+                <w:t xml:space="preserve">From 'Black City' to 'Slum City' : the importance of image in Saint-Étienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Morel Journel</w:t>
@@ -1736,411 +1775,415 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sala Pala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Dossier : Villes en décroissance</w:t>
+              <w:t xml:space="preserve">, 2017, Series : Shrinking cities</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01546952v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01623333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une ville après l’émeute</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des villes en décroissance stigmatisées ? Les enjeux d’image à Saint-Étienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Morel Journel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sala Pala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Dossier : Villes en décroissance</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mouv.083.0111⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01195618v1</w:t>
+                <w:t xml:space="preserve">halshs-01546952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agir sur les mobilités résidentielles en situation urbaine incertaine. Réflexions à partir de l'exemple stéphanois</w:t>
+                <w:t xml:space="preserve">Une ville après l’émeute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sala Pala</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Morel Journel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regards Sociologiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 83, pp.111-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.083.0111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01220687v1</w:t>
+                <w:t xml:space="preserve">halshs-01195618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le peuplement, catégorie montante des politiques urbaines néolibérales ? Le cas de Saint-Etienne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agir sur les mobilités résidentielles en situation urbaine incertaine. Réflexions à partir de l'exemple stéphanois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sala Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Morel Journel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Sala Pala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Regards Sociologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 45-46, pp.111-134</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/metropoles.4536⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00699379v1</w:t>
+                <w:t xml:space="preserve">halshs-01220687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on vraiment se passer de l'entretien en sociologie de l'action publique ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Pinson</w:t>
+                <w:t xml:space="preserve">Le peuplement, catégorie montante des politiques urbaines néolibérales ? Le cas de Saint-Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Morel Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sala Pala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Vol. 57 (N° 5), pp.555-597. </w:t>
+              <w:t xml:space="preserve">Métropoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10, pp.En ligne. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfsp.575.0555⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/metropoles.4536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00393046v1</w:t>
+                <w:t xml:space="preserve">halshs-00699379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique du logement social est-elle raciste ? Le cas marseillais</w:t>
               </w:r>
@@ -2189,306 +2232,397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00476657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La politique du logement social au risque du client ? Attributions de logements sociaux, construction sociale des clients et discriminations ethniques en France et en Grande-Bretagne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Peut-on vraiment se passer de l'entretien en sociologie de l'action publique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sala Pala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques et Management public</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Vol. 57 (N° 5), pp.555-597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.575.0555⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00476640v1</w:t>
+                <w:t xml:space="preserve">halshs-00393046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novembre 2005 : sous les émeutes urbaines, la politique</w:t>
+                <w:t xml:space="preserve">La politique du logement social au risque du client ? Attributions de logements sociaux, construction sociale des clients et discriminations ethniques en France et en Grande-Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sala Pala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Politics, Culture &amp; Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 24 (3), pp.111-129</w:t>
+              <w:t xml:space="preserve">Politiques et Management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 24 (3), pp.77-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00476633v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00476640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le racisme institutionnel dans les attributions de logement social. Une comparaison franco-britannique</w:t>
+                <w:t xml:space="preserve">Novembre 2005 : sous les émeutes urbaines, la politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sala Pala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hommes et migrations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">French Politics, Culture &amp; Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 24 (3), pp.111-129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/homig.2006.4532⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00476636v1</w:t>
+                <w:t xml:space="preserve">halshs-00476633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le racisme institutionnel dans les attributions de logement social. Une comparaison franco-britannique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sala Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1264, pp.103-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/homig.2006.4532⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00476636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le racisme institutionnel dans la politique du logement social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sala Pala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 65, pp.87-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00476244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2498,51 +2632,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter la ville en décroissance, la transformer sans la conformer : expériences dans les fissures de l'ordre urbain à Saint-Etienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Morel Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2552,123 +2686,123 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sala Pala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Martin, Elsa; Stébé, Jean-Marc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À l'ombre des métropoles : habiter, travailler, gouverner et innover dans les villes petites et moyennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions de l'Université de Lorraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.287-304, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05542825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragilité de la centralité en contexte de décroissance urbaine : le centre-ville comme problème à Châlons-en-Champagne, Dunkerque et Saint-Étienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chouraqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Morel Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2677,540 +2811,540 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sala Pala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Béal, Nicolas Cauchi-Duval, Max Rousseau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déclin urbain : la France dans une perspective internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du Croquant, pp.289-319, 2021, Collection Savoir / Agir, 9782365122788. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/asava.beal.2021.01.0289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03255268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La décroissance urbaine comme opportunité de (re)faire la ville avec et pour les habitant·es ? Expériences stéphanoises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La difficile invention de politiques de l'habitat pour les villes en décroissance : les cas de Châlons-en-Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Miot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Morel Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sala Pala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Béal, Vincent; Cauchi-Duval, Nicolas; Rousseau, Max. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déclin urbain : la France dans une perspective internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions du Croquant, pp.353-388, 2021, 9782365122788. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/asava.beal.2021.01.0353⟩</w:t>
+              <w:t xml:space="preserve">, Éditions du Croquant, pp.191-222, 2021, 9782365122788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/asava.beal.2021.01.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03255281v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03255280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La difficile invention de politiques de l'habitat pour les villes en décroissance : les cas de Châlons-en-Champagne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La décroissance urbaine comme opportunité de (re)faire la ville avec et pour les habitant·es ? Expériences stéphanoises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Morel Journel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sala Pala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Béal, Vincent; Cauchi-Duval, Nicolas; Rousseau, Max. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déclin urbain : la France dans une perspective internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions du Croquant, pp.191-222, 2021, 9782365122788. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/asava.beal.2021.01.019⟩</w:t>
+              <w:t xml:space="preserve">, Éditions du Croquant, pp.353-388, 2021, 9782365122788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/asava.beal.2021.01.0353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03255280v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03255281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logement et habitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sala Pala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pasquier, Romain; Guigner, Sébastien; Cole, Alistair. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des politiques territoriales [2e édition mise à jour et augmentée]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences Po, Les Presses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.333-338, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02934210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The construction of islam as a public issue in Western European countries through the prism of the Muhammad cartoons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sala Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frauke Miera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Piela, Anna. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Islam and popular culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.383-408, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02097555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do riots matter? Une ville après l'émeute</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sala Pala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Desage, Fabien; Sallée, Nicolas; Duprez, Dominique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le contrôle des jeunes déviants : savoirs, institutions territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'université de Montréal, pp.205-217, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01247559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le peuplement : couvrez ce dessein que nous ne saurions voir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Desage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3233,415 +3367,415 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sala Pala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Desage, Fabien; Morel Journel, Christelle; Sala Pala, Valérie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le peuplement comme politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.17-34, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pur.59839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03221012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand des jeunes d'un quartier populaire interprètent les émeutes urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sala Pala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Béroud, Sophie ; Gobille, Boris ; Hajjat, Abdellali; Zancarini-Fournel, Michelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engagements, rebellions et genre dans les quartiers populaires en Europe (1968-2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des archives contemporaines, pp.43-58, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00661630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrée : Logement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sala Pala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pasquier, Romain ; Guigner, Sébastien ; Cole, Alistair. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des politiques territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences po, pp.312-318, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00656934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villes européennes et citoyenneté de projet : vers de nouvelles formes d'implication locale pour les minorités ethniques ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Politiques de logement et minorités ethniques dans l'Union européenne : une comparaison entre la France, la Grande-Bretagne, l'Italie et les Pays-Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sala Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Pinson</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Tomlins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanet Kullberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les minorités ethniques dans l'Union européenne. Politiques, mobilisations, identités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Découverte, p. 209-228, 2005</w:t>
+              <w:t xml:space="preserve">Les Minorités ethniques dans l'Union européenne. Politiques, mobilisations, identités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, p. 87-111, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00179588v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00184293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : à la recherche de l'européanisation des politiques d'intégration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The French republican &amp;quot;model of integration&amp;quot; from theory to practice : the case of housing policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sala Pala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Minorités ethniques dans l'Union européenne. Politiques, mobilisations, identités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Découverte, p. 15-24, 2005</w:t>
+              <w:t xml:space="preserve">Republicanism in theory and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, p. 186-198, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00179583v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00184294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le ‘carnaval' comme événement politique ? Les expressions culturelles minoritaires à l'épreuve de la politisation dans le carnaval de Notting Hill et le défilé de la Biennale de la danse de Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3657,489 +3791,489 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les frontières du politique. Enquêtes sur les processus de politisation et de dépolitisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUR, p. 177-208, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00179589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French republican &amp;quot;model of integration&amp;quot; from theory to practice : the case of housing policy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Villes européennes et citoyenneté de projet : vers de nouvelles formes d'implication locale pour les minorités ethniques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sala Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Republicanism in theory and practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, p. 186-198, 2005</w:t>
+              <w:t xml:space="preserve">Les minorités ethniques dans l'Union européenne. Politiques, mobilisations, identités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, p. 209-228, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00184294v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00179588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politiques de logement et minorités ethniques dans l'Union européenne : une comparaison entre la France, la Grande-Bretagne, l'Italie et les Pays-Bas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction : à la recherche de l'européanisation des politiques d'intégration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sala Pala</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jeanet Kullberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Minorités ethniques dans l'Union européenne. Politiques, mobilisations, identités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, La Découverte, p. 87-111, 2005</w:t>
+              <w:t xml:space="preserve">, La Découverte, p. 15-24, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00184293v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00179583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparer l'ethnicisation des politiques du logement en France et en Grande-Bretagne : portée heuristique et implications méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sala Pala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser la politique comparée. Un état des savoirs théoriques et méthodologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karthala, p. 181-196, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00179577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A ‘Brest la Rouge', la fin de l'ère Maille : mythes et réalités de la configuration socio-politique brestoise</w:t>
+                <w:t xml:space="preserve">Quoi de neuf dans les ‘nouvelles' politiques sociales ? Le cas de la production urbaine du droit au logement à Rennes et Brest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sala Pala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géopolitique de la Bretagne, vue au travers des élections municipales de mars 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Golias, p. 42-59, 2002</w:t>
+              <w:t xml:space="preserve">To Change or not to Change. Les changements de l'action publique à l'épreuve du terrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, p. 115-141, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00177719v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00177718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quoi de neuf dans les ‘nouvelles' politiques sociales ? Le cas de la production urbaine du droit au logement à Rennes et Brest</w:t>
+                <w:t xml:space="preserve">A ‘Brest la Rouge', la fin de l'ère Maille : mythes et réalités de la configuration socio-politique brestoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sala Pala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">To Change or not to Change. Les changements de l'action publique à l'épreuve du terrain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUR, p. 115-141, 2002</w:t>
+              <w:t xml:space="preserve">Géopolitique de la Bretagne, vue au travers des élections municipales de mars 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Golias, p. 42-59, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00177718v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00177719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Saint-Etienne, le maire, les politiques urbaines et les inégalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4187,169 +4321,169 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sala Pala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05571990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires délaissés : table ronde [avec Y. Amsellem-Mainguy, B. Coquard, E. Guéraut, V. Sala Pala et F. Vincent ; propos recueillis par V. Béal, R. Epstein, T. Kirszbaum et S. Zappi]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaëlle Amsellem-Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Coquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Guéraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sala Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, https://mouvements.info/table-ronde-territoires-delaisses/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05033573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4359,269 +4493,269 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firminy, de la ville moderne à la ville durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Kaddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Dutreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fazia Ali-Toudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ARCHIXX-2020-KAD, BRAUP; GRF Architectures et Transformations; ENSA Saint-Etienne; Université Jean Monnet de Saint-Etienne; UMR 5600 EVS-Isthme; UMR 5206 Triangle; Chaire partenariale Habitat du futur; OPH Firminy. 2020, pp.462</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attribution de logements sociaux, politiques de peuplement et intercommunalités : quelles recompositions. Vol. 1, Etat de l'art, méthodologie et synthèse des résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sala Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dormois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Beal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agence nationale de cohésion des territoires. 2020, pp.158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03593657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4631,114 +4765,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique du logement social et construction des frontières ethniques. Une comparaison franco-britannique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sala Pala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Rennes 1, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00476243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId108"/>
+      <w:footerReference w:type="default" r:id="rId110"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4806,51 +4940,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FEA4ED6A"/>
+    <w:nsid w:val="568D3D34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5037,51 +5171,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-sala-pala" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111928818" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/spip.php?article1844" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542849v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;al" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cauchi-Duval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morel Journel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sala Pala" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/sociologie_de_saint_etienne-9782348091445" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524003v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chavassieux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Kaddour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496006v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsladecouverte.fr/catalogue/index-Sociologie_de_Saint___tienne-9782707195227.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.cauchi.2020.01" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084793v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Desage" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morel-Journel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.59815" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780501v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636736v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Arnaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ollitrault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;tif" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045456v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bourgeois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dormois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Miot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2025.33" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182374v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.232.0065" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158396v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Api" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.301.0113" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03635265v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.039.0215" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03373663v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Halbert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.7794" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984567v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623333v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546952v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01195618v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.083.0111" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220687v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699379v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.4536" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00393046v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.575.0555" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476657v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476640v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476633v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476636v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/homig.2006.4532" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476244v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542825v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.univ-lorraine.fr/edul/catalog/book/b9782384512232/chapter/1559" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255268v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chouraqui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.beal.2021.01.0289" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255281v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.beal.2021.01.0353" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255280v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.beal.2021.01.019" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934210v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/dictionnaire-des-politiques-territoriales--9782724626001-page-333.htm" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097555v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Miera" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247559v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03221012v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.59839" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661630v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656934v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179588v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179583v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179589v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184294v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184293v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Henry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Tomlins" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanet Kullberg" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179577v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177719v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177718v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05571990v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033573v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;lle Amsellem-Mainguy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coquard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vincent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760859v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dutreuil" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazia Ali-Toudert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Bail" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593657v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00476243v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-sala-pala" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111928818" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://triangle.ens-lyon.fr/spip.php?article1844" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542849v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;al" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cauchi-Duval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morel Journel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sala Pala" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/sociologie_de_saint_etienne-9782348091445" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524003v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Chavassieux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Kaddour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02496006v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsladecouverte.fr/catalogue/index-Sociologie_de_Saint___tienne-9782707195227.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.cauchi.2020.01" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01084793v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Desage" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Morel-Journel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.59815" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00780501v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636736v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Arnaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ollitrault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie R&#233;tif" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600216v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bourgeois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dormois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673037.2026.2638385" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045456v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Miot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinson" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2025.33" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182374v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.232.0065" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04158396v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Api" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.301.0113" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03635265v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.039.0215" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03373663v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Halbert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.7794" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984567v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623333v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546952v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01195618v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.083.0111" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01220687v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00699379v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.4536" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476657v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00393046v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.575.0555" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476640v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476633v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476636v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/homig.2006.4532" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00476244v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05542825v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.univ-lorraine.fr/edul/catalog/book/b9782384512232/chapter/1559" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255268v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chouraqui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.beal.2021.01.0289" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255280v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.beal.2021.01.019" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03255281v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.beal.2021.01.0353" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934210v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/dictionnaire-des-politiques-territoriales--9782724626001-page-333.htm" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097555v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Miera" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247559v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03221012v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.59839" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661630v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656934v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184293v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Henry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Tomlins" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanet Kullberg" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184294v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179589v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179588v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179583v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179577v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177718v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177719v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05571990v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033573v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;lle Amsellem-Mainguy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Coquard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Gu&#233;raut" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vincent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760859v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dutreuil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazia Ali-Toudert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Bail" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03593657v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00476243v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>