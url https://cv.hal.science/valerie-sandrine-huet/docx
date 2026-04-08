--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -368,429 +368,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05465467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variations of low pesticides contamination and biomarker responses in marine bivalves from French estuaries</w:t>
+                <w:t xml:space="preserve">Preliminary inter-port study of the quality of environments using physiological responses of invertebrates exposed to chronic trace element and organic contamination in Corsica (Mediterranean Sea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adélaïde Lerebours</w:t>
+                <w:t xml:space="preserve">Marion Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierno Diallo</w:t>
+                <w:t xml:space="preserve">Mathilde Dabrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Lecureuil</w:t>
+                <w:t xml:space="preserve">Michel Marengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Receveur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Huet</w:t>
+                <w:t xml:space="preserve">Lovina Fullgrabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.114988⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (2), pp.243-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10646-023-02635-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04078378v1</w:t>
+                <w:t xml:space="preserve">hal-04019013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First characterization of seasonal variations in biomarkers baseline in Patella sp. from Mediterranean ports (North Corsica, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Muttin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lovina Fullgrabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 187, pp.114524. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2022.114524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03936377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary inter-port study of the quality of environments using physiological responses of invertebrates exposed to chronic trace element and organic contamination in Corsica (Mediterranean Sea)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Pillet</w:t>
+                <w:t xml:space="preserve">Seasonal variations of low pesticides contamination and biomarker responses in marine bivalves from French estuaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Lerebours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierno Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Dabrowski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lovina Fullgrabe</w:t>
+                <w:t xml:space="preserve">Annie Lecureuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Leduc</w:t>
+                <w:t xml:space="preserve">Justine Receveur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 32 (2), pp.243-260. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 192, pp.114988. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10646-023-02635-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2023.114988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04019013v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First quantitative biomonitoring study of two ports (marina, commerce) in French littoral area : Evaluation of metals released into the marine environment and resulting from galvanic anodes</w:t>
               </w:r>
@@ -910,51 +910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal contamination of microplastics in shellfish farming regions: A case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Lerebours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Bathie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1574,693 +1574,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01977315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the relationship between the bioaccumulation of chemical contaminants in the variegated scallop Mimachlamys varia and its health status? A study carried out on the French Atlantic coast using the Path ComDim model</w:t>
+                <w:t xml:space="preserve">Assessment of the biological quality of port areas: A case study on the three harbours of La Rochelle: The marina, the fishing harbour and the seaport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Breitwieser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Camille Lacroix</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Dubillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Barbarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Churlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.05.317⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0198255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842065v1</w:t>
+                <w:t xml:space="preserve">hal-01842067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the biological quality of port areas: A case study on the three harbours of La Rochelle: The marina, the fishing harbour and the seaport</w:t>
+                <w:t xml:space="preserve">Spatial and temporal impacts of the Skjervøy harbour diesel spill on native population of blue mussels: A sub-Arctic case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Breitwieser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carine Churlaud</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Thomas-Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kjetil Sagerup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Geraudie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0198255⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 153, pp.168 - 174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2018.01.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842067v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal impacts of the Skjervøy harbour diesel spill on native population of blue mussels: A sub-Arctic case study</w:t>
+                <w:t xml:space="preserve">What is the relationship between the bioaccumulation of chemical contaminants in the variegated scallop Mimachlamys varia and its health status? A study carried out on the French Atlantic coast using the Path ComDim model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Breitwieser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kjetil Sagerup</w:t>
+                <w:t xml:space="preserve">Evelyne Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélia Viricel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Becquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Geraudie</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camille Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 153, pp.168 - 174. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 640-641, pp.662 - 670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2018.01.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.05.317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842070v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alterations of tissue metallothionein and vitellogenin concentrations in tropical cup oysters (Saccostrea sp.) following short-term (96 h) exposure to cadmium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First data on three bivalve species exposed to an intra-harbour polymetallic contamination (La Rochelle, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Breitwieser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélia Viricel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Churlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela M. Moncaleano-Niño</w:t>
+                <w:t xml:space="preserve">Benoît Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio A. Barrios-Latorre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valérie Huet</w:t>
+                <w:t xml:space="preserve">Elie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2017.02.011⟩</w:t>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Comparative Pharmacology and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 199, pp.28 - 37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpc.2017.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01475692v1</w:t>
+                <w:t xml:space="preserve">hal-01680279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First data on three bivalve species exposed to an intra-harbour polymetallic contamination (La Rochelle, France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carine Churlaud</w:t>
+                <w:t xml:space="preserve">Alterations of tissue metallothionein and vitellogenin concentrations in tropical cup oysters (Saccostrea sp.) following short-term (96 h) exposure to cadmium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela M. Moncaleano-Niño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Guillot</w:t>
+                <w:t xml:space="preserve">Sergio A. Barrios-Latorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Martin</w:t>
+                <w:t xml:space="preserve">Javier F. Poloche-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Becquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part C: Comparative Pharmacology and Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 199, pp.28 - 37. </w:t>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbpc.2017.02.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2017.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680279v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-Term and Long-Term Biological Effects of Chronic Chemical Contamination on Natural Populations of a Marine Bivalve</w:t>
               </w:r>
@@ -2527,51 +2527,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomarker modulation associated with marine diesel contamination in the iceland scallop (Chlamys islandica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Milinkovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Geraudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2629,282 +2629,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03544166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First description of French V. tubiashii strains pathogenic to mollusk: II. Characterization of properties of the proteolytic fraction of extracellular products</w:t>
+                <w:t xml:space="preserve">Persistent Organic Pollutants in a marine bivalve on the Marennes-Oléron Bay and the Gironde Estuary (French Atlantic coast) -Part 2: Potential biological effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachida Mersni Achour</w:t>
+                <w:t xml:space="preserve">Andrea Luna Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Imbert-Auvray</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Thomas-Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 514, pp.511-522</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04499654v1</w:t>
+                <w:t xml:space="preserve">hal-01223660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent Organic Pollutants in a marine bivalve on the Marennes-Oléron Bay and the Gironde Estuary (French Atlantic coast) -Part 2: Potential biological effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First description of French V. tubiashii strains pathogenic to mollusk: II. Characterization of properties of the proteolytic fraction of extracellular products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Mersni Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Imbert-Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Ben Cheick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Luna Acosta</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicole Faury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 123, pp.49-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jip.2014.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01223660v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced immunological and detoxification responses in Pacific oysters, Crassostrea gigas, exposed to chemically dispersed oil</w:t>
               </w:r>
@@ -3731,51 +3731,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Use of Limpets and Mussels to Biomonitor Chronic Pollution in North Corsica Port Areas (Mediterranean Sea): A Multibiomarker Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Pillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Castrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3783,51 +3783,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Le Vern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Marengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Best Practices in Port Environmental Data Management. The Case Study of the WIBE Information System</w:t>
@@ -4029,51 +4029,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04957810v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Parizadeh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Saint-Picq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Barbier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Bringer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Huet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.125164" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465467v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Le Cam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Br&#233;maud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Becquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.529" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078378v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Lerebours" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Diallo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lecureuil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Receveur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114988" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03936377v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Muttin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marengo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovina Fullgrabe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114524" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019013v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dabrowski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leduc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-023-02635-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03936174v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Barbarin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Turquois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Churlaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159244" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773030v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Bathie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kazour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.113842" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482565v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Prunier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.118600" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03150027v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Sauriau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dartois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2021.1876249" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471491v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Breitwieser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guyot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.125199" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977315v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vagner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pante" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Viricel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Zambonino-Infante" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.187179" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842065v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lacroix" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.05.317" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842067v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0198255" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842070v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomas-Guyon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjetil Sagerup" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Geraudie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2018.01.033" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475692v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M. Moncaleano-Ni&#241;o" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio A. Barrios-Latorre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier F. Poloche-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2017.02.011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01680279v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guillot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2017.02.006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393128v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Graber" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Murillo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150184" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119160v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Milinkovitch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Reigner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2015.02.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544166v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camus" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomas- Guyon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499654v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Mersni Achour" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Imbert-Auvray" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Huet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Cheick" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Faury" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2014.09.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223660v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Luna Acosta" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616692v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Luna-Acosta" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kanan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Floch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pineau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.05.011" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422545v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline J Ory" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J Hartmann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence J Jude" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda del Amo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02243.x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855149v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pigeot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Miramand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fichet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps307101" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679128v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bergeon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Dubillot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678888v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Zambonino-Infante" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409190v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Viricel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869445v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Castrec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gillet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Le Vern" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04957810v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Parizadeh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Saint-Picq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Barbier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Bringer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Huet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.125164" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465467v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Le Cam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Br&#233;maud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Becquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.529" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019013v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dabrowski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marengo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovina Fullgrabe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leduc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-023-02635-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03936377v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Muttin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114524" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078378v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Lerebours" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Diallo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lecureuil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Receveur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114988" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03936174v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Barbarin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Turquois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Churlaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159244" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773030v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Bathie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kazour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.113842" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482565v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Prunier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.118600" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03150027v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Sauriau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dartois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2021.1876249" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471491v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Breitwieser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guyot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.125199" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977315v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vagner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pante" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Viricel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Zambonino-Infante" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.187179" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842067v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0198255" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842070v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomas-Guyon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjetil Sagerup" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Geraudie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2018.01.033" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842065v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lacroix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.05.317" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01680279v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guillot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2017.02.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475692v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M. Moncaleano-Ni&#241;o" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio A. Barrios-Latorre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier F. Poloche-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2017.02.011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393128v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Graber" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Murillo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150184" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119160v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Milinkovitch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Reigner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2015.02.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544166v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camus" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomas- Guyon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223660v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Luna Acosta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499654v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Mersni Achour" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Imbert-Auvray" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Huet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Cheick" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Faury" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2014.09.006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616692v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Luna-Acosta" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kanan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Floch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pineau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.05.011" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422545v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline J Ory" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J Hartmann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence J Jude" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda del Amo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02243.x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855149v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pigeot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Miramand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fichet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps307101" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679128v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bergeon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Dubillot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678888v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Zambonino-Infante" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409190v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Viricel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869445v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Castrec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gillet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Le Vern" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>