--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -2374,325 +2374,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ evaluation of oxidative stress and immunological parameters as ecotoxicological biomarkers in a novel sentinel species (Mimachlamys varia)</w:t>
+                <w:t xml:space="preserve">Biomarker modulation associated with marine diesel contamination in the iceland scallop (Chlamys islandica)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Milinkovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Geraudie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paco Bustamante</w:t>
+                <w:t xml:space="preserve">Lionel Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Reigner</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Thomas- Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01119160v1</w:t>
+                <w:t xml:space="preserve">hal-03544166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomarker modulation associated with marine diesel contamination in the iceland scallop (Chlamys islandica)</w:t>
+                <w:t xml:space="preserve">In situ evaluation of oxidative stress and immunological parameters as ecotoxicological biomarkers in a novel sentinel species (Mimachlamys varia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Milinkovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Perrine Geraudie</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paco Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Camus</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anaïs Reigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Churlaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquatic Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 161, pp.170 - 175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquatox.2015.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03544166v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01119160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistent Organic Pollutants in a marine bivalve on the Marennes-Oléron Bay and the Gironde Estuary (French Atlantic coast) -Part 2: Potential biological effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Luna Acosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paco Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4029,51 +4029,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04957810v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Parizadeh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Saint-Picq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Barbier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Bringer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Huet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.125164" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465467v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Le Cam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Br&#233;maud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Becquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.529" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019013v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dabrowski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marengo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovina Fullgrabe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leduc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-023-02635-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03936377v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Muttin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114524" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078378v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Lerebours" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Diallo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lecureuil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Receveur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114988" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03936174v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Barbarin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Turquois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Churlaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159244" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773030v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Bathie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kazour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.113842" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482565v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Prunier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.118600" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03150027v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Sauriau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dartois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2021.1876249" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471491v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Breitwieser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guyot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.125199" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977315v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vagner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pante" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Viricel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Zambonino-Infante" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.187179" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842067v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0198255" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842070v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomas-Guyon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjetil Sagerup" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Geraudie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2018.01.033" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842065v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lacroix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.05.317" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01680279v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guillot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2017.02.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475692v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M. Moncaleano-Ni&#241;o" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio A. Barrios-Latorre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier F. Poloche-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2017.02.011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393128v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Graber" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Murillo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150184" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119160v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Milinkovitch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Reigner" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2015.02.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544166v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camus" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomas- Guyon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223660v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Luna Acosta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499654v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Mersni Achour" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Imbert-Auvray" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Huet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Cheick" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Faury" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2014.09.006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616692v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Luna-Acosta" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kanan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Floch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pineau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.05.011" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422545v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline J Ory" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J Hartmann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence J Jude" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda del Amo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02243.x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855149v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pigeot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Miramand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fichet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps307101" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679128v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bergeon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Dubillot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678888v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Zambonino-Infante" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409190v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Viricel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869445v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Castrec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gillet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Le Vern" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04957810v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Parizadeh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Saint-Picq" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Barbier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arno Bringer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Huet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2024.125164" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465467v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Le Cam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Br&#233;maud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Becquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.529" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019013v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Dabrowski" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marengo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovina Fullgrabe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Leduc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-023-02635-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03936377v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Muttin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.114524" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078378v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Lerebours" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Diallo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lecureuil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Receveur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2023.114988" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03936174v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Barbarin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Turquois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Churlaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.159244" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773030v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Bathie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kazour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amara" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2022.113842" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482565v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cachot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Prunier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.118600" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03150027v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Guy Sauriau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dartois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670262.2021.1876249" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471491v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Breitwieser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Guyot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.125199" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977315v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vagner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pante" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Viricel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lacoue-Labarthe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Zambonino-Infante" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.187179" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842067v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0198255" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842070v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomas-Guyon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjetil Sagerup" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Geraudie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2018.01.033" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842065v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lacroix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.05.317" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-01680279v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Guillot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Martin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpc.2017.02.006" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475692v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela M. Moncaleano-Ni&#241;o" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio A. Barrios-Latorre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier F. Poloche-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2017.02.011" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393128v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Graber" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Murillo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150184" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544166v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Milinkovitch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camus" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thomas- Guyon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119160v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paco Bustamante" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Reigner" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquatox.2015.02.003" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223660v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Luna Acosta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499654v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Mersni Achour" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Imbert-Auvray" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Huet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Cheick" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Faury" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2014.09.006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616692v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Luna-Acosta" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kanan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Floch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pineau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2011.05.011" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422545v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline J Ory" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans J Hartmann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence J Jude" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dupuy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda del Amo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2010.02243.x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855149v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pigeot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Miramand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fichet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps307101" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679128v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bergeon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Az&#233;mar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Dubillot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678888v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Luis Zambonino-Infante" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409190v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Viricel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869445v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Castrec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gillet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Le Vern" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>