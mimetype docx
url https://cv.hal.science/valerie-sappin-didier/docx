--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -502,996 +502,996 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Target and Nontarget Screening of PFAS in Biosolids, Composts, and Other Organic Waste Products for Land Application in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Marcelline Michaud</w:t>
+                <w:t xml:space="preserve">Contrasting soil‐ and canopy‐nurse effects in metalliferous systems may be explained by dominant plant functional strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Randé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Min Liu</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richard Michalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Delerue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.1c03697⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60 (2), pp.278 - 290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.14329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03561958v1</w:t>
+                <w:t xml:space="preserve">hal-04057587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting soil‐ and canopy‐nurse effects in metalliferous systems may be explained by dominant plant functional strategies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Randé</w:t>
+                <w:t xml:space="preserve">Response of soil and vegetation in a warm-temperate Pine forest to intensive biomass harvests, phosphorus fertilisation, and wood ash application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Augusto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Michalet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Trichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.14329⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 850, pp.157907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.157907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04057587v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of heavy metal pollution transfer and human exposure risks from the consumption of chicken grown in mining-surrounding areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sameh Elkribi-Boukhris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naceur M’hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iteb Boughattas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Helaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Coriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 29 (4), pp.5661-5673. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-021-15995-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03611921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of soil and vegetation in a warm-temperate Pine forest to intensive biomass harvests, phosphorus fertilisation, and wood ash application</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Higher facilitation for stress‐intolerant ecotypes along a metal pollution gradient are due to a decrease in performance in absence of neighbours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Michalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Randé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Delerue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.157907⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.09499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03763508v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher facilitation for stress‐intolerant ecotypes along a metal pollution gradient are due to a decrease in performance in absence of neighbours</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Target and Nontarget Screening of PFAS in Biosolids, Composts, and Other Organic Waste Products for Land Application in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Marcelline Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sung Vo Duy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Montenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (10), pp.6056-6068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/oik.09499⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.1c03697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777349v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple models efficiently predict free cadmium Cd2+ in the solutions of low-contaminated agricultural soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phytoavailability of Cd, Cr, Cu, Hg, Mn, Mo, Ni, Pb, Tl and Zn in arable crop systems amended for 13 to 15 years with organic waste products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Marcelline Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Viala</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
+                <w:t xml:space="preserve">Philippe Cambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Bussière</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Noémie Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146428⟩</w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (4), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy11040664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03288032v1</w:t>
+                <w:t xml:space="preserve">hal-03281535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoavailability of Cd, Cr, Cu, Hg, Mn, Mo, Ni, Pb, Tl and Zn in arable crop systems amended for 13 to 15 years with organic waste products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Marcelline Michaud</w:t>
+                <w:t xml:space="preserve">Simple models efficiently predict free cadmium Cd2+ in the solutions of low-contaminated agricultural soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cambier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Sylvie Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (4), pp.1-23. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 778, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/agronomy11040664⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03281535v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass balance and long-term soil accumulation of trace elements in arable crop systems amended with urban composts or cattle manure during 17 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Marcelline Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1581,77 +1581,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecotoxicity of trace elements to chicken GALLUS gallus domesticus exposed to a gradient of polymetallic-polluted sites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sameh El. Kribi-Boukhris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iteb Boughattas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Helaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1970,51 +1970,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive statistical modelling of cadmium content in durum wheat grain based on soil parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Laurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2098,320 +2098,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health risk assessment in calcareous agricultural soils contaminated by metallic mining activity under Mediterranean climate</w:t>
+                <w:t xml:space="preserve">Impact of temperature on the dynamics of organic matter and on the soil-to-plant transfer of Cd, Zn and Pb in a contaminated agricultural soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imène Béjaoui</w:t>
+                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naïma Kolsi-Benzina</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEAN - Soil, Air, Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/clen.201500512⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (4), pp.2997-3007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5432-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634992v1</w:t>
+                <w:t xml:space="preserve">hal-01512161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of temperature on the dynamics of organic matter and on the soil-to-plant transfer of Cd, Zn and Pb in a contaminated agricultural soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Health risk assessment in calcareous agricultural soils contaminated by metallic mining activity under Mediterranean climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Béjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Kolsi-Benzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CLEAN - Soil, Air, Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (10), pp.1385-1395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/clen.201500512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5432-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01512161v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomarker responses of Eisenia andrei to a polymetallic gradient near a lead mining site in North Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iteb Boughattas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrine Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2799,51 +2799,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma N. Kolsi Benzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence L. Denaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2902,64 +2902,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blé dur : freiner l’accumulation de cadmium dans les grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3053,51 +3053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najoi El Azhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Lainé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Béguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3199,51 +3199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sivry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3333,254 +3333,254 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sivry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valerie Sappin-Didier</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 22 (5), pp.679-691. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 22 (5), pp.679-691</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02891858v1</w:t>
+                <w:t xml:space="preserve">hal-02655323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimetallic contamination from Zn-ore smelter: solid speciation and potential mobility in riverine floodbank soils of the upper Lot River (SW France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sivry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 22 (5), pp.679-691</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 22 (5), pp.679-691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/0935-1221/2010/0022-2060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655323v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02891858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadmium speciation assessed by voltammetry, ion exchange and geochemical calculation in soil solutions collected after soil rewetting</w:t>
               </w:r>
@@ -3725,90 +3725,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two experimental speciation methods with a theoretical approach to monitor free and labile Cd fractions in soil solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Parat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 648 (2), pp.157-161. </w:t>
@@ -4120,707 +4120,707 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of labile Cd pool in contaminated soil using stable isotope analysis, radioactive isotope dilution and sequential extraction</w:t>
+                <w:t xml:space="preserve">Evaluation of cyclonic ash, commercial Na-silicates, lime and phosphoric acid for metal immobilisation purposes in contaminated soils in Flanders (Belgium)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Sivry</w:t>
+                <w:t xml:space="preserve">Wouter Geebelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Riotte</w:t>
+                <w:t xml:space="preserve">Ann Ruttens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Munoz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Sappin-Didier</w:t>
+                <w:t xml:space="preserve">Robert Carleer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Dupre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jan Yperman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 70, pp.594. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 144 (1), pp.32-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.GCA.2006.06.1103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2006.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00318699v1</w:t>
+                <w:t xml:space="preserve">hal-02665961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of cyclonic ash, commercial Na-silicates, lime and phosphoric acid for metal immobilisation purposes in contaminated soils in Flanders (Belgium)</w:t>
+                <w:t xml:space="preserve">Study of labile Cd pool in contaminated soil using stable isotope analysis, radioactive isotope dilution and sequential extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wouter Geebelen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
+                <w:t xml:space="preserve">Y. Sivry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann Ruttens</w:t>
+                <w:t xml:space="preserve">J. Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Carleer</w:t>
+                <w:t xml:space="preserve">M. Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Yperman</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 144 (1), pp.32-39. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 70, pp.594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2006.01.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.GCA.2006.06.1103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665961v1</w:t>
+                <w:t xml:space="preserve">hal-00318699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium availability at different soil pH to transgenic tobacco overexpressing ferritin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">A kinetic approach to predict soil trace metal bioavailability: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Varrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mench</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Briat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 270 (1-2), pp.189-197. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 275 (1-2), pp.21-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-004-7599-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-004-1494-7⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02682342v1</w:t>
+                <w:t xml:space="preserve">hal-02675490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 25-year record of polycyclic aromatic hydrocarbons in soils amended with sewage sludges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lichtfouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sappin-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Lichtfouse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Sappin-Didier</w:t>
+                <w:t xml:space="preserve">L. Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Denaix</w:t>
+                <w:t xml:space="preserve">G. Caria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 3 (3), pp.140-144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10311-005-0010-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00174156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A kinetic approach to predict soil trace metal bioavailability: preliminary results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain A. Bermond</w:t>
+                <w:t xml:space="preserve">Cadmium availability at different soil pH to transgenic tobacco overexpressing ferritin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Vansuyts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Varrault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Mench</w:t>
+                <w:t xml:space="preserve">Jean-François Briat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 275 (1-2), pp.21-29. </w:t>
+              <w:t xml:space="preserve">, 2005, 270 (1-2), pp.189-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-004-7599-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11104-004-1494-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675490v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytodisponibilité des éléments traces métalliques dans les grains de blé</w:t>
               </w:r>
@@ -4832,51 +4832,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mocquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5078,51 +5078,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Solda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5173,51 +5173,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rehabilitation des sols pollues par des metaux lourds : cas de la grenaille de fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5339,51 +5339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Ecology &amp; Evolution SFE2 – GfÖ – EEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
@@ -5451,51 +5451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Montenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5688,51 +5688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5813,64 +5813,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bofang Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5912,64 +5912,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches agronomiques pour gérer la qualité sanitaire et nutritive des produits végétaux vis à vis des éléments traces métalliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6020,51 +6020,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive statistical modelling of Cadmium content in durum wheat grain based on soil parameters.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Laurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6361,90 +6361,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert sol-plante des métaux et exposition des populations suite aux activités minières passées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Béjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Kolsi Benzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Hamza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Munoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6482,77 +6482,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination des cultures par les éléments traces : état des lieux des connaissances scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Laurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Jacquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6607,103 +6607,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From soil to edible plant parts: how to predict and limit contaminationof crops by inorganic trace elements?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Denaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aline Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYSU-INRA Symposium on soil Pollution Remediation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Guangzhou, China</w:t>
@@ -6758,51 +6758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette A. Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7073,291 +7073,291 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of cyclonic ash, commercial Na-silicates, lime and phosphoric acid for metal immobilisation purposes in contaminated soils in Flanders (Belgium)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter Geebelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann Ruttens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Carleer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Yperman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on the Biogeochemistry of Trace Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Adelaide, Australia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2006.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of labile Cd pool in contaminated soil using stable isotope analysis, radioactive isotope dilution and sequential extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Sivry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dupre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Annual V.M. Goldschmidt Conference 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Melbourne, Australia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2006.06.1103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -7387,64 +7387,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscia Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Internationl Conference on the Biogeochemistry of Trace Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Adelaide, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7469,51 +7469,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadmium availability in remediated soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dupaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7564,77 +7564,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DGT as a method to predict metal availability for lettuce in soils contaminated by industrial dust fallout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Denaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bussiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7823,51 +7823,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can commercial silicates be applied for metal immobilization in contamined soils ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Geebelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Hossein Taghavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7948,51 +7948,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevision of the accumulation of trace elements in plant : the key role of the soil solution composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8024,1292 +8024,1292 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition aux éléments traces métalliques et accumulation dans les végétaux consommés</w:t>
+                <w:t xml:space="preserve">Phytotoxicity and uptake of trace elements related to exposure estimated in different ways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Carrhilo de Almeida</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Masson</w:t>
+                <w:t xml:space="preserve">V. Sappin Didider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Devenir et effets des contaminants métalliques dans les agrosystèmes et écosystèmes terrestres. Influence de l'usage des sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2003, Lille, France</w:t>
+              <w:t xml:space="preserve">7. International conference on the biogeochemistry of trace elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759084v1</w:t>
+                <w:t xml:space="preserve">hal-02761651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des paramètres pédologiques sur l'accumulation du cadmium dans les grains de blé d'hiver cultivés sur sols français (Programme AGREDE)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Cadmium availability at different soil pH to transgenic tobacco overexpressing ferritin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Vansuyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Baize</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Briat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Devenir et effets des contaminants métalliques dans les agrosystèmes et écosystèmes terrestres. Influence de l'usage des sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2003, Lille, France</w:t>
+              <w:t xml:space="preserve">7. International conference on the biogeochemistry of trace elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758959v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytotoxicity and uptake of trace elements related to exposure estimated in different ways</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Sappin Didider</w:t>
+                <w:t xml:space="preserve">Rôle des paramètres pédologiques sur l'accumulation du cadmium dans les grains de blé d'hiver cultivés sur sols français (Programme AGREDE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Bussière</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Baize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International conference on the biogeochemistry of trace elements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">Colloque Devenir et effets des contaminants métalliques dans les agrosystèmes et écosystèmes terrestres. Influence de l'usage des sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761651v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium availability at different soil pH to transgenic tobacco overexpressing ferritin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Exposition aux éléments traces métalliques et accumulation dans les végétaux consommés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Denaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Carrhilo de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mench</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.F. Briat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International conference on the biogeochemistry of trace elements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">Colloque Devenir et effets des contaminants métalliques dans les agrosystèmes et écosystèmes terrestres. Influence de l'usage des sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761648v1</w:t>
+                <w:t xml:space="preserve">hal-02759084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">100 years spreading of urban waste water on market-garden soils close to Paris (France) : subsequent impacts and hazards</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cadmium availability at different soil pH to transgenic tobacco overexpressing ferritin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Vansuyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mench</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Briat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. World Congress of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2002, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">4. WG2 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2002, Villenave d'Ornon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761428v1</w:t>
+                <w:t xml:space="preserve">hal-02758778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium availability at different soil pH to transgenic tobacco overexpressing ferritin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Phytorémédiation des sols pollués en éléments traces par des tabacs génétiquement modifiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Vansuyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Briat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. WG2 Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2002, Villenave d'Ornon, France</w:t>
+              <w:t xml:space="preserve">1. Rencontre nationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758778v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytorémédiation des sols pollués en éléments traces par des tabacs génétiquement modifiés</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">100 years spreading of urban waste water on market-garden soils close to Paris (France) : subsequent impacts and hazards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Baize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Folkert F. van Oort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chaussod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Rencontre nationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2002, Paris, France</w:t>
+              <w:t xml:space="preserve">17. World Congress of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758744v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition de végétaux aux éléments traces via la solution du sol: diagnostic de contamination des récoltes, diagnostic de danger, pratiques agricoles pour prévenir ou assainir</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transfer functions of Cd from soil to winter wheat grain (Quasar programme, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Sterckeman</w:t>
+                <w:t xml:space="preserve">S. Brayette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Rencontres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2001, Blois, France</w:t>
+              <w:t xml:space="preserve">6. International conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Guelph, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763740v1</w:t>
+                <w:t xml:space="preserve">hal-02759212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer functions of Cd from soil to winter wheat grain (Quasar programme, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Trace elements contents in winter wheat grain depending on soil types (Quasar Programme - France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mench</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Baize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Jade</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Sagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Sterckeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, Guelph, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759212v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between indicators of Cd exposure and Cd in wheat grain (QUASAR programme, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brayette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, Guelph, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace elements contents in winter wheat grain depending on soil types (Quasar Programme - France)</w:t>
+                <w:t xml:space="preserve">Exposition de végétaux aux éléments traces via la solution du sol: diagnostic de contamination des récoltes, diagnostic de danger, pratiques agricoles pour prévenir ou assainir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Denaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2001, Guelph, Canada</w:t>
+              <w:t xml:space="preserve">5. Rencontres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760242v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace elements uptake by wheat grains depending on soil types (QUASAR programme)</w:t>
               </w:r>
@@ -9334,64 +9334,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1999, Vienne, Australia</w:t>
@@ -9420,51 +9420,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadmium availability in agricultural soils assessed by the isotopic exchange kinetic technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9496,480 +9496,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of beringite and steel shots on the mobility and bioavailability of cadmium and nickel : a field study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-situ immobilisation can decrease plant roots exposure to trace elements and enhance the vegetation cover of contaminated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mench</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Mench</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Masson</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agathe Manceau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Conference on the Biogeochemistry of Trace Elements</w:t>
+              <w:t xml:space="preserve">4. International Conference on the Biogeochemistry of trace elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1997, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02771070v1</w:t>
+                <w:t xml:space="preserve">hal-02768939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ immobilisation can decrease plant roots exposure to trace elements and enhance the vegetation cover of contaminated soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A bag method for studying the influence of steel shots on cadmium mobility in a field experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tremel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mench</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agathe Manceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Conference on the Biogeochemistry of trace elements</w:t>
+              <w:t xml:space="preserve">4. International Conference on the Biogeochemistry of Trace Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1997, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02768939v1</w:t>
+                <w:t xml:space="preserve">hal-02769673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bag method for studying the influence of steel shots on cadmium mobility in a field experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
+                <w:t xml:space="preserve">Steel shots, a compound that decreases the mobility and bioavailability of metals in polluted soils : benefits and limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Sappin-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mench</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tremel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Tremel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe P. Cambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Conference on the Biogeochemistry of Trace Elements</w:t>
+              <w:t xml:space="preserve">4. International Conference on the Biogeochemistry of trace elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1997, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02769673v1</w:t>
+                <w:t xml:space="preserve">hal-02771538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steel shots, a compound that decreases the mobility and bioavailability of metals in polluted soils : benefits and limits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of beringite and steel shots on the mobility and bioavailability of cadmium and nickel : a field study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe P. Cambier</w:t>
+                <w:t xml:space="preserve">Pierre Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Solda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Conference on the Biogeochemistry of trace elements</w:t>
+              <w:t xml:space="preserve">4. International Conference on the Biogeochemistry of Trace Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1997, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02771538v1</w:t>
+                <w:t xml:space="preserve">hal-02771070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9987,90 +9987,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadmium buffer power, a tool to predict Cd bioavailability for wheat?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. International Conference on the Biogeochemistry of Trace Elements (ICOBTE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10147,51 +10147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Montenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre Recyclage des produits résiduaires organiques en agriculture, INRA Transfert Environnement, Institut Carnot 3BCAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Paris, France. 12 p., 2017</w:t>
@@ -10345,64 +10345,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disponibilité du cadmium en sols carbonatés contaminés par l’activité minière, Tunisie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Béjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Kolsi Benzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10572,273 +10572,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01335708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DGT (diffusive gradients in thin films) can model metal uptake by durum wheat from acidic soils amended with sewage sludge and urban composts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SOERE PRO: Long term field experiment network for research on the recycling of organic matters issued of wastes in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Senda Zarrouk</w:t>
+                <w:t xml:space="preserve">Jean-Noel Rampon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bermond</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Burban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Conference RAMIRAN 2013: Recycling of organic residues for agriculture: from waste management to ecosystem services</w:t>
+              <w:t xml:space="preserve">15. International Conference RAMIRAN - Recycling of organic residues for agriculture: from waste management to ecosystem services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Versailles, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192546v1</w:t>
+                <w:t xml:space="preserve">hal-01192548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOERE PRO: Long term field experiment network for research on the recycling of organic matters issued of wastes in agriculture</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DGT (diffusive gradients in thin films) can model metal uptake by durum wheat from acidic soils amended with sewage sludge and urban composts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noel Rampon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Morvan</w:t>
+                <w:t xml:space="preserve">Senda Zarrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Burban</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Kolsi Benzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Denaix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Conference RAMIRAN - Recycling of organic residues for agriculture: from waste management to ecosystem services</w:t>
+              <w:t xml:space="preserve">15. International Conference RAMIRAN 2013: Recycling of organic residues for agriculture: from waste management to ecosystem services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Versailles, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192548v1</w:t>
+                <w:t xml:space="preserve">hal-01192546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of the MicroRespTM method to assess Pollution-Induced Community Tolerance to metals and ecophysiological traits for soil microbial communities.</w:t>
               </w:r>
@@ -10958,51 +10958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laforie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lichtfouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Caria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11115,77 +11115,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Straczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Loosemore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contaminations métalliques des agrosystèmes et écosystèmes péri-industriels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 308 p., 2009, Update Sciences and Technologies, 978-2-7592-0275-1</w:t>
@@ -11214,51 +11214,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractionnement cinétique des ETM des sols et application à la prévision de leur biodisponibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Varrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11335,103 +11335,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytodisponibilité du cadmium pour le blé. Rôle des paramètres pédologiques et agronomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brayette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les éléments traces métalliques dans les sols. Approches fonctionnelles et spatiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Editions, 2002, Un Point sur.. - INRA, 2-7380-0993-X</w:t>
@@ -11460,51 +11460,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of inorganic amendments for reducing metal bioavailability to ryegrass and tobacco in contaminated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11594,51 +11594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11719,213 +11719,213 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newsletter ISPA's quoi? Juillet et aout 2024-n°20- UMR ISPA</w:t>
+                <w:t xml:space="preserve">Newsletter ISPA's quoi? Mars 2024-n°16- UMR ISPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690747v1</w:t>
+                <w:t xml:space="preserve">hal-04690735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newsletter ISPA's quoi? Janvier 2024-n°14- UMR ISPA</w:t>
+                <w:t xml:space="preserve">Newsletter ISPA's quoi? Juillet et aout 2024-n°20- UMR ISPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690725v1</w:t>
+                <w:t xml:space="preserve">hal-04690747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newsletter ISPA's quoi? Mars 2024-n°16- UMR ISPA</w:t>
+                <w:t xml:space="preserve">Newsletter ISPA's quoi? Janvier 2024-n°14- UMR ISPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690735v1</w:t>
+                <w:t xml:space="preserve">hal-04690725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Newsletter ISPA's quoi? Septembre 2024-n°21- UMR ISPA</w:t>
               </w:r>
@@ -12029,337 +12029,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newsletter ISPA's quoi? Juin 2024-n°19- UMR ISPA</w:t>
+                <w:t xml:space="preserve">Newsletter ISPA's quoi? Février 2024-n°15- UMR ISPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690744v1</w:t>
+                <w:t xml:space="preserve">hal-04690730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newsletter ISPA's quoi? Mai 2024-n°18- UMR ISPA</w:t>
+                <w:t xml:space="preserve">Newsletter ISPA's quoi? Juin 2024-n°19- UMR ISPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690740v1</w:t>
+                <w:t xml:space="preserve">hal-04690744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newsletter ISPA's quoi? Février 2024-n°15- UMR ISPA</w:t>
+                <w:t xml:space="preserve">Newsletter ISPA's quoi? Mai 2024-n°18- UMR ISPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690730v1</w:t>
+                <w:t xml:space="preserve">hal-04690740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newsletter ISPA's quoi? Juillet et aout 2023-n°9- UMR ISPA</w:t>
+                <w:t xml:space="preserve">Newsletter ISPA's quoi? Septembre 2023-n°10- UMR ISPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2023, pp.12053 - 12062</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690694v1</w:t>
+                <w:t xml:space="preserve">hal-04690701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newsletter ISPA's quoi? Mars 2023-n°5- UMR ISPA</w:t>
+                <w:t xml:space="preserve">Newsletter ISPA's quoi? Février 2023-n°4- UMR ISPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04688137v1</w:t>
+                <w:t xml:space="preserve">hal-04688120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Newsletter ISPA's quoi? Janvier 2023-n°3- UMR ISPA</w:t>
               </w:r>
@@ -12401,213 +12401,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newsletter ISPA's quoi? Septembre 2023-n°10- UMR ISPA</w:t>
+                <w:t xml:space="preserve">Newsletter ISPA's quoi? Octobre 2023-n°11- UMR ISPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, pp.12053 - 12062</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690701v1</w:t>
+                <w:t xml:space="preserve">hal-04690704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newsletter ISPA's quoi? Février 2023-n°4- UMR ISPA</w:t>
+                <w:t xml:space="preserve">Newsletter ISPA's quoi? mai 2023-n°7- UMR ISPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04688120v1</w:t>
+                <w:t xml:space="preserve">hal-04690678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISPA's quoi? Juin 2023-n°8- UMR ISPA</w:t>
+                <w:t xml:space="preserve">Newsletter ISPA's quoi? Novembre 2023-n°12- UMR ISPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690688v1</w:t>
+                <w:t xml:space="preserve">hal-04690710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Newsletter ISPA's quoi? Avril 2024-n°6- UMR ISPA</w:t>
               </w:r>
@@ -12649,275 +12649,275 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newsletter ISPA's quoi? Novembre 2023-n°12- UMR ISPA</w:t>
+                <w:t xml:space="preserve">ISPA's quoi? Juin 2023-n°8- UMR ISPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690710v1</w:t>
+                <w:t xml:space="preserve">hal-04690688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newsletter ISPA's quoi? Octobre 2023-n°11- UMR ISPA</w:t>
+                <w:t xml:space="preserve">Newsletter ISPA's quoi? Décembre 2023-n°13- UMR ISPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690704v1</w:t>
+                <w:t xml:space="preserve">hal-04690715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newsletter ISPA's quoi? mai 2023-n°7- UMR ISPA</w:t>
+                <w:t xml:space="preserve">Newsletter ISPA's quoi? Juillet et aout 2023-n°9- UMR ISPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690678v1</w:t>
+                <w:t xml:space="preserve">hal-04690694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newsletter ISPA's quoi? Décembre 2023-n°13- UMR ISPA</w:t>
+                <w:t xml:space="preserve">Newsletter ISPA's quoi? Mars 2023-n°5- UMR ISPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690715v1</w:t>
+                <w:t xml:space="preserve">hal-04688137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Newsletter ISPA's quoi? Novembre 2022-n°1- UMR ISPA</w:t>
               </w:r>
@@ -13209,51 +13209,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des composés inorganiques pour diminuer les flux de métaux dans deux agrosystèmes pollués : étude des mécanismes impliqués par l'emploi d'un composé du fer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université des Sciences et Technologies (Bordeaux 1), 1995. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -13605,51 +13605,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121288v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Marcelline Michaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyin Dunsin Saliu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Munoz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sappin-Didier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179708" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Tuc Dinh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180156" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119086v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delerue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rand&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nemer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laperche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-025-07611-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561958v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Liu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Vo Duy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Montenach" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c03697" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04057587v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Michalet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14329" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611921v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Elkribi-Boukhris" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur M&#8217;hamdi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iteb Boughattas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Helaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Coriou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15995-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763508v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Beaumont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fraysse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trichet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157907" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777349v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09499" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288032v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Viala" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bussi&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coriou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146428" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281535v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Janot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11040664" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624633v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Sappin-Didier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Deltreil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mercier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-07166-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925885v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh El. Kribi-Boukhris" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Zitouni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.114831" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154647v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2019.05.026" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354661v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doumas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Munoz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Banni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Becerra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-016-0939-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608023v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurette" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gourdain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9712-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634992v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne B&#233;jaoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Kolsi-Benzina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Sappin-Didier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clen.201500512" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R9LV6ZM8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512161v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cornu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lacoste" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5432-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604934v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Hattab" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Boussetta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Viarengo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.07.033" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L10NKR6K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314805v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette A. Berard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mazzia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Capowiez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.12.024" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458019v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coutelot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sappin-Didier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Atteia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-014-4055-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000692v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda S. Zarrouk" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Bermond" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma N. Kolsi Benzina" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Denaix" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-012-2498-2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R1DH91J5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644108v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650735v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoi El Azhari" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lain&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;guet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rouard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.05.015" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRKQ818J-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645417v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Olivier Redon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es2006644" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02891858v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2010/0022-2060" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655323v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444586v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Cornu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Parat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schneider" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Authier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dauthieu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.03.016" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XL3TP45K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659683v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Schneider" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Authier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2009.06.052" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311803v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Diesing" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokrat Sinaj" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Sarret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manceau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Flura" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2008.01032.x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665941v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi H. Stephan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courchesne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H. Hendershot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve P. Mcgrath" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar M. Chaudri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2007.12.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCKVMHKN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318699v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sivry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riotte" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munoz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2006.06.1103" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q45KH8RZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665961v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Geebelen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Ruttens" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carleer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Yperman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2006.01.013" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X1JKJ4N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682342v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vansuyts" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-004-1494-7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8R6T0K3D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174156v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denaix" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caria" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Metzger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-005-0010-5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675490v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Varrault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-004-7599-1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CLS0PPCX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676607v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baize" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mocquot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885889v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanda Boisson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Solda" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco Vangronsveld" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699078v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boisson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Solda" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vangronsveld" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708628v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010847v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;rot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pauwels" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790945v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Resseguier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790275v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02527824v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bussiere" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734166v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bofang Yan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789135v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02558077v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grignon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02527635v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;jaoui Im&#232;ne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537146v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coutelot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Atteia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galaup Serge" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738845v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Kolsi Benzina" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Hamza" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744358v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jacquard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809255v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Laporte" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745844v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314818v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822036v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cheret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetane Lespes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Potin-Gautier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ch&#233;ry" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821165v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756268v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.06.1103" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759299v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscia Oliva" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758603v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupaix" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762458v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontaine" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587799v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coynel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dabrin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Girardot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760686v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Geebelen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Hossein Taghavi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruttens" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yperman" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758733v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759084v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carrhilo de Almeida" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758959v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761651v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sappin Didider" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761648v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vansuyt" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Briat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761428v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert F. van Oort" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dere" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758778v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758744v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763740v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sterckeman" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759212v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brayette" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jade" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760461v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760242v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sagot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770855v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sagot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768942v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771070v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Masson" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768939v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Manceau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769673v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tremel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771538v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Cambier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02558089v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708610v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823222v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Obriot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grondin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742440v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335708v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rault" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192546v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda Zarrouk" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bermond" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192548v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Rampon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Burban" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335727v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600155v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laforie" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Caria" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822473v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Straczek" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Loosemore" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192341v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Varrault" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828005v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840085v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lambrot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839385v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Amans" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fargues" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690747v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690725v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690735v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690752v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690738v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690744v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690740v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690730v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690694v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688137v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688089v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690701v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688120v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690688v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690670v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690710v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690704v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690678v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690715v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688086v2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688076v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05230261v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montagnier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Detaille" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02843571v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04712450v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04712492v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121288v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Marcelline Michaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyin Dunsin Saliu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Munoz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sappin-Didier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179708" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Tuc Dinh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180156" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119086v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delerue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rand&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nemer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laperche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-025-07611-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04057587v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Michalet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14329" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763508v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Beaumont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fraysse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trichet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157907" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611921v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Elkribi-Boukhris" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur M&#8217;hamdi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iteb Boughattas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Helaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Coriou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15995-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777349v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09499" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561958v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Liu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Vo Duy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Montenach" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c03697" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281535v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Janot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11040664" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288032v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Viala" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bussi&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coriou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146428" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624633v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Sappin-Didier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Deltreil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mercier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-07166-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925885v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh El. Kribi-Boukhris" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Zitouni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.114831" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154647v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2019.05.026" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354661v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doumas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Munoz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Banni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Becerra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-016-0939-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608023v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurette" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gourdain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9712-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512161v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cornu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lacoste" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5432-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634992v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne B&#233;jaoui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Kolsi-Benzina" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Sappin-Didier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clen.201500512" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R9LV6ZM8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604934v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Hattab" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Boussetta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Viarengo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.07.033" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L10NKR6K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314805v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette A. Berard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mazzia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Capowiez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.12.024" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458019v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coutelot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sappin-Didier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Atteia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-014-4055-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000692v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda S. Zarrouk" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Bermond" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma N. Kolsi Benzina" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Denaix" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-012-2498-2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R1DH91J5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644108v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650735v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoi El Azhari" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lain&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;guet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rouard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.05.015" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRKQ818J-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645417v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Olivier Redon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es2006644" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655323v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02891858v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2010/0022-2060" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444586v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Cornu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Parat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schneider" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Authier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dauthieu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.03.016" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XL3TP45K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659683v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Schneider" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Authier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2009.06.052" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311803v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Diesing" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokrat Sinaj" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Sarret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manceau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Flura" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2008.01032.x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665941v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi H. Stephan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courchesne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H. Hendershot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve P. Mcgrath" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar M. Chaudri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2007.12.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCKVMHKN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665961v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Geebelen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Ruttens" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carleer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Yperman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2006.01.013" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X1JKJ4N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318699v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sivry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riotte" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munoz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2006.06.1103" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q45KH8RZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675490v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Varrault" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-004-7599-1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CLS0PPCX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174156v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denaix" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caria" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Metzger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-005-0010-5" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682342v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vansuyts" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-004-1494-7" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8R6T0K3D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676607v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baize" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mocquot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885889v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanda Boisson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Solda" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco Vangronsveld" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699078v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boisson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Solda" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vangronsveld" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708628v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010847v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;rot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pauwels" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790945v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Resseguier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790275v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02527824v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bussiere" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734166v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bofang Yan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789135v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02558077v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grignon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02527635v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;jaoui Im&#232;ne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537146v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coutelot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Atteia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galaup Serge" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738845v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Kolsi Benzina" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Hamza" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744358v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jacquard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809255v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Laporte" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745844v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314818v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822036v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cheret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetane Lespes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Potin-Gautier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ch&#233;ry" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821165v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756268v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.06.1103" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759299v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscia Oliva" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758603v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupaix" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762458v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontaine" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587799v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coynel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dabrin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Girardot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760686v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Geebelen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Hossein Taghavi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruttens" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yperman" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758733v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761651v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sappin Didider" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761648v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vansuyt" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Briat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758959v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759084v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carrhilo de Almeida" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758778v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758744v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761428v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert F. van Oort" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dere" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759212v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brayette" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jade" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760242v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sagot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sterckeman" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760461v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763740v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770855v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sagot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768942v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768939v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Manceau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769673v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tremel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771538v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Cambier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771070v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Masson" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02558089v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708610v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823222v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Obriot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grondin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742440v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335708v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rault" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192548v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Rampon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Burban" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192546v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda Zarrouk" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bermond" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335727v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600155v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laforie" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Caria" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822473v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Straczek" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Loosemore" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192341v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Varrault" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828005v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840085v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lambrot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839385v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Amans" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fargues" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690735v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690747v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690725v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690752v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690738v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690730v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690744v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690740v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690701v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688120v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688089v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690704v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690678v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690710v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690670v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690688v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690715v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690694v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688137v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688086v2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688076v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05230261v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montagnier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Detaille" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02843571v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04712450v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04712492v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>