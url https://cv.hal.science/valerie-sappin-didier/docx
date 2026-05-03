--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -502,996 +502,996 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting soil‐ and canopy‐nurse effects in metalliferous systems may be explained by dominant plant functional strategies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Randé</w:t>
+                <w:t xml:space="preserve">Target and Nontarget Screening of PFAS in Biosolids, Composts, and Other Organic Waste Products for Land Application in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Marcelline Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Michalet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Min Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sung Vo Duy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Montenach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2664.14329⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (10), pp.6056-6068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.1c03697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04057587v1</w:t>
+                <w:t xml:space="preserve">hal-03561958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of soil and vegetation in a warm-temperate Pine forest to intensive biomass harvests, phosphorus fertilisation, and wood ash application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Augusto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Beaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Trichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 850, pp.157907. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.157907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03763508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of heavy metal pollution transfer and human exposure risks from the consumption of chicken grown in mining-surrounding areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sameh Elkribi-Boukhris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naceur M’hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iteb Boughattas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Helaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Coriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 29 (4), pp.5661-5673. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-021-15995-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03611921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Higher facilitation for stress‐intolerant ecotypes along a metal pollution gradient are due to a decrease in performance in absence of neighbours</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrasting soil‐ and canopy‐nurse effects in metalliferous systems may be explained by dominant plant functional strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Randé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Michalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Nemer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugo Randé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Delerue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.09499⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60 (2), pp.278 - 290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.14329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03777349v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04057587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Target and Nontarget Screening of PFAS in Biosolids, Composts, and Other Organic Waste Products for Land Application in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Marcelline Michaud</w:t>
+                <w:t xml:space="preserve">Higher facilitation for stress‐intolerant ecotypes along a metal pollution gradient are due to a decrease in performance in absence of neighbours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Nemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Min Liu</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Richard Michalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Randé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Delerue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 56 (10), pp.6056-6068. </w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.1c03697⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/oik.09499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03561958v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoavailability of Cd, Cr, Cu, Hg, Mn, Mo, Ni, Pb, Tl and Zn in arable crop systems amended for 13 to 15 years with organic waste products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Marcelline Michaud</w:t>
+                <w:t xml:space="preserve">Simple models efficiently predict free cadmium Cd2+ in the solutions of low-contaminated agricultural soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agronomy11040664⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 778, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03281535v1</w:t>
+                <w:t xml:space="preserve">hal-03288032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple models efficiently predict free cadmium Cd2+ in the solutions of low-contaminated agricultural soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Viala</w:t>
+                <w:t xml:space="preserve">Phytoavailability of Cd, Cr, Cu, Hg, Mn, Mo, Ni, Pb, Tl and Zn in arable crop systems amended for 13 to 15 years with organic waste products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Marcelline Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Bussière</w:t>
+                <w:t xml:space="preserve">Philippe Cambier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Coriou</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Noémie Janot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 778, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (4), pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2021.146428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/agronomy11040664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03288032v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03281535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass balance and long-term soil accumulation of trace elements in arable crop systems amended with urban composts or cattle manure during 17 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Marcelline Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1581,77 +1581,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecotoxicity of trace elements to chicken GALLUS gallus domesticus exposed to a gradient of polymetallic-polluted sites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sameh El. Kribi-Boukhris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iteb Boughattas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrine Zitouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes Helaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1970,51 +1970,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive statistical modelling of cadmium content in durum wheat grain based on soil parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Laurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2156,51 +2156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23 (4), pp.2997-3007. </w:t>
@@ -2367,51 +2367,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomarker responses of Eisenia andrei to a polymetallic gradient near a lead mining site in North Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iteb Boughattas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrine Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2507,274 +2507,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the MicroResp TM method to assess Pollution-Induced Community Tolerance in the context of metal soil contamination</w:t>
+                <w:t xml:space="preserve">Comparison of soil solution sampling techniques to assess metal fluxes from contaminated soil to groundwater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annette A. Berard</w:t>
+                <w:t xml:space="preserve">F. Coutelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Mazzia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
+                <w:t xml:space="preserve">V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line Capowiez</w:t>
+                <w:t xml:space="preserve">Catherine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+                <w:t xml:space="preserve">O. Atteia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 40, pp.27-33. </w:t>
+              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 186 (12), pp.8929-8941. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.12.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10661-014-4055-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01314805v1</w:t>
+                <w:t xml:space="preserve">hal-01458019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of soil solution sampling techniques to assess metal fluxes from contaminated soil to groundwater</w:t>
+                <w:t xml:space="preserve">Use of the MicroResp TM method to assess Pollution-Induced Community Tolerance in the context of metal soil contamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Coutelot</w:t>
+                <w:t xml:space="preserve">Annette A. Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Sappin-Didier</w:t>
+                <w:t xml:space="preserve">Christophe Mazzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Keller</w:t>
+                <w:t xml:space="preserve">Line Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Atteia</w:t>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 186 (12), pp.8929-8941. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40, pp.27-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10661-014-4055-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01458019v1</w:t>
+                <w:t xml:space="preserve">hal-01314805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusive gradient in thin-film (DGT) models Cd and Pb uptake by plants growing on soils amended with sewage sludge and urban compost</w:t>
               </w:r>
@@ -2902,51 +2902,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blé dur : freiner l’accumulation de cadmium dans les grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3333,254 +3333,254 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sivry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 22 (5), pp.679-691</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 22 (5), pp.679-691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/0935-1221/2010/0022-2060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655323v1</w:t>
+                <w:t xml:space="preserve">insu-02891858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimetallic contamination from Zn-ore smelter: solid speciation and potential mobility in riverine floodbank soils of the upper Lot River (SW France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Sivry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valerie Sappin-Didier</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 22 (5), pp.679-691. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 22 (5), pp.679-691</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/0935-1221/2010/0022-2060⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-02891858v1</w:t>
+                <w:t xml:space="preserve">hal-02655323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadmium speciation assessed by voltammetry, ion exchange and geochemical calculation in soil solutions collected after soil rewetting</w:t>
               </w:r>
@@ -4120,707 +4120,707 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of cyclonic ash, commercial Na-silicates, lime and phosphoric acid for metal immobilisation purposes in contaminated soils in Flanders (Belgium)</w:t>
+                <w:t xml:space="preserve">Study of labile Cd pool in contaminated soil using stable isotope analysis, radioactive isotope dilution and sequential extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wouter Geebelen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
+                <w:t xml:space="preserve">Y. Sivry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann Ruttens</w:t>
+                <w:t xml:space="preserve">J. Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Carleer</w:t>
+                <w:t xml:space="preserve">M. Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Yperman</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 144 (1), pp.32-39. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 70, pp.594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2006.01.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.GCA.2006.06.1103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665961v1</w:t>
+                <w:t xml:space="preserve">hal-00318699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of labile Cd pool in contaminated soil using stable isotope analysis, radioactive isotope dilution and sequential extraction</w:t>
+                <w:t xml:space="preserve">Evaluation of cyclonic ash, commercial Na-silicates, lime and phosphoric acid for metal immobilisation purposes in contaminated soils in Flanders (Belgium)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Sivry</w:t>
+                <w:t xml:space="preserve">Wouter Geebelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Riotte</w:t>
+                <w:t xml:space="preserve">Ann Ruttens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Munoz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Sappin-Didier</w:t>
+                <w:t xml:space="preserve">Robert Carleer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Dupre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jan Yperman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 70, pp.594. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 144 (1), pp.32-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.GCA.2006.06.1103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2006.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00318699v1</w:t>
+                <w:t xml:space="preserve">hal-02665961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A kinetic approach to predict soil trace metal bioavailability: preliminary results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain A. Bermond</w:t>
+                <w:t xml:space="preserve">Cadmium availability at different soil pH to transgenic tobacco overexpressing ferritin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Varrault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
+                <w:t xml:space="preserve">Gérard Vansuyts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mench</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Briat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 275 (1-2), pp.21-29. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-004-7599-1⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 270 (1-2), pp.189-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-004-1494-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675490v1</w:t>
+                <w:t xml:space="preserve">hal-02682342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 25-year record of polycyclic aromatic hydrocarbons in soils amended with sewage sludges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lichtfouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Caria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 3 (3), pp.140-144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10311-005-0010-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00174156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium availability at different soil pH to transgenic tobacco overexpressing ferritin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A kinetic approach to predict soil trace metal bioavailability: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain A. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Varrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mench</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Briat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 270 (1-2), pp.189-197. </w:t>
+              <w:t xml:space="preserve">, 2005, 275 (1-2), pp.21-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-004-1494-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11104-004-7599-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682342v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytodisponibilité des éléments traces métalliques dans les grains de blé</w:t>
               </w:r>
@@ -5339,51 +5339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Ecology &amp; Evolution SFE2 – GfÖ – EEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
@@ -5451,51 +5451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Montenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5826,51 +5826,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bofang Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5912,51 +5912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches agronomiques pour gérer la qualité sanitaire et nutritive des produits végétaux vis à vis des éléments traces métalliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6020,51 +6020,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive statistical modelling of Cadmium content in durum wheat grain based on soil parameters.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Laurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6482,51 +6482,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination des cultures par les éléments traces : état des lieux des connaissances scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Laurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6607,51 +6607,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From soil to edible plant parts: how to predict and limit contaminationof crops by inorganic trace elements?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6732,90 +6732,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application des techniques de microrespirométrie pour la caractérisation écotoxique microbienne (traits physiologiques et PICT) de sols contaminés par des métaux lourds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette A. Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Séminaire d'Ecotoxicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Saint-Lager, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6840,90 +6840,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application des techniques de microrespirométrie pour la caractérisation écotoxique microbienne (traits physiologiques et PICT) de sols contaminés par des métaux lourds.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette A. Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d’Ecotoxicologie de l’INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Saint-Lager, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7073,291 +7073,291 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of cyclonic ash, commercial Na-silicates, lime and phosphoric acid for metal immobilisation purposes in contaminated soils in Flanders (Belgium)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter Geebelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann Ruttens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Carleer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Yperman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on the Biogeochemistry of Trace Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Adelaide, Australia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envpol.2006.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of labile Cd pool in contaminated soil using stable isotope analysis, radioactive isotope dilution and sequential extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Sivry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dupre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Annual V.M. Goldschmidt Conference 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Melbourne, Australia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2006.06.1103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -7463,243 +7463,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium availability in remediated soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DGT as a method to predict metal availability for lettuce in soils contaminated by industrial dust fallout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Denaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bussiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dupaix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Denaix</w:t>
+                <w:t xml:space="preserve">C. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Conference on the Biogeochemistry of Trace Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Adelaide, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758603v1</w:t>
+                <w:t xml:space="preserve">hal-02762458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DGT as a method to predict metal availability for lettuce in soils contaminated by industrial dust fallout</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Cornu</w:t>
+                <w:t xml:space="preserve">Cadmium availability in remediated soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dupaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Conference on the Biogeochemistry of Trace Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Adelaide, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762458v1</w:t>
+                <w:t xml:space="preserve">hal-02758603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude pluridisciplinaire des mécanismes de contamination des hydrosystèmes continentaux et des zones rivulaires par les métaux (Cd, Zn)</w:t>
               </w:r>
@@ -8024,1292 +8024,1292 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytotoxicity and uptake of trace elements related to exposure estimated in different ways</w:t>
+                <w:t xml:space="preserve">Exposition aux éléments traces métalliques et accumulation dans les végétaux consommés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Denaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Sappin Didider</w:t>
+                <w:t xml:space="preserve">L. Carrhilo de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Bussière</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International conference on the biogeochemistry of trace elements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">Colloque Devenir et effets des contaminants métalliques dans les agrosystèmes et écosystèmes terrestres. Influence de l'usage des sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02761651v1</w:t>
+                <w:t xml:space="preserve">hal-02759084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium availability at different soil pH to transgenic tobacco overexpressing ferritin</w:t>
+                <w:t xml:space="preserve">Rôle des paramètres pédologiques sur l'accumulation du cadmium dans les grains de blé d'hiver cultivés sur sols français (Programme AGREDE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.F. Briat</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Baize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. International conference on the biogeochemistry of trace elements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">Colloque Devenir et effets des contaminants métalliques dans les agrosystèmes et écosystèmes terrestres. Influence de l'usage des sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761648v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des paramètres pédologiques sur l'accumulation du cadmium dans les grains de blé d'hiver cultivés sur sols français (Programme AGREDE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
+                <w:t xml:space="preserve">Phytotoxicity and uptake of trace elements related to exposure estimated in different ways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Denaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sappin Didider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Baize</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bussière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Devenir et effets des contaminants métalliques dans les agrosystèmes et écosystèmes terrestres. Influence de l'usage des sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2003, Lille, France</w:t>
+              <w:t xml:space="preserve">7. International conference on the biogeochemistry of trace elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758959v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition aux éléments traces métalliques et accumulation dans les végétaux consommés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Denaix</w:t>
+                <w:t xml:space="preserve">Cadmium availability at different soil pH to transgenic tobacco overexpressing ferritin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Carrhilo de Almeida</w:t>
+                <w:t xml:space="preserve">Gérard Vansuyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Masson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
+                <w:t xml:space="preserve">J.F. Briat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Devenir et effets des contaminants métalliques dans les agrosystèmes et écosystèmes terrestres. Influence de l'usage des sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2003, Lille, France</w:t>
+              <w:t xml:space="preserve">7. International conference on the biogeochemistry of trace elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759084v1</w:t>
+                <w:t xml:space="preserve">hal-02761648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cadmium availability at different soil pH to transgenic tobacco overexpressing ferritin</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">100 years spreading of urban waste water on market-garden soils close to Paris (France) : subsequent impacts and hazards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Baize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Folkert F. van Oort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Chaussod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. WG2 Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2002, Villenave d'Ornon, France</w:t>
+              <w:t xml:space="preserve">17. World Congress of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758778v1</w:t>
+                <w:t xml:space="preserve">hal-02761428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytorémédiation des sols pollués en éléments traces par des tabacs génétiquement modifiés</w:t>
+                <w:t xml:space="preserve">Cadmium availability at different soil pH to transgenic tobacco overexpressing ferritin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Vansuyt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Briat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Rencontre nationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2002, Paris, France</w:t>
+              <w:t xml:space="preserve">4. WG2 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2002, Villenave d'Ornon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758744v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">100 years spreading of urban waste water on market-garden soils close to Paris (France) : subsequent impacts and hazards</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phytorémédiation des sols pollués en éléments traces par des tabacs génétiquement modifiés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Vansuyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mench</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Briat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. World Congress of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2002, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">1. Rencontre nationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02761428v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer functions of Cd from soil to winter wheat grain (Quasar programme, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exposition de végétaux aux éléments traces via la solution du sol: diagnostic de contamination des récoltes, diagnostic de danger, pratiques agricoles pour prévenir ou assainir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mench</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Baize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Denaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Brayette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Jade</w:t>
+                <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2001, Guelph, Canada</w:t>
+              <w:t xml:space="preserve">5. Rencontres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759212v1</w:t>
+                <w:t xml:space="preserve">hal-02763740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace elements contents in winter wheat grain depending on soil types (Quasar Programme - France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transfer functions of Cd from soil to winter wheat grain (Quasar programme, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brayette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Sagot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Jade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, Guelph, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760242v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between indicators of Cd exposure and Cd in wheat grain (QUASAR programme, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trace elements contents in winter wheat grain depending on soil types (Quasar Programme - France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mench</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Baize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Baize</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Brayette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Jade</w:t>
+                <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2001, Guelph, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02760461v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02760242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition de végétaux aux éléments traces via la solution du sol: diagnostic de contamination des récoltes, diagnostic de danger, pratiques agricoles pour prévenir ou assainir</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationship between indicators of Cd exposure and Cd in wheat grain (QUASAR programme, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brayette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Rencontres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2001, Blois, France</w:t>
+              <w:t xml:space="preserve">6. International conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2001, Guelph, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763740v1</w:t>
+                <w:t xml:space="preserve">hal-02760461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace elements uptake by wheat grains depending on soil types (QUASAR programme)</w:t>
               </w:r>
@@ -9347,51 +9347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Sterckeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1999, Vienne, Australia</w:t>
@@ -9496,480 +9496,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ immobilisation can decrease plant roots exposure to trace elements and enhance the vegetation cover of contaminated soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of beringite and steel shots on the mobility and bioavailability of cadmium and nickel : a field study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Sappin-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Manceau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Solda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Conference on the Biogeochemistry of trace elements</w:t>
+              <w:t xml:space="preserve">4. International Conference on the Biogeochemistry of Trace Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1997, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02768939v1</w:t>
+                <w:t xml:space="preserve">hal-02771070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bag method for studying the influence of steel shots on cadmium mobility in a field experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-situ immobilisation can decrease plant roots exposure to trace elements and enhance the vegetation cover of contaminated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mench</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Tremel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Mench</w:t>
+                <w:t xml:space="preserve">Agathe Manceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Conference on the Biogeochemistry of Trace Elements</w:t>
+              <w:t xml:space="preserve">4. International Conference on the Biogeochemistry of trace elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1997, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02769673v1</w:t>
+                <w:t xml:space="preserve">hal-02768939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steel shots, a compound that decreases the mobility and bioavailability of metals in polluted soils : benefits and limits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valerie Sappin-Didier</w:t>
+                <w:t xml:space="preserve">A bag method for studying the influence of steel shots on cadmium mobility in a field experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tremel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Conference on the Biogeochemistry of trace elements</w:t>
+              <w:t xml:space="preserve">4. International Conference on the Biogeochemistry of Trace Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1997, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02771538v1</w:t>
+                <w:t xml:space="preserve">hal-02769673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of beringite and steel shots on the mobility and bioavailability of cadmium and nickel : a field study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Steel shots, a compound that decreases the mobility and bioavailability of metals in polluted soils : benefits and limits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tremel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Masson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Solda</w:t>
+                <w:t xml:space="preserve">Philippe P. Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Conference on the Biogeochemistry of Trace Elements</w:t>
+              <w:t xml:space="preserve">4. International Conference on the Biogeochemistry of trace elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1997, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02771070v1</w:t>
+                <w:t xml:space="preserve">hal-02771538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9987,77 +9987,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadmium buffer power, a tool to predict Cd bioavailability for wheat?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Viala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10147,51 +10147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Resseguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Montenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre Recyclage des produits résiduaires organiques en agriculture, INRA Transfert Environnement, Institut Carnot 3BCAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Paris, France. 12 p., 2017</w:t>
@@ -10339,575 +10339,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01823222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disponibilité du cadmium en sols carbonatés contaminés par l’activité minière, Tunisie</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Use of the MicroRespTM method to assess Pollution-Induced Community Tolerance to metals and ecophysiological traits for soil microbial communities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette A. Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mazzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Rencontres nationales de la Recherche sur les sites et sols pollués</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Paris, France. ADEME Editions, 2014</w:t>
+              <w:t xml:space="preserve">1er Colloque Scientifique Fondation ROVALTIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742440v1</w:t>
+                <w:t xml:space="preserve">hal-01335708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the MicroRespTM method to assess Pollution-Induced Community Tolerance to metals and ecophysiological traits for soil microbial communities.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disponibilité du cadmium en sols carbonatés contaminés par l’activité minière, Tunisie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Béjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Kolsi Benzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Colloque Scientifique Fondation ROVALTIN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Valence, France</w:t>
+              <w:t xml:space="preserve">3èmes Rencontres nationales de la Recherche sur les sites et sols pollués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France. ADEME Editions, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01335708v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOERE PRO: Long term field experiment network for research on the recycling of organic matters issued of wastes in agriculture</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DGT (diffusive gradients in thin films) can model metal uptake by durum wheat from acidic soils amended with sewage sludge and urban composts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noel Rampon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Morvan</w:t>
+                <w:t xml:space="preserve">Senda Zarrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Burban</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Kolsi Benzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Denaix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Conference RAMIRAN - Recycling of organic residues for agriculture: from waste management to ecosystem services</w:t>
+              <w:t xml:space="preserve">15. International Conference RAMIRAN 2013: Recycling of organic residues for agriculture: from waste management to ecosystem services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Versailles, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192548v1</w:t>
+                <w:t xml:space="preserve">hal-01192546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DGT (diffusive gradients in thin films) can model metal uptake by durum wheat from acidic soils amended with sewage sludge and urban composts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SOERE PRO: Long term field experiment network for research on the recycling of organic matters issued of wastes in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Senda Zarrouk</w:t>
+                <w:t xml:space="preserve">Jean-Noel Rampon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bermond</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Burban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. International Conference RAMIRAN 2013: Recycling of organic residues for agriculture: from waste management to ecosystem services</w:t>
+              <w:t xml:space="preserve">15. International Conference RAMIRAN - Recycling of organic residues for agriculture: from waste management to ecosystem services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Versailles, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192546v1</w:t>
+                <w:t xml:space="preserve">hal-01192548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of the MicroRespTM method to assess Pollution-Induced Community Tolerance to metals and ecophysiological traits for soil microbial communities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette A. Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mazzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Mazzia</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Congress Eurosoil2012 "Soil Science for the Benefit for the Mankind and Environment"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10958,51 +10958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Laforie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lichtfouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Caria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11115,51 +11115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Straczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nancy Loosemore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Briat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11214,51 +11214,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractionnement cinétique des ETM des sols et application à la prévision de leur biodisponibilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Varrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11348,90 +11348,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytodisponibilité du cadmium pour le blé. Rôle des paramètres pédologiques et agronomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brayette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les éléments traces métalliques dans les sols. Approches fonctionnelles et spatiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Editions, 2002, Un Point sur.. - INRA, 2-7380-0993-X</w:t>
@@ -12215,709 +12215,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newsletter ISPA's quoi? Septembre 2023-n°10- UMR ISPA</w:t>
+                <w:t xml:space="preserve">Newsletter ISPA's quoi? Juillet et aout 2023-n°9- UMR ISPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023, pp.12053 - 12062</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690701v1</w:t>
+                <w:t xml:space="preserve">hal-04690694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newsletter ISPA's quoi? Février 2023-n°4- UMR ISPA</w:t>
+                <w:t xml:space="preserve">Newsletter ISPA's quoi? Mars 2023-n°5- UMR ISPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04688120v1</w:t>
+                <w:t xml:space="preserve">hal-04688137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newsletter ISPA's quoi? Janvier 2023-n°3- UMR ISPA</w:t>
+                <w:t xml:space="preserve">Newsletter ISPA's quoi? Septembre 2023-n°10- UMR ISPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2023, pp.12053 - 12062</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04688089v1</w:t>
+                <w:t xml:space="preserve">hal-04690701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newsletter ISPA's quoi? Octobre 2023-n°11- UMR ISPA</w:t>
+                <w:t xml:space="preserve">Newsletter ISPA's quoi? Février 2023-n°4- UMR ISPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690704v1</w:t>
+                <w:t xml:space="preserve">hal-04688120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newsletter ISPA's quoi? mai 2023-n°7- UMR ISPA</w:t>
+                <w:t xml:space="preserve">Newsletter ISPA's quoi? Octobre 2023-n°11- UMR ISPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690678v1</w:t>
+                <w:t xml:space="preserve">hal-04690704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newsletter ISPA's quoi? Novembre 2023-n°12- UMR ISPA</w:t>
+                <w:t xml:space="preserve">Newsletter ISPA's quoi? mai 2023-n°7- UMR ISPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690710v1</w:t>
+                <w:t xml:space="preserve">hal-04690678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newsletter ISPA's quoi? Avril 2024-n°6- UMR ISPA</w:t>
+                <w:t xml:space="preserve">Newsletter ISPA's quoi? Novembre 2023-n°12- UMR ISPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690670v1</w:t>
+                <w:t xml:space="preserve">hal-04690710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISPA's quoi? Juin 2023-n°8- UMR ISPA</w:t>
+                <w:t xml:space="preserve">Newsletter ISPA's quoi? Avril 2024-n°6- UMR ISPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690688v1</w:t>
+                <w:t xml:space="preserve">hal-04690670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newsletter ISPA's quoi? Décembre 2023-n°13- UMR ISPA</w:t>
+                <w:t xml:space="preserve">ISPA's quoi? Juin 2023-n°8- UMR ISPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690715v1</w:t>
+                <w:t xml:space="preserve">hal-04690688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newsletter ISPA's quoi? Juillet et aout 2023-n°9- UMR ISPA</w:t>
+                <w:t xml:space="preserve">Newsletter ISPA's quoi? Janvier 2023-n°3- UMR ISPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690694v1</w:t>
+                <w:t xml:space="preserve">hal-04688089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newsletter ISPA's quoi? Mars 2023-n°5- UMR ISPA</w:t>
+                <w:t xml:space="preserve">Newsletter ISPA's quoi? Décembre 2023-n°13- UMR ISPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04688137v1</w:t>
+                <w:t xml:space="preserve">hal-04690715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Newsletter ISPA's quoi? Novembre 2022-n°1- UMR ISPA</w:t>
               </w:r>
@@ -13605,51 +13605,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121288v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Marcelline Michaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyin Dunsin Saliu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Munoz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sappin-Didier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179708" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Tuc Dinh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180156" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119086v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delerue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rand&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nemer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laperche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-025-07611-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04057587v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Michalet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14329" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763508v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Beaumont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fraysse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trichet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157907" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611921v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Elkribi-Boukhris" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur M&#8217;hamdi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iteb Boughattas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Helaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Coriou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15995-9" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777349v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09499" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561958v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Liu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Vo Duy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Montenach" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c03697" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281535v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Janot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11040664" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288032v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Viala" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bussi&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coriou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146428" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624633v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Sappin-Didier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Deltreil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mercier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-07166-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925885v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh El. Kribi-Boukhris" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Zitouni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.114831" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154647v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2019.05.026" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354661v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doumas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Munoz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Banni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Becerra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-016-0939-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608023v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurette" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gourdain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9712-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512161v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cornu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lacoste" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5432-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634992v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne B&#233;jaoui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Kolsi-Benzina" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Sappin-Didier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clen.201500512" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R9LV6ZM8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604934v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Hattab" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Boussetta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Viarengo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.07.033" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L10NKR6K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314805v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette A. Berard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mazzia" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Capowiez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.12.024" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458019v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coutelot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sappin-Didier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Atteia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-014-4055-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000692v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda S. Zarrouk" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Bermond" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma N. Kolsi Benzina" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Denaix" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-012-2498-2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R1DH91J5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644108v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650735v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoi El Azhari" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lain&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;guet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rouard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.05.015" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRKQ818J-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645417v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Olivier Redon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es2006644" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655323v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02891858v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2010/0022-2060" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444586v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Cornu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Parat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schneider" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Authier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dauthieu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.03.016" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XL3TP45K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659683v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Schneider" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Authier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2009.06.052" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311803v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Diesing" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokrat Sinaj" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Sarret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manceau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Flura" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2008.01032.x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665941v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi H. Stephan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courchesne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H. Hendershot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve P. Mcgrath" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar M. Chaudri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2007.12.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCKVMHKN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665961v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Geebelen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Ruttens" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carleer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Yperman" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2006.01.013" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X1JKJ4N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318699v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sivry" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riotte" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munoz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2006.06.1103" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q45KH8RZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675490v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Varrault" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-004-7599-1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CLS0PPCX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174156v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denaix" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caria" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Metzger" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-005-0010-5" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682342v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vansuyts" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-004-1494-7" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8R6T0K3D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676607v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baize" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mocquot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885889v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanda Boisson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Solda" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco Vangronsveld" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699078v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boisson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Solda" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vangronsveld" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708628v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010847v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;rot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pauwels" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790945v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Resseguier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790275v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02527824v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bussiere" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734166v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bofang Yan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789135v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02558077v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grignon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02527635v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;jaoui Im&#232;ne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537146v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coutelot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Atteia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galaup Serge" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738845v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Kolsi Benzina" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Hamza" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744358v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jacquard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809255v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Laporte" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745844v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314818v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822036v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cheret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetane Lespes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Potin-Gautier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ch&#233;ry" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821165v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756268v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.06.1103" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759299v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscia Oliva" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758603v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupaix" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762458v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontaine" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587799v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coynel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dabrin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Girardot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760686v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Geebelen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Hossein Taghavi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruttens" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yperman" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758733v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761651v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sappin Didider" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761648v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vansuyt" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Briat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758959v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759084v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carrhilo de Almeida" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758778v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758744v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761428v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert F. van Oort" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dere" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759212v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brayette" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jade" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760242v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sagot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sterckeman" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760461v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763740v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770855v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sagot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768942v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768939v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Manceau" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769673v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tremel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771538v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Cambier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771070v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Masson" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02558089v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708610v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823222v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Obriot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grondin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742440v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335708v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rault" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192548v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Rampon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Burban" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192546v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda Zarrouk" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bermond" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335727v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600155v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laforie" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Caria" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822473v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Straczek" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Loosemore" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192341v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Varrault" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828005v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840085v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lambrot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839385v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Amans" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fargues" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690735v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690747v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690725v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690752v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690738v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690730v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690744v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690740v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690701v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688120v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688089v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690704v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690678v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690710v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690670v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690688v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690715v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690694v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688137v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688086v2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688076v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05230261v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montagnier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Detaille" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02843571v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04712450v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04712492v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121288v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Marcelline Michaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyin Dunsin Saliu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Munoz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sappin-Didier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179708" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Tuc Dinh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180156" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119086v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delerue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rand&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nemer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laperche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-025-07611-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561958v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Liu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Vo Duy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Montenach" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c03697" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763508v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Beaumont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fraysse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trichet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157907" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611921v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Elkribi-Boukhris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur M&#8217;hamdi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iteb Boughattas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Helaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Coriou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15995-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04057587v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Michalet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14329" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777349v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09499" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288032v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Viala" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bussi&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coriou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146428" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281535v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Janot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11040664" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624633v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Sappin-Didier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Deltreil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mercier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-07166-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925885v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh El. Kribi-Boukhris" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Zitouni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.114831" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154647v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2019.05.026" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354661v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doumas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Munoz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Banni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Becerra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-016-0939-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608023v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurette" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gourdain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9712-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512161v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cornu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lacoste" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5432-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634992v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne B&#233;jaoui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Kolsi-Benzina" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Sappin-Didier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clen.201500512" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R9LV6ZM8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604934v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Hattab" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Boussetta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Viarengo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.07.033" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L10NKR6K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458019v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coutelot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sappin-Didier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Atteia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-014-4055-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314805v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette A. Berard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mazzia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Capowiez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.12.024" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000692v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda S. Zarrouk" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Bermond" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma N. Kolsi Benzina" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Denaix" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-012-2498-2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R1DH91J5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644108v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650735v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoi El Azhari" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lain&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;guet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rouard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.05.015" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRKQ818J-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645417v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Olivier Redon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es2006644" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02891858v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2010/0022-2060" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655323v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444586v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Cornu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Parat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schneider" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Authier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dauthieu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.03.016" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XL3TP45K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659683v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Schneider" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Authier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2009.06.052" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311803v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Diesing" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokrat Sinaj" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Sarret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manceau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Flura" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2008.01032.x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665941v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi H. Stephan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courchesne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H. Hendershot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve P. Mcgrath" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar M. Chaudri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2007.12.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCKVMHKN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318699v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sivry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riotte" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munoz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2006.06.1103" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q45KH8RZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665961v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Geebelen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Ruttens" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carleer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Yperman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2006.01.013" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X1JKJ4N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682342v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vansuyts" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-004-1494-7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8R6T0K3D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174156v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denaix" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caria" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Metzger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-005-0010-5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675490v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Varrault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-004-7599-1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CLS0PPCX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676607v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baize" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mocquot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885889v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanda Boisson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Solda" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco Vangronsveld" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699078v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boisson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Solda" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vangronsveld" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708628v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010847v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;rot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pauwels" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790945v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Resseguier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790275v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02527824v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bussiere" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734166v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bofang Yan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789135v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02558077v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grignon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02527635v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;jaoui Im&#232;ne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537146v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coutelot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Atteia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galaup Serge" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738845v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Kolsi Benzina" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Hamza" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744358v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jacquard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809255v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Laporte" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745844v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314818v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822036v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cheret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetane Lespes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Potin-Gautier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ch&#233;ry" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821165v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756268v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.06.1103" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759299v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscia Oliva" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762458v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontaine" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758603v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupaix" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587799v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coynel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dabrin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Girardot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760686v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Geebelen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Hossein Taghavi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruttens" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yperman" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758733v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759084v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carrhilo de Almeida" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758959v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761651v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sappin Didider" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761648v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vansuyt" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Briat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761428v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert F. van Oort" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dere" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758778v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758744v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763740v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sterckeman" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759212v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brayette" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jade" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760242v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sagot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760461v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770855v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sagot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768942v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771070v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Masson" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768939v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Manceau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769673v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tremel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771538v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Cambier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02558089v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708610v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823222v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Obriot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grondin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335708v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rault" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742440v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192546v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda Zarrouk" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bermond" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192548v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Rampon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Burban" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335727v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600155v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laforie" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Caria" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822473v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Straczek" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Loosemore" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192341v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Varrault" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828005v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840085v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lambrot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839385v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Amans" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fargues" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690735v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690747v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690725v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690752v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690738v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690730v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690744v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690740v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690694v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688137v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690701v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688120v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690704v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690678v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690710v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690670v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690688v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688089v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690715v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688086v2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688076v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05230261v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montagnier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Detaille" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02843571v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04712450v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04712492v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>