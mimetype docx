--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -8024,243 +8024,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposition aux éléments traces métalliques et accumulation dans les végétaux consommés</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Masson</w:t>
+                <w:t xml:space="preserve">Rôle des paramètres pédologiques sur l'accumulation du cadmium dans les grains de blé d'hiver cultivés sur sols français (Programme AGREDE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Baize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Devenir et effets des contaminants métalliques dans les agrosystèmes et écosystèmes terrestres. Influence de l'usage des sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2003, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759084v1</w:t>
+                <w:t xml:space="preserve">hal-02758959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des paramètres pédologiques sur l'accumulation du cadmium dans les grains de blé d'hiver cultivés sur sols français (Programme AGREDE)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exposition aux éléments traces métalliques et accumulation dans les végétaux consommés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Denaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Carrhilo de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mench</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie V. Sappin-Didier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Baize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Devenir et effets des contaminants métalliques dans les agrosystèmes et écosystèmes terrestres. Influence de l'usage des sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2003, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758959v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytotoxicity and uptake of trace elements related to exposure estimated in different ways</w:t>
               </w:r>
@@ -11387,51 +11387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les éléments traces métalliques dans les sols. Approches fonctionnelles et spatiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Editions, 2002, Un Point sur.. - INRA, 2-7380-0993-X</w:t>
@@ -11719,213 +11719,213 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newsletter ISPA's quoi? Mars 2024-n°16- UMR ISPA</w:t>
+                <w:t xml:space="preserve">Newsletter ISPA's quoi? Juillet et aout 2024-n°20- UMR ISPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690735v1</w:t>
+                <w:t xml:space="preserve">hal-04690747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newsletter ISPA's quoi? Juillet et aout 2024-n°20- UMR ISPA</w:t>
+                <w:t xml:space="preserve">Newsletter ISPA's quoi? Janvier 2024-n°14- UMR ISPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690747v1</w:t>
+                <w:t xml:space="preserve">hal-04690725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newsletter ISPA's quoi? Janvier 2024-n°14- UMR ISPA</w:t>
+                <w:t xml:space="preserve">Newsletter ISPA's quoi? Mars 2024-n°16- UMR ISPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690725v1</w:t>
+                <w:t xml:space="preserve">hal-04690735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Newsletter ISPA's quoi? Septembre 2024-n°21- UMR ISPA</w:t>
               </w:r>
@@ -12463,337 +12463,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newsletter ISPA's quoi? Octobre 2023-n°11- UMR ISPA</w:t>
+                <w:t xml:space="preserve">Newsletter ISPA's quoi? Novembre 2023-n°12- UMR ISPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690704v1</w:t>
+                <w:t xml:space="preserve">hal-04690710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newsletter ISPA's quoi? mai 2023-n°7- UMR ISPA</w:t>
+                <w:t xml:space="preserve">Newsletter ISPA's quoi? Avril 2024-n°6- UMR ISPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690678v1</w:t>
+                <w:t xml:space="preserve">hal-04690670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newsletter ISPA's quoi? Novembre 2023-n°12- UMR ISPA</w:t>
+                <w:t xml:space="preserve">ISPA's quoi? Juin 2023-n°8- UMR ISPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690710v1</w:t>
+                <w:t xml:space="preserve">hal-04690688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Newsletter ISPA's quoi? Avril 2024-n°6- UMR ISPA</w:t>
+                <w:t xml:space="preserve">Newsletter ISPA's quoi? mai 2023-n°7- UMR ISPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690670v1</w:t>
+                <w:t xml:space="preserve">hal-04690678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISPA's quoi? Juin 2023-n°8- UMR ISPA</w:t>
+                <w:t xml:space="preserve">Newsletter ISPA's quoi? Octobre 2023-n°11- UMR ISPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04690688v1</w:t>
+                <w:t xml:space="preserve">hal-04690704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Newsletter ISPA's quoi? Janvier 2023-n°3- UMR ISPA</w:t>
               </w:r>
@@ -13605,51 +13605,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121288v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Marcelline Michaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyin Dunsin Saliu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Munoz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sappin-Didier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179708" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Tuc Dinh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180156" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119086v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delerue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rand&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nemer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laperche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-025-07611-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561958v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Liu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Vo Duy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Montenach" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c03697" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763508v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Beaumont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fraysse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trichet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157907" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611921v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Elkribi-Boukhris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur M&#8217;hamdi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iteb Boughattas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Helaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Coriou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15995-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04057587v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Michalet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14329" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777349v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09499" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288032v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Viala" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bussi&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coriou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146428" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281535v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Janot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11040664" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624633v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Sappin-Didier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Deltreil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mercier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-07166-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925885v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh El. Kribi-Boukhris" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Zitouni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.114831" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154647v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2019.05.026" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354661v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doumas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Munoz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Banni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Becerra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-016-0939-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608023v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurette" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gourdain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9712-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512161v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cornu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lacoste" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5432-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634992v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne B&#233;jaoui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Kolsi-Benzina" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Sappin-Didier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clen.201500512" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R9LV6ZM8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604934v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Hattab" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Boussetta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Viarengo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.07.033" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L10NKR6K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458019v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coutelot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sappin-Didier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Atteia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-014-4055-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314805v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette A. Berard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mazzia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Capowiez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.12.024" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000692v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda S. Zarrouk" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Bermond" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma N. Kolsi Benzina" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Denaix" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-012-2498-2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R1DH91J5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644108v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650735v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoi El Azhari" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lain&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;guet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rouard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.05.015" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRKQ818J-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645417v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Olivier Redon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es2006644" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02891858v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2010/0022-2060" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655323v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444586v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Cornu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Parat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schneider" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Authier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dauthieu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.03.016" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XL3TP45K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659683v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Schneider" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Authier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2009.06.052" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311803v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Diesing" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokrat Sinaj" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Sarret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manceau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Flura" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2008.01032.x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665941v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi H. Stephan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courchesne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H. Hendershot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve P. Mcgrath" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar M. Chaudri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2007.12.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCKVMHKN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318699v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sivry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riotte" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munoz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2006.06.1103" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q45KH8RZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665961v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Geebelen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Ruttens" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carleer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Yperman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2006.01.013" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X1JKJ4N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682342v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vansuyts" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-004-1494-7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8R6T0K3D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174156v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denaix" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caria" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Metzger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-005-0010-5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675490v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Varrault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-004-7599-1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CLS0PPCX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676607v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baize" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mocquot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885889v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanda Boisson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Solda" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco Vangronsveld" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699078v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boisson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Solda" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vangronsveld" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708628v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010847v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;rot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pauwels" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790945v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Resseguier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790275v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02527824v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bussiere" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734166v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bofang Yan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789135v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02558077v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grignon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02527635v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;jaoui Im&#232;ne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537146v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coutelot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Atteia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galaup Serge" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738845v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Kolsi Benzina" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Hamza" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744358v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jacquard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809255v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Laporte" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745844v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314818v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822036v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cheret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetane Lespes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Potin-Gautier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ch&#233;ry" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821165v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756268v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.06.1103" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759299v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscia Oliva" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762458v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontaine" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758603v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupaix" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587799v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coynel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dabrin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Girardot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760686v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Geebelen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Hossein Taghavi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruttens" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yperman" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758733v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759084v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carrhilo de Almeida" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758959v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761651v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sappin Didider" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761648v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vansuyt" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Briat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761428v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert F. van Oort" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dere" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758778v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758744v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763740v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sterckeman" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759212v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brayette" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jade" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760242v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sagot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760461v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770855v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sagot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768942v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771070v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Masson" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768939v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Manceau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769673v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tremel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771538v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Cambier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02558089v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708610v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823222v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Obriot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grondin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335708v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rault" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742440v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192546v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda Zarrouk" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bermond" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192548v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Rampon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Burban" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335727v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600155v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laforie" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Caria" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822473v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Straczek" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Loosemore" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192341v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Varrault" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828005v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840085v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lambrot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839385v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Amans" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fargues" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690735v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690747v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690725v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690752v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690738v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690730v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690744v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690740v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690694v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688137v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690701v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688120v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690704v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690678v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690710v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690670v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690688v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688089v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690715v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688086v2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688076v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05230261v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montagnier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Detaille" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02843571v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04712450v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04712492v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121288v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Marcelline Michaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyin Dunsin Saliu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Munoz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sappin-Didier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179708" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05268159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Tuc Dinh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180156" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119086v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delerue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rand&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Nemer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laperche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-025-07611-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561958v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Liu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Vo Duy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Montenach" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c03697" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03763508v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Augusto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Beaumont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Fraysse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trichet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157907" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03611921v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Elkribi-Boukhris" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur M&#8217;hamdi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iteb Boughattas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sondes Helaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Coriou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15995-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04057587v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Michalet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14329" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777349v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09499" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288032v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Viala" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bussi&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coriou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.146428" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03281535v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Janot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy11040664" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624633v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Sappin-Didier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Deltreil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mercier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-07166-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925885v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh El. Kribi-Boukhris" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Zitouni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2020.114831" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154647v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet-Bourgeteau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mathieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2019.05.026" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354661v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Doumas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Munoz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Banni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Becerra" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bruneel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-016-0939-x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608023v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laurette" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denaix" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gourdain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit M&#233;l&#233;ard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9712-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512161v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cornu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lacoste" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5432-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634992v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne B&#233;jaoui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Kolsi-Benzina" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie V. Sappin-Didier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/clen.201500512" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R9LV6ZM8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604934v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Hattab" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamadi Boussetta" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Viarengo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2016.07.033" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L10NKR6K-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458019v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coutelot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sappin-Didier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Keller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Atteia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-014-4055-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314805v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette A. Berard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mazzia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Capowiez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.12.024" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000692v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda S. Zarrouk" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Bermond" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma N. Kolsi Benzina" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence L. Denaix" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-012-2498-2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R1DH91J5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644108v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650735v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najoi El Azhari" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lain&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie B&#233;guet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Rouard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.05.015" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRKQ818J-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645417v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sivry" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Olivier Redon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es2006644" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02891858v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2010/0022-2060" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655323v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444586v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Y. Cornu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Parat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schneider" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Authier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dauthieu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2009.03.016" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XL3TP45K-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659683v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Schneider" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Authier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2009.06.052" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311803v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Diesing" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokrat Sinaj" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Sarret" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Manceau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Flura" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2389.2008.01032.x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665941v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi H. Stephan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courchesne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H. Hendershot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve P. Mcgrath" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar M. Chaudri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2007.12.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NCKVMHKN-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318699v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sivry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riotte" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Munoz" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.GCA.2006.06.1103" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q45KH8RZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665961v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Geebelen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Ruttens" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carleer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Yperman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2006.01.013" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2X1JKJ4N-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682342v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vansuyts" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Briat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-004-1494-7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8R6T0K3D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174156v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lichtfouse" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Denaix" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caria" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Metzger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-005-0010-5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675490v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Varrault" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-004-7599-1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CLS0PPCX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676607v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baize" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mocquot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gomez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885889v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanda Boisson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Solda" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco Vangronsveld" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699078v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boisson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Solda" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vangronsveld" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708628v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010847v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;rot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pauwels" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790945v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Resseguier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790275v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02527824v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Robert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bussiere" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734166v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bofang Yan" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789135v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02558077v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grignon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02527635v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;jaoui Im&#232;ne" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537146v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Coutelot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Atteia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galaup Serge" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738845v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Kolsi Benzina" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Hamza" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744358v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jacquard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809255v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Laporte" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745844v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314818v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822036v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cheret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetane Lespes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Potin-Gautier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ch&#233;ry" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821165v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756268v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2006.06.1103" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759299v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscia Oliva" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762458v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontaine" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758603v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupaix" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587799v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coynel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dabrin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Girardot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760686v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Geebelen" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Hossein Taghavi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ruttens" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yperman" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758733v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758959v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759084v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carrhilo de Almeida" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761651v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sappin Didider" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761648v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vansuyt" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Briat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761428v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert F. van Oort" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dere" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Chaussod" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758778v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758744v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763740v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Sterckeman" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759212v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brayette" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jade" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760242v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sagot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760461v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770855v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sagot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768942v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771070v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Masson" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768939v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Manceau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769673v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tremel" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771538v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Cambier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02558089v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708610v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823222v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Obriot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Grondin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Watteau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335708v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rault" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742440v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192546v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senda Zarrouk" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bermond" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192548v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Rampon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Burban" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335727v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600155v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Laforie" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Caria" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822473v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Straczek" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Loosemore" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hinsinger" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192341v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Varrault" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828005v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840085v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lambrot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839385v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Amans" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fargues" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690747v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690725v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690735v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690752v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690738v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690730v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690744v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690740v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690694v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688137v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690701v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688120v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690710v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690670v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690688v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690678v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690704v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688089v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690715v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688086v2" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04688076v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05230261v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montagnier" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levavasseur" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Detaille" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02843571v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04712450v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04712492v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>