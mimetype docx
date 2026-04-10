--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -230,51 +230,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -402,1454 +402,1463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05531925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal extraction capacities of the two halophytes Sesuvium portulacastrum and Suaeda australis from New Caledonian estuaries contaminated with metals</w:t>
+                <w:t xml:space="preserve">Multi-metal bioaccumulation ability of &amp;lt;i&amp;gt;Sesuvium portulacastrum&amp;lt;/i&amp;gt; modulated by salinity in a high metal chelating substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Guentas</w:t>
+                <w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t>
+                <w:t xml:space="preserve">Hamid Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Della Patrona</w:t>
+                <w:t xml:space="preserve">Laurent Wantiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Majorel</w:t>
+                <w:t xml:space="preserve">Valérie Medevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioremediation Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 29 (4), pp.406-426. </w:t>
+              <w:t xml:space="preserve">International Journal of Phytoremediation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27, pp.2066 - 2081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10889868.2024.2362350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15226514.2025.2533518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04953307v1</w:t>
+                <w:t xml:space="preserve">hal-05504283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant nickel-exclusion versus hyperaccumulation: a microbial perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metal extraction capacities of the two halophytes Sesuvium portulacastrum and Suaeda australis from New Caledonian estuaries contaminated with metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bonaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Dijoux</w:t>
+                <w:t xml:space="preserve">Linda Guentas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Gigante</w:t>
+                <w:t xml:space="preserve">Luc Della Patrona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Lecellier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clarisse Majorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (1), pp.110. </w:t>
+              <w:t xml:space="preserve">Bioremediation Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (4), pp.406-426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40168-025-02098-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10889868.2024.2362350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05060206v1</w:t>
+                <w:t xml:space="preserve">hal-04953307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two new species of Diversispora (arbuscular mycorrhizal fungi; Glomeromycota) colonizing roots of endemic shrubs on nickel mine tailings in New Caledonia</w:t>
+                <w:t xml:space="preserve">Plant nickel-exclusion versus hyperaccumulation: a microbial perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Crossay</w:t>
+                <w:t xml:space="preserve">Julie Dijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Mccoy</w:t>
+                <w:t xml:space="preserve">Sarah Gigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Maï-Van’y</w:t>
+                <w:t xml:space="preserve">Gael Lecellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Guentas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Guentas</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycological Progress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11557-024-01961-5⟩</w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (1), pp.110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-025-02098-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04927901v1</w:t>
+                <w:t xml:space="preserve">hal-05060206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two new species of Diversispora (arbuscular mycorrhizal fungi; Glomeromycota) colonizing roots of endemic shrubs on nickel mine tailings in New-Caledonia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Two new species of Diversispora (arbuscular mycorrhizal fungi; Glomeromycota) colonizing roots of endemic shrubs on nickel mine tailings in New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Crossay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Mccoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Maï-Van’y</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Guentas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mycological Progress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 23 (21), pp.2-9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-3594363/v1⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 23 (1), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11557-024-01961-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953306v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cepacian-like exopolysaccharide of Paraburkholderia ultramafica STM10279T enhances growth and metal adaptation of Tetraria comosa on New Caledonian ultramafic soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two new species of Diversispora (arbuscular mycorrhizal fungi; Glomeromycota) colonizing roots of endemic shrubs on nickel mine tailings in New-Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Crossay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Mccoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Maï-Van’y</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Guentas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Bourles</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Valérie Médevielle</w:t>
+                <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1349724⟩</w:t>
+              <w:t xml:space="preserve">Mycological Progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (21), pp.2-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-3594363/v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-04613886v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of Halophytes-Associated Microbes for the Phytoremediation of Metal-Polluted Saline Soils</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Linda Guentas</w:t>
+                <w:t xml:space="preserve">The cepacian-like exopolysaccharide of Paraburkholderia ultramafica STM10279T enhances growth and metal adaptation of Tetraria comosa on New Caledonian ultramafic soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hamid Amir</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Le Floc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Médevielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app13074228⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1349724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04448047v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-04613886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature and transmission of chikungunya, dengue, and Zika viruses: A systematic review of experimental studies on Aedes aegypti and Aedes albopictus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méryl Delrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia O’connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvina Viennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Menkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Research in Parasitology &amp; Vector-Borne Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4, pp.100139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crpvbd.2023.100139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of Halophytes-Associated Microbes for the Phytoremediation of Metal-Polluted Saline Soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Guentas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Guentas</w:t>
+                <w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Amir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (7), pp.4228. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/app13074228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance and roles of arbuscular mycorrhizal fungi in New Caledonian ultramafic soils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Potential of Halophytes-Associated Microbes for the Phytoremediation of Metal-Polluted Saline Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bonaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Guentas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Amir</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (7), pp.4228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app13074228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23818107.2022.2160808⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04448048v1</w:t>
+                <w:t xml:space="preserve">hal-04448047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance and roles of arbuscular mycorrhizal fungi in new Caledonian ultramafic soils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Importance and roles of arbuscular mycorrhizal fungi in New Caledonian ultramafic soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Cavaloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Crossay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gensous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botany Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.1-10. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+              <w:t xml:space="preserve">, 2022, 170, pp.449 - 458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/23818107.2022.2160808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03970968v1</w:t>
+                <w:t xml:space="preserve">hal-04448048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plantes hyperaccumulatrices et biovalorisation des métaux</w:t>
+                <w:t xml:space="preserve">Importance and roles of arbuscular mycorrhizal fungi in new Caledonian ultramafic soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fogliani</w:t>
+                <w:t xml:space="preserve">Hamid Amir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Cavaloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Crossay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Grison</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Jaffré</w:t>
+                <w:t xml:space="preserve">Simon Gensous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géologues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2022.2160808⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03480909v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03970968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential role of vector-mediated natural selection in dengue virus genotype/lineage replacements in two epidemiologically contrasted settings</w:t>
               </w:r>
@@ -1963,2206 +1972,2331 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03265221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide Cross-species RNA-Seq Comparison Reveals Convergent Molecular Mechanisms Involved in Nickel Hyperaccumulation Across Dicotyledons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plantes hyperaccumulatrices et biovalorisation des métaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fogliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanesa Sanchez Garcia de La Torre</w:t>
+                <w:t xml:space="preserve">Claude Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Majorel-Loulergue</w:t>
+                <w:t xml:space="preserve">Sandrine Isnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillem J. Rigaill</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t>
+                <w:t xml:space="preserve">Tanguy Jaffré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02890477v1</w:t>
+                <w:t xml:space="preserve">hal-03480909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A preliminary survey of nickel, manganese and zinc (hyper)accumulation in the flora of Papua New Guinea from herbarium X-ray fluorescence scanning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wide Cross-species RNA-Seq Comparison Reveals Convergent Molecular Mechanisms Involved in Nickel Hyperaccumulation Across Dicotyledons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanesa Sanchez Garcia de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Majorel-Loulergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem J. Rigaill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Do</w:t>
+                <w:t xml:space="preserve">Dubiel A. Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farida Abubakari</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lachlan Casey</w:t>
+                <w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00049-019-00293-1⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 229 (2), pp.994-1006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.16775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03254358v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-inoculation with a bacterium and arbuscular mycorrhizal fungi improves root colonization, plant mineral nutrition, and plant growth of a Cyperaceae plant in an ultramafic soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A preliminary survey of nickel, manganese and zinc (hyper)accumulation in the flora of Papua New Guinea from herbarium X-ray fluorescence scanning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farida Abubakari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelia Corzo Remigio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bourles</w:t>
+                <w:t xml:space="preserve">Gillian Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Guentas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Majorel</w:t>
+                <w:t xml:space="preserve">Lachlan Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00572-019-00929-8⟩</w:t>
+              <w:t xml:space="preserve">Chemoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (1), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00049-019-00293-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02509708v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating some mechanisms underlying stress metal adaptations of two Burkholderia sensu lato species isolated from New Caledonian ultramafic soils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Co-inoculation with a bacterium and arbuscular mycorrhizal fungi improves root colonization, plant mineral nutrition, and plant growth of a Cyperaceae plant in an ultramafic soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guentas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Amir</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">C. Charvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gensous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Medevielle</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Majorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2020.103166⟩</w:t>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (1), pp.121-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00572-019-00929-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02509749v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Thousand Plant Transcriptomes and Phylogenomics of Green Plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating some mechanisms underlying stress metal adaptations of two Burkholderia sensu lato species isolated from New Caledonian ultramafic soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Amir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gensous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mack J.H. Leebens</w:t>
+                <w:t xml:space="preserve">F. Cussonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.W Graham</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P.P. Edger</w:t>
+                <w:t xml:space="preserve">V. Medevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-019-1693-2⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 97, pp.103166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2020.103166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03333437v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Caledonian ultramafic conditions structure the features of Curtobacterium citreum strains that play a role in plant adaptation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Linda Guentas</w:t>
+                <w:t xml:space="preserve">One Thousand Plant Transcriptomes and Phylogenomics of Green Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mack J.H. Leebens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.W Graham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.K-S. Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleftherios Chalkiadakis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Majorel</w:t>
+                <w:t xml:space="preserve">L. Degironimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farid Juillot</w:t>
+                <w:t xml:space="preserve">P.P. Edger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cjm-2019-0283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41586-019-1693-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-04927879v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Caledonian ultramafic conditions structure the features of Curtobacyetium citreum strains that play a role in plant adaptation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Caledonian ultramafic conditions structure the features of Curtobacterium citreum strains that play a role in plant adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Guentas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bourles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Guentas</w:t>
+                <w:t xml:space="preserve">Eleftherios Chalkiadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Majorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gesnsous</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Majorel</w:t>
+                <w:t xml:space="preserve">Farid Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjm-2019-0283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03333423v1</w:t>
+                <w:t xml:space="preserve">ird-04927879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amborella – Bearing witness to the past ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Caledonian ultramafic conditions structure the features of Curtobacyetium citreum strains that play a role in plant adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guentas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Poncet</w:t>
+                <w:t xml:space="preserve">S. Gesnsous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Birnbaum</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t>
+                <w:t xml:space="preserve">E. Chalkiadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre de Kochko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Fogliani</w:t>
+                <w:t xml:space="preserve">C. Majorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Plant Reviews Online</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291318v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Combination of Histological, Physiological, and Proteomic Approaches Shed Light on Seed Desiccation Tolerance of the Basal Angiosperm Amborella trichopoda.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amborella – Bearing witness to the past ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Villegente</w:t>
+                <w:t xml:space="preserve">Philippe Birnbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Marmey</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gwendal Cueff</w:t>
+                <w:t xml:space="preserve">Alexandre de Kochko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/proteomes5030019⟩</w:t>
+              <w:t xml:space="preserve">Annual Plant Reviews Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, pp.1 - 41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119312994.apr0689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615957v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse protéomique des graines de Psychotria gabriellae (Baill.) Guillaumin, une plante endémique de la Nouvelle-Calédonie, en relation avec la tolérance au nickel.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Combination of Histological, Physiological, and Proteomic Approaches Shed Light on Seed Desiccation Tolerance of the Basal Angiosperm Amborella trichopoda.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Villegente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marmey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudette Job</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Zongo</w:t>
+                <w:t xml:space="preserve">Marc M. Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Villegente</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Strub</w:t>
+                <w:t xml:space="preserve">Gwendal Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes académiques de l'Académie d'agriculture de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proteomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (3), pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/proteomes5030019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03333355v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Amborella vacuolar processing enzyme family</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse protéomique des graines de Psychotria gabriellae (Baill.) Guillaumin, une plante endémique de la Nouvelle-Calédonie, en relation avec la tolérance au nickel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Villegente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Poncet</w:t>
+                <w:t xml:space="preserve">L. Le Pessot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.P. Scutt</w:t>
+                <w:t xml:space="preserve">C. Job</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Tournebize</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gwendal Cueff</w:t>
+                <w:t xml:space="preserve">J.-M. Strub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Notes académiques de l'Académie d'agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Vol.9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01563836v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Amborella Genome and the Evolution of Flowering Plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Amborella vacuolar processing enzyme family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor A. Albert</w:t>
+                <w:t xml:space="preserve">C.P. Scutt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Bradley Barbazuk</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">James Leebens-Mack</w:t>
+                <w:t xml:space="preserve">Rémi Tournebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Villegente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.1241089⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204035v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The N-Terminal end truncated Mu-Opioid receptor : from expression to circular dichroism analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Amborella Genome and the Evolution of Flowering Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor A. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Bradley Barbazuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude W. Depamphilis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Muller</w:t>
+                <w:t xml:space="preserve">Joshua P. Der</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Sarramegna</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">James Leebens-Mack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Biochemistry and Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 342 (6165), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1241089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332723v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The full-length mu-opioid receptor : a conformational study by circular dichroism in trifluoroethanol and membrane-mimetic environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">The N-Terminal end truncated Mu-Opioid receptor : from expression to circular dichroism analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sarramegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lafaquiere</w:t>
+                <w:t xml:space="preserve">A. Milon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sebai</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F.-J. Talmont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Membrane Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 223</w:t>
+              <w:t xml:space="preserve">Applied Biochemistry and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 160 (7)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332692v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recombinant G-Protein Coupled Receptors : from expression to renaturation: a challenge towards structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">The full-length mu-opioid receptor : a conformational study by circular dichroism in trifluoroethanol and membrane-mimetic environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sarramegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lafaquiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 63 (10)</w:t>
+              <w:t xml:space="preserve">Journal of Membrane Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03332782v1</w:t>
+                <w:t xml:space="preserve">hal-03332692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solubilization, purification and mass spectrometry analysis of the human mu-opioid receptor expressed in Pichia pastoris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Recombinant G-Protein Coupled Receptors : from expression to renaturation: a challenge towards structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sarramegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Milon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-J. Talmont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Expression and Purification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 43 (2), pp.85-93</w:t>
+              <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 63 (10)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00078710v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Solubilization, purification and mass spectrometry analysis of the human mu-opioid receptor expressed in Pichia pastoris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sarramegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Froment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Monsarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Protein Expression and Purification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 43 (2), pp.85-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00078710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Heterologous expression of G-protein-coupled receptors: comparison of expression systems from the standpoint of large-scale production and purification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sarramegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Talmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Demange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Milon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 60 (8), pp.1529-1546. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00018-003-3168-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03100680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4172,2254 +4306,2254 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halophyte plant species as a reservoir of extremophile microorganisms useful for the implementation of bio-augmented phytoremediation strategies and/or future biotechnological developments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pauline Bonaventure</w:t>
+                <w:t xml:space="preserve">Impact of Temperature on Dengue Virus Transmission by Aedes aegypti in New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méryl Delrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Guentas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alizée Le Floc’h</w:t>
+                <w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrielle Dupont-Rouzeyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Solutions for a Changing World Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Monash University, Melbourne; Applied Microbiology International, Nov 2025, MELBOURNE, Australia</w:t>
+              <w:t xml:space="preserve">8th Southern Cross Australasian Tropical and Travel Medicine Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Australasian College of Tropical Medicine, Sep 2025, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506293v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05511855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Temperature on Dengue Virus Transmission by Aedes aegypti in New Caledonia</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Ecosystèmes terrestres et ADN environnemental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Carriconde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Southern Cross Australasian Tropical and Travel Medicine Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Australasian College of Tropical Medicine, Sep 2025, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">Conférence C’Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Province Sud; CRESICA, Oct 2025, Nouméa, Nouvelle-Calédonie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05511855v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05511856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystèmes terrestres et ADN environnemental</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The EPS-producing Paraburkholderia ultramafica: A tool for enhanced ecological restoration and metal bioremediation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hamid Amir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleftherios Chalkiadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Medevielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence C’Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Province Sud; CRESICA, Oct 2025, Nouméa, Nouvelle-Calédonie</w:t>
+              <w:t xml:space="preserve">Microbial Solutions for a Changing World Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Monash University, Melbourne; Applied Microbiology International, Nov 2025, Melbourne (AUS), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05511856v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EPS-producing Paraburkholderia ultramafica: A tool for enhanced ecological restoration and metal bioremediation.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude du rôle du microbiote du sol dans la survie et la persistance des leptospires pathogènes en Nouvelle-Calédonie par une approche de métagénomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Luga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Thibeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Solutions for a Changing World Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Monash University, Melbourne; Applied Microbiology International, Nov 2025, Melbourne (AUS), Australia</w:t>
+              <w:t xml:space="preserve">Doctoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de la Nouvelle-Calédonie, Sep 2025, Nouméa, Nouvelle-Calédonie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506294v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05511857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du rôle du microbiote du sol dans la survie et la persistance des leptospires pathogènes en Nouvelle-Calédonie par une approche de métagénomique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+                <w:t xml:space="preserve">Etude du rôle du microbiote du sol dans la survie et la persistance des leptospires pathogènes : Une approche métagénomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Luga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Thibeaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoriales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de la Nouvelle-Calédonie, Sep 2025, Nouméa, Nouvelle-Calédonie</w:t>
+              <w:t xml:space="preserve">Consortium on Leptospirosis Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frédéric Veyrier, Jan 2025, Laval (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05511857v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du rôle du microbiote du sol dans la survie et la persistance des leptospires pathogènes : Une approche métagénomique</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Halophyte plant species as a reservoir of extremophile microorganisms useful for the implementation of bio-augmented phytoremediation strategies and/or future biotechnological developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bonaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Guentas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Medevielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Gigante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizée Le Floc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consortium on Leptospirosis Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Frédéric Veyrier, Jan 2025, Laval (Québec), Canada</w:t>
+              <w:t xml:space="preserve">Microbial Solutions for a Changing World Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Monash University, Melbourne; Applied Microbiology International, Nov 2025, MELBOURNE, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05542536v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Caledonian metallophytes: a remarkable bacteria and fungi hub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céphas Xuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Society for Microbiology Annual Scientific Meeting 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Brisbane (AU), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies on arbuscular mycorrhizal fungi in New Caledonian ultramafic soils: A synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Cavaloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Crossay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Guentas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Serpentine Ecology, ICSE 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, G. Echevarria et al., Jun 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04451839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la diversité microbienne de deux métallophytes endémiques de Nouvelle-Calédonie : Psychotria gabriellae et Psychotria semperflorens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Medevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop ADNe - techniques omiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Nouméa, Nouvelle-Calédonie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of New Caledonian metallophyte microbiome in metallic stress adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céphas Xuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 5th Pacific Islands Universities Research Network Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Rarotonga, Cook Islands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halophyte species from New-Caledonia as a tool to protect estuaries and lagoon from heavy metal pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Caoudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Burtet-Sarramegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guentas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Majorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier regional IPBES. Biodiversité en Océanie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nouméa, New Caledonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03387686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the biomolecular mechanisms of nickel hyperaccumulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Burtet-Sarramegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Villigente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium international "Nickel Hyper-accumulation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Nouméa, New Caledonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03387617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissecting molecular mechanisms of nickel hyperaccumulation in endemic plant species from New-Cadedonia by comparing hyper-accumulators versus non hyper-accumulators: P. gabriellae vs P. semperflorens and G. Pruisona vs G. racemosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Loulergue-Majorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Burtet-Sarramegna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on hyper-accumulation, ANR Evometonicks fial restitution symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Nouméa, New Caledonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03387546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and Evolution of the Molecular Mechanisms Involved in Nickel Hyperaccumulation in Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanesa Sanchez Garcia de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Charles Brinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th SGA Biennial Meeting on Mineral Resources in a Sustainable World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Nancy, FRA., Aug 2015, Nancy, France. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amborella trichopoda genomics helps unraveling Darwin’s abominable mystery on the origin of flowering plants</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Evometonicks : Molecular diversity and evolution of nickel hyperaccumulation in plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Merlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hannibal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sarramegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fogliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Second International Conference of the Society for Ecological -Restoration Australasia, Noumea, New Caledonia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Nouméa, New Caledonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03387216v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evometonicks : Molecular diversity and evolution of nickel hyperaccumulation in plant</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Proteomics highlights specific germination and evolution features of ancestral Amborella trichopoda seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Villegente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Job</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rajjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sarramegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fogliani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Aarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference of the Society for Ecological -Restoration Australasia, Noumea, New Caledonia</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2nd Conference of SERA From large to small islands</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nouméa, New Caledonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03387217v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomics highlights specific germination and evolution features of ancestral Amborella trichopoda seeds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Proteomics highlights specific features of ancestral Amborella trichopoda seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Villegente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Job</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sarramegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2nd Conference of SERA From large to small islands</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Nouméa, New Caledonia</w:t>
+              <w:t xml:space="preserve">International Conference on Plant Gene Discovery and Omics Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03387214v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomics highlights specific features of ancestral Amborella trichopoda seeds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Amborella trichopoda genomics helps unraveling Darwin’s abominable mystery on the origin of flowering plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Villegente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Job</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sarramegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Plant Gene Discovery and Omics Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03387215v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03387216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissecting the protective Strategy developed by the seed of the nickel hyperaccumulator shrub Psychotria douarrei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Villegente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Job</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Job</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Van-Dorsselaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Seed Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Salvador, Costa do Sauipe, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03386974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6429,91 +6563,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multitrophic interactions in Wolbachia-based strategy against dengue virus : how Wolbachia and the microbiota of Aedes aegypti join forces against dengue virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Valtain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Frangeul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6532,426 +6666,426 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pasteur Network Annual Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Hô-Chi-Minh, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE PLASTISPHERE OF PLASTIC POLLUTION IN NEW CALEDONIA: A CARRIER FOR METAL- AND ANTIBIOTIC-RESISTANT CORAL REEF PATHOGENS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Guentas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alois Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Majorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Medevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Nano and Microplastics Australian Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Adélaide, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ability of three halophyte species from New Caledonia to accumulate metals; perspectives for the phytoremediation of mine metal pollutions in estuaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Caoudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Burtet-Sarramegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guentas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Majorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque IPBES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nouméa, New Caledonia. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03379459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant growth promoting Burkholderia spp. isolate from New Caledonian : ultramafic soils strongly influence plant adaptation to harsh edaphic conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guentas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chalkiadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Médevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Majorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Plant Growth-Promoting Rhizobacteria Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Victoria, Canada. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03379458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6961,147 +7095,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lutte contre les atteintes à la probité en Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dalles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Brigant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Nouvelle-Calédonie. 2024, Larje, 979-10-91032-30-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7111,124 +7245,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligand Binding Activation and Agonist Trafficking.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Finch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sarramegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.-M. Graham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perez, D.M. (ed.) The Adrenergic Receptors the 21st Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Humana Press, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03314335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7238,265 +7372,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of orthologous genes with expression shifts linked to nickel hyperaccumulation across Eudicots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Gallopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Drevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanesa S. Garcia de la Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Jelassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03835818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wide cross-species RNA-Seq comparison reveals a highly conserved role for Ferroportins in nickel hyperaccumulation in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanesa S Garcia de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Majorel-Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dubiel A Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Rigaill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7506,161 +7640,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final du projet METDEP: La biosorption comme outil de dépollution des effluents chargés en éléments traces métalliques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Guentas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Majorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bourles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de la Nouvelle-Calédonie. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId229"/>
+      <w:footerReference w:type="default" r:id="rId232"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7728,51 +7862,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42EED129"/>
+    <w:nsid w:val="1A15338C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7959,51 +8093,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-sarramegna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5293-5527" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25312722X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531925v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Delrieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia O&#8217;connor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pocquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Teraiharoa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fleur Griffon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed11020053" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953307v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bonaventure" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guentas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burtet-Sarramegna" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Della Patrona" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Majorel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10889868.2024.2362350" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060206v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dijoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gigante" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Lecellier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-025-02098-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927901v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crossay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mccoy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Ma&#239;-Van&#8217;y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fogliani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11557-024-01961-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953306v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-3594363/v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04613886v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bourles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Amir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;devielle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1349724" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448047v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13074228" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04483091v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Martinet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Viennet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menkes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2023.100139" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04483092v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448048v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cavaloc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gensous" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2022.2160808" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970968v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480909v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grison" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isnard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jaffr&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03265221v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia O'Connor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tey Putita Ou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dabo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Russet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2021.1944789" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890477v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Sanchez Garcia de La Torre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Majorel-Loulergue" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem J. Rigaill" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubiel A. Gonzalez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16775" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03254358v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Do" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Abubakari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Corzo Remigio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Brown" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachlan Casey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-019-00293-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509708v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourles" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guentas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charvis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gensous" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-019-00929-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509749v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cussonneau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Medevielle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2020.103166" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333437v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mack J.H. Leebens" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W Graham" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K-S. Wong" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Degironimo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Edger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1693-2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04927879v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Chalkiadakis" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2019-0283" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333423v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourles" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gesnsous" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chalkiadakis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Majorel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02291318v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Poncet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birnbaum" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Kochko" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119312994.apr0689" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615957v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Villegente" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marmey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Job" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Galland" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proteomes5030019" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333355v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zongo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villegente" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Pessot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Job" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Strub" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563836v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Poncet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Scutt" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tournebize" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00618" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204035v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor A. Albert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bradley Barbazuk" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude W. Depamphilis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua P. Der" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Leebens-Mack" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1241089" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332723v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Muller" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sarramegna" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-J. Talmont" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332692v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renault" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lafaquiere" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sebai" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332782v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078710v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mousseau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Froment" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Monsarrat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100680v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Talmont" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demange" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-003-3168-7" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A8BE8F25B5917A6F6CE34043FD26FF04EEC4ED7C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506293v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05511855v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrielle Dupont-Rouzeyrol" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05511856v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Carriconde" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506294v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05511857v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Luga" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Thibeaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542536v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953318v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;phas Xuma" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Fogliani" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Chesnais" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thomas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451839v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953322v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Le Floc'H" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Medevielle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Brunet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953321v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387686v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caoudal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gigante" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Burtet-Sarramegna" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387617v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villigente" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fogliani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merlot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aarts" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387546v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loulergue-Majorel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741948v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Merlot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Charles Brinon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387216v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rajjou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387217v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hannibal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387214v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387215v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386974v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Job" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Van-Dorsselaer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504251v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valtain" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Frangeul" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506295v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Le Roux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379459v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379458v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M&#233;devielle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637382v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lavric" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dalles" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Brigant" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314335v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Finch" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-M. Graham" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835818v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Gallopin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Drevet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa S. Garcia de la Torre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jelassi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Michel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327677v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa S Garcia de La Torre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubiel A Gonzalez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508165v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-sarramegna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5293-5527" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25312722X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531925v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Delrieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia O&#8217;connor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pocquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Teraiharoa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fleur Griffon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed11020053" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504283v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bonaventure" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burtet-Sarramegna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Amir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wantiez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Medevielle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2025.2533518" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953307v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guentas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Della Patrona" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Majorel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10889868.2024.2362350" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060206v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dijoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gigante" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Lecellier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-025-02098-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927901v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crossay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mccoy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Ma&#239;-Van&#8217;y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fogliani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11557-024-01961-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953306v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-3594363/v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04613886v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bourles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;devielle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1349724" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04483091v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Martinet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Viennet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menkes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2023.100139" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04483092v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13074228" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448047v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448048v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cavaloc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gensous" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2022.2160808" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970968v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03265221v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia O'Connor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tey Putita Ou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dabo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Russet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2021.1944789" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480909v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grison" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isnard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jaffr&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890477v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Sanchez Garcia de La Torre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Majorel-Loulergue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem J. Rigaill" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubiel A. Gonzalez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16775" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03254358v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Do" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Abubakari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Corzo Remigio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Brown" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachlan Casey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-019-00293-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509708v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guentas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charvis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gensous" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-019-00929-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509749v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amir" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cussonneau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Medevielle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2020.103166" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333437v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mack J.H. Leebens" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W Graham" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K-S. Wong" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Degironimo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Edger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1693-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04927879v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Chalkiadakis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2019-0283" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333423v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourles" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gesnsous" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chalkiadakis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Majorel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02291318v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Poncet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birnbaum" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Kochko" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119312994.apr0689" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615957v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Villegente" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marmey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Job" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Galland" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proteomes5030019" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333355v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zongo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villegente" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Pessot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Job" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Strub" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563836v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Poncet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Scutt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tournebize" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00618" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204035v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor A. Albert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bradley Barbazuk" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude W. Depamphilis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua P. Der" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Leebens-Mack" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1241089" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332723v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Muller" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sarramegna" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-J. Talmont" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332692v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lafaquiere" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sebai" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332782v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078710v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mousseau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Froment" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Monsarrat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100680v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Talmont" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demange" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-003-3168-7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A8BE8F25B5917A6F6CE34043FD26FF04EEC4ED7C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05511855v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrielle Dupont-Rouzeyrol" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05511856v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Carriconde" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506294v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05511857v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Luga" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Thibeaux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542536v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506293v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953318v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;phas Xuma" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Fogliani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Chesnais" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thomas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451839v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953322v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Le Floc'H" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Brunet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953321v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387686v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caoudal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gigante" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Burtet-Sarramegna" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387617v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villigente" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fogliani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merlot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aarts" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387546v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loulergue-Majorel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741948v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Merlot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Charles Brinon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387217v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hannibal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387214v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rajjou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387215v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387216v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386974v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Job" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Van-Dorsselaer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504251v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valtain" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Frangeul" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506295v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Le Roux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379459v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379458v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M&#233;devielle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637382v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lavric" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dalles" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Brigant" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314335v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Finch" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-M. Graham" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835818v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Gallopin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Drevet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa S. Garcia de la Torre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jelassi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Michel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327677v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa S Garcia de La Torre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubiel A Gonzalez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508165v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>