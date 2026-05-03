--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -7219,150 +7219,249 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Propos introductifs et remerciements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Lavric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sabrina Lavric. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La lutte contre les atteintes à la probité en Nouvelle-Calédonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de la Nouvelle-Calédonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-15, 2024, Collection LARJE, 979-10-91032-30-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ligand Binding Activation and Agonist Trafficking.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Finch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sarramegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.-M. Graham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perez, D.M. (ed.) The Adrenergic Receptors the 21st Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Humana Press, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03314335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7372,265 +7471,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of orthologous genes with expression shifts linked to nickel hyperaccumulation across Eudicots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Gallopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanesa S. Garcia de la Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Jelassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03835818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wide cross-species RNA-Seq comparison reveals a highly conserved role for Ferroportins in nickel hyperaccumulation in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanesa S Garcia de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Majorel-Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dubiel A Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillem Rigaill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7640,51 +7739,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final du projet METDEP: La biosorption comme outil de dépollution des effluents chargés en éléments traces métalliques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7736,65 +7835,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bourles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de la Nouvelle-Calédonie. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId232"/>
+      <w:footerReference w:type="default" r:id="rId234"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7862,51 +7961,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A15338C"/>
+    <w:nsid w:val="3E94FB91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8093,51 +8192,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-sarramegna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5293-5527" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25312722X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531925v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Delrieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia O&#8217;connor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pocquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Teraiharoa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fleur Griffon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed11020053" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504283v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bonaventure" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burtet-Sarramegna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Amir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wantiez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Medevielle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2025.2533518" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953307v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guentas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Della Patrona" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Majorel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10889868.2024.2362350" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060206v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dijoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gigante" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Lecellier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-025-02098-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927901v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crossay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mccoy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Ma&#239;-Van&#8217;y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fogliani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11557-024-01961-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953306v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-3594363/v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04613886v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bourles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;devielle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1349724" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04483091v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Martinet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Viennet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menkes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2023.100139" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04483092v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13074228" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448047v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448048v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cavaloc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gensous" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2022.2160808" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970968v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03265221v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia O'Connor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tey Putita Ou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dabo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Russet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2021.1944789" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480909v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grison" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isnard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jaffr&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890477v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Sanchez Garcia de La Torre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Majorel-Loulergue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem J. Rigaill" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubiel A. Gonzalez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16775" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03254358v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Do" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Abubakari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Corzo Remigio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Brown" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachlan Casey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-019-00293-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509708v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guentas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charvis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gensous" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-019-00929-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509749v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amir" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cussonneau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Medevielle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2020.103166" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333437v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mack J.H. Leebens" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W Graham" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K-S. Wong" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Degironimo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Edger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1693-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04927879v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Chalkiadakis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2019-0283" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333423v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourles" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gesnsous" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chalkiadakis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Majorel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02291318v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Poncet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birnbaum" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Kochko" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119312994.apr0689" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615957v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Villegente" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marmey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Job" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Galland" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proteomes5030019" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333355v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zongo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villegente" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Pessot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Job" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Strub" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563836v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Poncet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Scutt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tournebize" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00618" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204035v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor A. Albert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bradley Barbazuk" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude W. Depamphilis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua P. Der" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Leebens-Mack" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1241089" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332723v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Muller" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sarramegna" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-J. Talmont" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332692v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lafaquiere" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sebai" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332782v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078710v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mousseau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Froment" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Monsarrat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100680v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Talmont" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demange" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-003-3168-7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A8BE8F25B5917A6F6CE34043FD26FF04EEC4ED7C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05511855v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrielle Dupont-Rouzeyrol" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05511856v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Carriconde" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506294v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05511857v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Luga" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Thibeaux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542536v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506293v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953318v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;phas Xuma" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Fogliani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Chesnais" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thomas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451839v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953322v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Le Floc'H" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Brunet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953321v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387686v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caoudal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gigante" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Burtet-Sarramegna" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387617v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villigente" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fogliani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merlot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aarts" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387546v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loulergue-Majorel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741948v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Merlot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Charles Brinon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387217v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hannibal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387214v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rajjou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387215v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387216v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386974v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Job" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Van-Dorsselaer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504251v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valtain" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Frangeul" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506295v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Le Roux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379459v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379458v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M&#233;devielle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637382v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lavric" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dalles" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Brigant" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314335v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Finch" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-M. Graham" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835818v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Gallopin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Drevet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa S. Garcia de la Torre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jelassi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Michel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327677v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa S Garcia de La Torre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubiel A Gonzalez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508165v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-sarramegna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5293-5527" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25312722X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531925v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Delrieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia O&#8217;connor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pocquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Teraiharoa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fleur Griffon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed11020053" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504283v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bonaventure" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burtet-Sarramegna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Amir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wantiez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Medevielle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2025.2533518" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953307v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guentas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Della Patrona" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Majorel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10889868.2024.2362350" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060206v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dijoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gigante" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Lecellier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-025-02098-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927901v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crossay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mccoy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Ma&#239;-Van&#8217;y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fogliani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11557-024-01961-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953306v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-3594363/v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04613886v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bourles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;devielle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1349724" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04483091v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Martinet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Viennet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menkes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2023.100139" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04483092v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13074228" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448047v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448048v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cavaloc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gensous" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2022.2160808" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970968v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03265221v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia O'Connor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tey Putita Ou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dabo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Russet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2021.1944789" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480909v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grison" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isnard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jaffr&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890477v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Sanchez Garcia de La Torre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Majorel-Loulergue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem J. Rigaill" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubiel A. Gonzalez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16775" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03254358v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Do" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Abubakari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Corzo Remigio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Brown" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachlan Casey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-019-00293-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509708v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guentas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charvis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gensous" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-019-00929-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509749v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amir" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cussonneau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Medevielle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2020.103166" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333437v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mack J.H. Leebens" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W Graham" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K-S. Wong" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Degironimo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Edger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1693-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04927879v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Chalkiadakis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2019-0283" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333423v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourles" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gesnsous" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chalkiadakis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Majorel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02291318v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Poncet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birnbaum" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Kochko" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119312994.apr0689" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615957v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Villegente" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marmey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Job" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Galland" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proteomes5030019" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333355v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zongo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villegente" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Pessot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Job" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Strub" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563836v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Poncet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Scutt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tournebize" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00618" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204035v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor A. Albert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bradley Barbazuk" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude W. Depamphilis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua P. Der" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Leebens-Mack" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1241089" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332723v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Muller" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sarramegna" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-J. Talmont" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332692v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lafaquiere" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sebai" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332782v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078710v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mousseau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Froment" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Monsarrat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100680v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Talmont" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demange" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-003-3168-7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A8BE8F25B5917A6F6CE34043FD26FF04EEC4ED7C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05511855v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrielle Dupont-Rouzeyrol" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05511856v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Carriconde" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506294v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05511857v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Luga" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Thibeaux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542536v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506293v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953318v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;phas Xuma" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Fogliani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Chesnais" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thomas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451839v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953322v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Le Floc'H" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Brunet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953321v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387686v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caoudal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gigante" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Burtet-Sarramegna" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387617v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villigente" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fogliani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merlot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aarts" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387546v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loulergue-Majorel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741948v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Merlot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Charles Brinon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387217v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hannibal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387214v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rajjou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387215v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387216v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386974v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Job" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Van-Dorsselaer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504251v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valtain" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Frangeul" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506295v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Le Roux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379459v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379458v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M&#233;devielle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637382v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lavric" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dalles" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Brigant" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607400v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unc.nc/recherche/presses-universitaires/presentation/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314335v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Finch" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-M. Graham" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835818v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Gallopin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Drevet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa S. Garcia de la Torre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jelassi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Michel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327677v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa S Garcia de La Torre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubiel A Gonzalez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508165v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>