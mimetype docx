--- v2 (2026-05-03)
+++ v3 (2026-05-27)
@@ -402,425 +402,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05531925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-metal bioaccumulation ability of &amp;lt;i&amp;gt;Sesuvium portulacastrum&amp;lt;/i&amp;gt; modulated by salinity in a high metal chelating substrate</w:t>
+                <w:t xml:space="preserve">Plant nickel-exclusion versus hyperaccumulation: a microbial perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Bonaventure</w:t>
+                <w:t xml:space="preserve">Julie Dijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sarah Gigante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Lecellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Guentas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Phytoremediation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27, pp.2066 - 2081. </w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (1), pp.110. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15226514.2025.2533518⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40168-025-02098-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05504283v1</w:t>
+                <w:t xml:space="preserve">hal-05060206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal extraction capacities of the two halophytes Sesuvium portulacastrum and Suaeda australis from New Caledonian estuaries contaminated with metals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Multi-metal bioaccumulation ability of &amp;lt;i&amp;gt;Sesuvium portulacastrum&amp;lt;/i&amp;gt; modulated by salinity in a high metal chelating substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Della Patrona</w:t>
+                <w:t xml:space="preserve">Hamid Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Majorel</w:t>
+                <w:t xml:space="preserve">Laurent Wantiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Medevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioremediation Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10889868.2024.2362350⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Phytoremediation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27, pp.2066 - 2081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15226514.2025.2533518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04953307v1</w:t>
+                <w:t xml:space="preserve">hal-05504283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant nickel-exclusion versus hyperaccumulation: a microbial perspective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Dijoux</w:t>
+                <w:t xml:space="preserve">Metal extraction capacities of the two halophytes Sesuvium portulacastrum and Suaeda australis from New Caledonian estuaries contaminated with metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bonaventure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Guentas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Gigante</w:t>
+                <w:t xml:space="preserve">Luc Della Patrona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Lecellier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clarisse Majorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (1), pp.110. </w:t>
+              <w:t xml:space="preserve">Bioremediation Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 29 (4), pp.406-426. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40168-025-02098-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10889868.2024.2362350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05060206v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two new species of Diversispora (arbuscular mycorrhizal fungi; Glomeromycota) colonizing roots of endemic shrubs on nickel mine tailings in New Caledonia</w:t>
               </w:r>
@@ -845,51 +845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Mccoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Maï-Van’y</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Guentas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -979,51 +979,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Mccoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Maï-Van’y</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Guentas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1100,51 +1100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1342,90 +1342,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of Halophytes-Associated Microbes for the Phytoremediation of Metal-Polluted Saline Soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Guentas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Amir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (7), pp.4228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1459,90 +1459,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of Halophytes-Associated Microbes for the Phytoremediation of Metal-Polluted Saline Soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Guentas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Amir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (7), pp.4228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1576,51 +1576,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance and roles of arbuscular mycorrhizal fungi in New Caledonian ultramafic soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Cavaloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1710,51 +1710,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance and roles of arbuscular mycorrhizal fungi in new Caledonian ultramafic soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Cavaloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1978,51 +1978,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plantes hyperaccumulatrices et biovalorisation des métaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2231,351 +2231,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02890477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A preliminary survey of nickel, manganese and zinc (hyper)accumulation in the flora of Papua New Guinea from herbarium X-ray fluorescence scanning</w:t>
+                <w:t xml:space="preserve">Co-inoculation with a bacterium and arbuscular mycorrhizal fungi improves root colonization, plant mineral nutrition, and plant growth of a Cyperaceae plant in an ultramafic soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Do</w:t>
+                <w:t xml:space="preserve">A. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farida Abubakari</w:t>
+                <w:t xml:space="preserve">L. Guentas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelia Corzo Remigio</w:t>
+                <w:t xml:space="preserve">C. Charvis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gillian Brown</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lachlan Casey</w:t>
+                <w:t xml:space="preserve">S. Gensous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Majorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00049-019-00293-1⟩</w:t>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (1), pp.121-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00572-019-00929-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03254358v1</w:t>
+                <w:t xml:space="preserve">hal-02509708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-inoculation with a bacterium and arbuscular mycorrhizal fungi improves root colonization, plant mineral nutrition, and plant growth of a Cyperaceae plant in an ultramafic soil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A preliminary survey of nickel, manganese and zinc (hyper)accumulation in the flora of Papua New Guinea from herbarium X-ray fluorescence scanning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bourles</w:t>
+                <w:t xml:space="preserve">Farida Abubakari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Guentas</w:t>
+                <w:t xml:space="preserve">Amelia Corzo Remigio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Charvis</w:t>
+                <w:t xml:space="preserve">Gillian Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gensous</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Majorel</w:t>
+                <w:t xml:space="preserve">Lachlan Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30 (1), pp.121-131. </w:t>
+              <w:t xml:space="preserve">Chemoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (1), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00572-019-00929-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00049-019-00293-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02509708v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating some mechanisms underlying stress metal adaptations of two Burkholderia sensu lato species isolated from New Caledonian ultramafic soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Amir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gensous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cussonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2767,286 +2767,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03333437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Caledonian ultramafic conditions structure the features of Curtobacterium citreum strains that play a role in plant adaptation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Caledonian ultramafic conditions structure the features of Curtobacyetium citreum strains that play a role in plant adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleftherios Chalkiadakis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Majorel</w:t>
+                <w:t xml:space="preserve">A Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Guentas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farid Juillot</w:t>
+                <w:t xml:space="preserve">S. Gesnsous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chalkiadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Majorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-04927879v1</w:t>
+                <w:t xml:space="preserve">hal-03333423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Caledonian ultramafic conditions structure the features of Curtobacyetium citreum strains that play a role in plant adaptation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Guentas</w:t>
+                <w:t xml:space="preserve">New Caledonian ultramafic conditions structure the features of Curtobacterium citreum strains that play a role in plant adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Guentas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gesnsous</w:t>
+                <w:t xml:space="preserve">Eleftherios Chalkiadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Majorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Chalkiadakis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Majorel</w:t>
+                <w:t xml:space="preserve">Farid Juillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjm-2019-0283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03333423v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-04927879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amborella – Bearing witness to the past ?</w:t>
               </w:r>
@@ -3058,51 +3058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Birnbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre de Kochko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4314,359 +4314,359 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Temperature on Dengue Virus Transmission by Aedes aegypti in New Caledonia</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Ecosystèmes terrestres et ADN environnemental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myrielle Dupont-Rouzeyrol</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabian Carriconde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Southern Cross Australasian Tropical and Travel Medicine Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Australasian College of Tropical Medicine, Sep 2025, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">Conférence C’Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Province Sud; CRESICA, Oct 2025, Nouméa, Nouvelle-Calédonie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05511855v1</w:t>
+                <w:t xml:space="preserve">hal-05511856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystèmes terrestres et ADN environnemental</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The EPS-producing Paraburkholderia ultramafica: A tool for enhanced ecological restoration and metal bioremediation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Amir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleftherios Chalkiadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Medevielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence C’Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Province Sud; CRESICA, Oct 2025, Nouméa, Nouvelle-Calédonie</w:t>
+              <w:t xml:space="preserve">Microbial Solutions for a Changing World Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Monash University, Melbourne; Applied Microbiology International, Nov 2025, Melbourne (AUS), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05511856v1</w:t>
+                <w:t xml:space="preserve">hal-05506294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EPS-producing Paraburkholderia ultramafica: A tool for enhanced ecological restoration and metal bioremediation.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Medevielle</w:t>
+                <w:t xml:space="preserve">Impact of Temperature on Dengue Virus Transmission by Aedes aegypti in New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méryl Delrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrielle Dupont-Rouzeyrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Solutions for a Changing World Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Monash University, Melbourne; Applied Microbiology International, Nov 2025, Melbourne (AUS), Australia</w:t>
+              <w:t xml:space="preserve">8th Southern Cross Australasian Tropical and Travel Medicine Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Australasian College of Tropical Medicine, Sep 2025, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506294v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05511855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du rôle du microbiote du sol dans la survie et la persistance des leptospires pathogènes en Nouvelle-Calédonie par une approche de métagénomique</w:t>
               </w:r>
@@ -4678,51 +4678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Luga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Thibeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de la Nouvelle-Calédonie, Sep 2025, Nouméa, Nouvelle-Calédonie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4760,51 +4760,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du rôle du microbiote du sol dans la survie et la persistance des leptospires pathogènes : Une approche métagénomique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Luga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Thibeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4842,90 +4842,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halophyte plant species as a reservoir of extremophile microorganisms useful for the implementation of bio-augmented phytoremediation strategies and/or future biotechnological developments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Guentas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Medevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4961,342 +4961,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Caledonian metallophytes: a remarkable bacteria and fungi hub</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Studies on arbuscular mycorrhizal fungi in New Caledonian ultramafic soils: A synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Amir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Cavaloc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Crossay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Guentas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Society for Microbiology Annual Scientific Meeting 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Brisbane (AU), Australia</w:t>
+              <w:t xml:space="preserve">10th International Conference on Serpentine Ecology, ICSE 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, G. Echevarria et al., Jun 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04953318v1</w:t>
+                <w:t xml:space="preserve">hal-04451839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies on arbuscular mycorrhizal fungi in New Caledonian ultramafic soils: A synthesis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New Caledonian metallophytes: a remarkable bacteria and fungi hub</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dijoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céphas Xuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Fogliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Serpentine Ecology, ICSE 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, G. Echevarria et al., Jun 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">Australian Society for Microbiology Annual Scientific Meeting 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Brisbane (AU), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04451839v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la diversité microbienne de deux métallophytes endémiques de Nouvelle-Calédonie : Psychotria gabriellae et Psychotria semperflorens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Medevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5338,103 +5338,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of New Caledonian metallophyte microbiome in metallic stress adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Dijoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céphas Xuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Chesnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 5th Pacific Islands Universities Research Network Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Rarotonga, Cook Islands</w:t>
@@ -5502,64 +5502,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Burtet-Sarramegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guentas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Majorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier regional IPBES. Biodiversité en Océanie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nouméa, New Caledonia</w:t>
@@ -5847,51 +5847,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fogliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Charles Brinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th SGA Biennial Meeting on Mineral Resources in a Sustainable World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). Nancy, FRA., Aug 2015, Nancy, France. pp.3</w:t>
@@ -5914,277 +5914,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evometonicks : Molecular diversity and evolution of nickel hyperaccumulation in plant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Merlot</w:t>
+                <w:t xml:space="preserve">Proteomics highlights specific germination and evolution features of ancestral Amborella trichopoda seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Villegente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Job</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Hannibal</w:t>
+                <w:t xml:space="preserve">L. Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sarramegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fogliani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Aarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second International Conference of the Society for Ecological -Restoration Australasia, Noumea, New Caledonia</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2nd Conference of SERA From large to small islands</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nouméa, New Caledonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03387217v1</w:t>
+                <w:t xml:space="preserve">hal-03387214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proteomics highlights specific germination and evolution features of ancestral Amborella trichopoda seeds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Job</w:t>
+                <w:t xml:space="preserve">Evometonicks : Molecular diversity and evolution of nickel hyperaccumulation in plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Merlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Rajjou</w:t>
+                <w:t xml:space="preserve">L. Hannibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sarramegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Fogliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2nd Conference of SERA From large to small islands</w:t>
+              <w:t xml:space="preserve">Second International Conference of the Society for Ecological -Restoration Australasia, Noumea, New Caledonia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nouméa, New Caledonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03387214v1</w:t>
+                <w:t xml:space="preserve">hal-03387217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomics highlights specific features of ancestral Amborella trichopoda seeds</w:t>
               </w:r>
@@ -6196,51 +6196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Villegente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Job</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sarramegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6321,51 +6321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Villegente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Job</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rajjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sarramegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6702,103 +6702,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE PLASTISPHERE OF PLASTIC POLLUTION IN NEW CALEDONIA: A CARRIER FOR METAL- AND ANTIBIOTIC-RESISTANT CORAL REEF PATHOGENS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Guentas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alois Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Majorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Medevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Nano and Microplastics Australian Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Adélaide, Australia</w:t>
@@ -6866,64 +6866,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gigante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Burtet-Sarramegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guentas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Majorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque IPBES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nouméa, New Caledonia. 2019</w:t>
@@ -6952,516 +6952,366 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant growth promoting Burkholderia spp. isolate from New Caledonian : ultramafic soils strongly influence plant adaptation to harsh edaphic conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guentas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chalkiadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Médevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Majorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Plant Growth-Promoting Rhizobacteria Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Victoria, Canada. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03379458v1</w:t>
-              </w:r>
-[...148 lines deleted...]
-                <w:t xml:space="preserve">hal-04637382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propos introductifs et remerciements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Lavric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabrina Lavric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lutte contre les atteintes à la probité en Nouvelle-Calédonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de la Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.13-15, 2024, Collection LARJE, 979-10-91032-30-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05607400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ligand Binding Activation and Agonist Trafficking.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Finch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Sarramegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.-M. Graham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perez, D.M. (ed.) The Adrenergic Receptors the 21st Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Humana Press, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03314335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7471,265 +7321,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of orthologous genes with expression shifts linked to nickel hyperaccumulation across Eudicots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Gallopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Drevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanesa S. Garcia de la Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélina Gallopin</w:t>
+                <w:t xml:space="preserve">Sarah Jelassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Drevet</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03835818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wide cross-species RNA-Seq comparison reveals a highly conserved role for Ferroportins in nickel hyperaccumulation in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanesa S Garcia de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Majorel-Loulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dubiel A Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillem Rigaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7739,161 +7589,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final du projet METDEP: La biosorption comme outil de dépollution des effluents chargés en éléments traces métalliques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Burtet-Sarramegna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Guentas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linda Guentas</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pauline Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Majorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bourles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de la Nouvelle-Calédonie. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId234"/>
+      <w:footerReference w:type="default" r:id="rId231"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7961,51 +7811,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3E94FB91"/>
+    <w:nsid w:val="5F14EDCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8192,51 +8042,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-sarramegna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5293-5527" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25312722X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531925v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Delrieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia O&#8217;connor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pocquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Teraiharoa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fleur Griffon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed11020053" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504283v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bonaventure" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burtet-Sarramegna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Amir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wantiez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Medevielle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2025.2533518" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953307v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guentas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Della Patrona" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Majorel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10889868.2024.2362350" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060206v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dijoux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gigante" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Lecellier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-025-02098-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927901v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crossay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mccoy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Ma&#239;-Van&#8217;y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fogliani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11557-024-01961-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953306v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-3594363/v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04613886v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bourles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;devielle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1349724" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04483091v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Martinet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Viennet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menkes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2023.100139" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04483092v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13074228" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448047v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448048v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cavaloc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gensous" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2022.2160808" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970968v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03265221v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia O'Connor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tey Putita Ou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dabo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Russet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2021.1944789" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480909v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grison" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isnard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jaffr&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890477v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Sanchez Garcia de La Torre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Majorel-Loulergue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem J. Rigaill" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubiel A. Gonzalez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16775" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03254358v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Do" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Abubakari" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Corzo Remigio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Brown" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachlan Casey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-019-00293-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509708v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourles" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guentas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charvis" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gensous" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-019-00929-8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509749v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amir" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cussonneau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Medevielle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2020.103166" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333437v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mack J.H. Leebens" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W Graham" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K-S. Wong" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Degironimo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Edger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1693-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04927879v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Chalkiadakis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2019-0283" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333423v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourles" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gesnsous" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chalkiadakis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Majorel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02291318v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Poncet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birnbaum" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Kochko" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119312994.apr0689" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615957v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Villegente" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marmey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Job" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Galland" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proteomes5030019" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333355v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zongo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villegente" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Pessot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Job" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Strub" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563836v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Poncet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Scutt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tournebize" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00618" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204035v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor A. Albert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bradley Barbazuk" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude W. Depamphilis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua P. Der" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Leebens-Mack" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1241089" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332723v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Muller" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sarramegna" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-J. Talmont" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332692v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lafaquiere" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sebai" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332782v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078710v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mousseau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Froment" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Monsarrat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100680v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Talmont" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demange" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-003-3168-7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A8BE8F25B5917A6F6CE34043FD26FF04EEC4ED7C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05511855v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrielle Dupont-Rouzeyrol" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05511856v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Carriconde" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506294v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05511857v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Luga" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Thibeaux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542536v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506293v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953318v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;phas Xuma" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Fogliani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Chesnais" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thomas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451839v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953322v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Le Floc'H" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Brunet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953321v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387686v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caoudal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gigante" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Burtet-Sarramegna" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387617v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villigente" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fogliani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merlot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aarts" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387546v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loulergue-Majorel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741948v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Merlot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Charles Brinon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387217v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hannibal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387214v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rajjou" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387215v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387216v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386974v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Job" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Van-Dorsselaer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504251v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valtain" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Frangeul" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506295v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Le Roux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379459v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379458v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M&#233;devielle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637382v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lavric" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dalles" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Brigant" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607400v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unc.nc/recherche/presses-universitaires/presentation/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314335v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Finch" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-M. Graham" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835818v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Gallopin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Drevet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa S. Garcia de la Torre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jelassi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Michel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327677v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa S Garcia de La Torre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubiel A Gonzalez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508165v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/valerie-sarramegna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5293-5527" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25312722X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531925v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Delrieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia O&#8217;connor" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pocquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Teraiharoa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fleur Griffon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed11020053" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060206v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dijoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gigante" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Lecellier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guentas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burtet-Sarramegna" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-025-02098-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504283v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bonaventure" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Amir" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Wantiez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Medevielle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2025.2533518" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953307v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Della Patrona" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Majorel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10889868.2024.2362350" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927901v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crossay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mccoy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Ma&#239;-Van&#8217;y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fogliani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11557-024-01961-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953306v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-3594363/v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04613886v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bourles" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;devielle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1349724" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04483091v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Martinet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Viennet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menkes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpvbd.2023.100139" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04483092v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app13074228" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448047v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448048v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Cavaloc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gensous" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2022.2160808" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03970968v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03265221v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia O'Connor" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tey Putita Ou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dabo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Russet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2021.1944789" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480909v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grison" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Isnard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Jaffr&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890477v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa Sanchez Garcia de La Torre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Majorel-Loulergue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem J. Rigaill" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubiel A. Gonzalez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16775" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509708v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guentas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charvis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gensous" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-019-00929-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03254358v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Do" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Abubakari" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Corzo Remigio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Brown" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lachlan Casey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00049-019-00293-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509749v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amir" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cussonneau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Medevielle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2020.103166" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333437v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mack J.H. Leebens" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W Graham" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K-S. Wong" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Degironimo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Edger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1693-2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333423v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourles" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gesnsous" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chalkiadakis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Majorel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04927879v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Chalkiadakis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Juillot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjm-2019-0283" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02291318v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Poncet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birnbaum" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre de Kochko" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119312994.apr0689" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615957v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Villegente" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marmey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudette Job" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Galland" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Cueff" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proteomes5030019" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333355v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zongo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villegente" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Pessot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Job" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Strub" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01563836v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Poncet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.P. Scutt" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tournebize" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00618" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204035v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor A. Albert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bradley Barbazuk" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude W. Depamphilis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua P. Der" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Leebens-Mack" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1241089" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332723v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Muller" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sarramegna" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Milon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-J. Talmont" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332692v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lafaquiere" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sebai" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03332782v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078710v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mousseau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Froment" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Monsarrat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100680v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Talmont" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demange" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-003-3168-7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A8BE8F25B5917A6F6CE34043FD26FF04EEC4ED7C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05511856v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Carriconde" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506294v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05511855v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrielle Dupont-Rouzeyrol" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05511857v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Luga" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Thibeaux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542536v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506293v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451839v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953318v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;phas Xuma" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Fogliani" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Chesnais" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Thomas" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953322v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Le Floc'H" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Brunet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953321v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387686v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caoudal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gigante" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Burtet-Sarramegna" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387617v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Villigente" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fogliani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merlot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aarts" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387546v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Loulergue-Majorel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741948v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Merlot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Charles Brinon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387214v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rajjou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387217v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hannibal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387215v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387216v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386974v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Job" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Van-Dorsselaer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504251v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valtain" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Frangeul" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506295v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois Le Roux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379459v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379458v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M&#233;devielle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607400v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lavric" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unc.nc/recherche/presses-universitaires/presentation/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314335v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Finch" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-M. Graham" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835818v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Gallopin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Drevet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa S. Garcia de la Torre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jelassi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Michel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327677v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanesa S Garcia de La Torre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubiel A Gonzalez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillem Rigaill" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508165v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>